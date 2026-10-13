--- v2 (2026-07-22)
+++ v3 (2026-10-13)
@@ -2383,197 +2383,197 @@
       </c>
       <c r="AB5">
         <v>77.57</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>73867</v>
       </c>
       <c r="B6">
         <v>157340625987</v>
       </c>
       <c r="C6">
         <v>5010559792054</v>
       </c>
       <c r="D6">
         <v>79205</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6">
         <v>3.865</v>
       </c>
       <c r="G6">
-        <v>55.55</v>
+        <v>69.99</v>
       </c>
       <c r="H6">
-        <v>55.55</v>
+        <v>69.99</v>
       </c>
       <c r="I6">
         <v>1.0</v>
       </c>
       <c r="J6">
         <v>7.65</v>
       </c>
       <c r="K6">
-        <v>92.1</v>
+        <v>113.47</v>
       </c>
       <c r="L6">
-        <v>94.26</v>
+        <v>116.14</v>
       </c>
       <c r="M6">
-        <v>96.45</v>
+        <v>118.83</v>
       </c>
       <c r="N6">
-        <v>97.54</v>
+        <v>120.18</v>
       </c>
       <c r="O6">
-        <v>99.75</v>
+        <v>122.9</v>
       </c>
       <c r="P6">
-        <v>105.26</v>
+        <v>129.69</v>
       </c>
       <c r="Q6">
-        <v>111.04</v>
+        <v>136.81</v>
       </c>
       <c r="R6">
-        <v>122.73</v>
+        <v>151.21</v>
       </c>
       <c r="S6">
-        <v>147.63</v>
+        <v>181.9</v>
       </c>
       <c r="T6">
-        <v>91.22</v>
+        <v>112.47</v>
       </c>
       <c r="U6">
-        <v>93.14</v>
+        <v>114.85</v>
       </c>
       <c r="V6">
-        <v>95.17</v>
+        <v>117.35</v>
       </c>
       <c r="W6">
-        <v>96.22</v>
+        <v>118.65</v>
       </c>
       <c r="X6">
-        <v>98.41</v>
+        <v>121.34</v>
       </c>
       <c r="Y6">
-        <v>104.16</v>
+        <v>128.43</v>
       </c>
       <c r="Z6">
-        <v>110.65</v>
+        <v>136.44</v>
       </c>
       <c r="AA6">
-        <v>126.5</v>
+        <v>155.97</v>
       </c>
       <c r="AB6">
-        <v>177.27</v>
+        <v>218.58</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>73872</v>
       </c>
       <c r="C7">
         <v>5010559265596</v>
       </c>
       <c r="D7">
         <v>26559</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7">
         <v>0.867</v>
       </c>
       <c r="G7">
-        <v>7.9</v>
+        <v>8.3</v>
       </c>
       <c r="H7">
-        <v>7.9</v>
+        <v>8.3</v>
       </c>
       <c r="I7">
         <v>1.0</v>
       </c>
       <c r="J7">
         <v>3.95</v>
       </c>
       <c r="K7">
-        <v>17.0</v>
+        <v>17.59</v>
       </c>
       <c r="L7">
-        <v>17.4</v>
+        <v>18.0</v>
       </c>
       <c r="M7">
-        <v>17.8</v>
+        <v>18.42</v>
       </c>
       <c r="N7">
-        <v>18.0</v>
+        <v>18.63</v>
       </c>
       <c r="O7">
-        <v>18.41</v>
+        <v>19.05</v>
       </c>
       <c r="P7">
-        <v>19.43</v>
+        <v>20.11</v>
       </c>
       <c r="Q7">
-        <v>20.49</v>
+        <v>21.21</v>
       </c>
       <c r="R7">
-        <v>22.65</v>
+        <v>23.44</v>
       </c>
       <c r="S7">
-        <v>27.25</v>
+        <v>28.2</v>
       </c>
       <c r="T7">
-        <v>16.54</v>
+        <v>17.12</v>
       </c>
       <c r="U7">
-        <v>16.89</v>
+        <v>17.49</v>
       </c>
       <c r="V7">
-        <v>17.25</v>
+        <v>17.87</v>
       </c>
       <c r="W7">
-        <v>17.44</v>
+        <v>18.06</v>
       </c>
       <c r="X7">
-        <v>17.84</v>
+        <v>18.48</v>
       </c>
       <c r="Y7">
-        <v>18.88</v>
+        <v>19.55</v>
       </c>
       <c r="Z7">
-        <v>20.06</v>
+        <v>20.77</v>
       </c>
       <c r="AA7">
-        <v>22.93</v>
+        <v>23.75</v>
       </c>
       <c r="AB7">
-        <v>32.14</v>
+        <v>33.28</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>74870</v>
       </c>
       <c r="C8">
         <v>5059482073175</v>
       </c>
       <c r="D8">
         <v>27039</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8">
         <v>0.738</v>
       </c>
       <c r="G8">
         <v>98.1</v>
       </c>
       <c r="H8">
         <v>98.1</v>
       </c>
       <c r="I8">
@@ -2715,200 +2715,200 @@
       </c>
       <c r="AA9">
         <v>45.39</v>
       </c>
       <c r="AB9">
         <v>63.6</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>75537</v>
       </c>
       <c r="C10">
         <v>5010559242375</v>
       </c>
       <c r="D10">
         <v>24237</v>
       </c>
       <c r="E10" t="s">
         <v>36</v>
       </c>
       <c r="F10">
         <v>0.562</v>
       </c>
       <c r="G10">
-        <v>4.55</v>
+        <v>5.15</v>
       </c>
       <c r="H10">
-        <v>4.55</v>
+        <v>5.15</v>
       </c>
       <c r="I10">
         <v>1.0</v>
       </c>
       <c r="J10">
         <v>3.95</v>
       </c>
       <c r="K10">
-        <v>12.04</v>
+        <v>12.93</v>
       </c>
       <c r="L10">
-        <v>12.32</v>
+        <v>13.23</v>
       </c>
       <c r="M10">
-        <v>12.61</v>
+        <v>13.54</v>
       </c>
       <c r="N10">
+        <v>13.69</v>
+      </c>
+      <c r="O10">
+        <v>14.0</v>
+      </c>
+      <c r="P10">
+        <v>14.78</v>
+      </c>
+      <c r="Q10">
+        <v>15.59</v>
+      </c>
+      <c r="R10">
+        <v>17.23</v>
+      </c>
+      <c r="S10">
+        <v>20.72</v>
+      </c>
+      <c r="T10">
+        <v>12.49</v>
+      </c>
+      <c r="U10">
         <v>12.75</v>
       </c>
-      <c r="O10">
-[...19 lines deleted...]
-      </c>
       <c r="V10">
-        <v>12.11</v>
+        <v>13.03</v>
       </c>
       <c r="W10">
-        <v>12.24</v>
+        <v>13.17</v>
       </c>
       <c r="X10">
-        <v>12.52</v>
+        <v>13.47</v>
       </c>
       <c r="Y10">
-        <v>13.25</v>
+        <v>14.26</v>
       </c>
       <c r="Z10">
-        <v>14.08</v>
+        <v>15.15</v>
       </c>
       <c r="AA10">
-        <v>16.09</v>
+        <v>17.32</v>
       </c>
       <c r="AB10">
-        <v>22.55</v>
+        <v>24.27</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>75547</v>
       </c>
       <c r="B11">
         <v>157339930012</v>
       </c>
       <c r="C11">
         <v>5010559494637</v>
       </c>
       <c r="D11">
         <v>49463</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11">
         <v>0.524</v>
       </c>
       <c r="G11">
-        <v>1.0</v>
+        <v>1.49</v>
       </c>
       <c r="H11">
-        <v>1.0</v>
+        <v>1.49</v>
       </c>
       <c r="I11">
         <v>1.0</v>
       </c>
       <c r="J11">
         <v>3.95</v>
       </c>
       <c r="K11">
-        <v>6.78</v>
+        <v>7.51</v>
       </c>
       <c r="L11">
-        <v>6.94</v>
+        <v>7.69</v>
       </c>
       <c r="M11">
+        <v>7.86</v>
+      </c>
+      <c r="N11">
+        <v>7.95</v>
+      </c>
+      <c r="O11">
+        <v>8.13</v>
+      </c>
+      <c r="P11">
+        <v>8.58</v>
+      </c>
+      <c r="Q11">
+        <v>9.05</v>
+      </c>
+      <c r="R11">
+        <v>10.01</v>
+      </c>
+      <c r="S11">
+        <v>12.04</v>
+      </c>
+      <c r="T11">
         <v>7.1</v>
       </c>
-      <c r="N11">
-[...19 lines deleted...]
-      </c>
       <c r="U11">
-        <v>6.51</v>
+        <v>7.25</v>
       </c>
       <c r="V11">
-        <v>6.66</v>
+        <v>7.41</v>
       </c>
       <c r="W11">
-        <v>6.73</v>
+        <v>7.49</v>
       </c>
       <c r="X11">
-        <v>6.88</v>
+        <v>7.66</v>
       </c>
       <c r="Y11">
-        <v>7.28</v>
+        <v>8.11</v>
       </c>
       <c r="Z11">
-        <v>7.74</v>
+        <v>8.61</v>
       </c>
       <c r="AA11">
-        <v>8.85</v>
+        <v>9.85</v>
       </c>
       <c r="AB11">
-        <v>12.4</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12">
         <v>76410</v>
       </c>
       <c r="B12">
         <v>157389355231</v>
       </c>
       <c r="C12">
         <v>5059482049125</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12">
         <v>0.508</v>
       </c>
       <c r="G12">
         <v>10.5</v>
       </c>
       <c r="H12">
@@ -2973,283 +2973,283 @@
       </c>
       <c r="AB12">
         <v>39.57</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13">
         <v>76439</v>
       </c>
       <c r="B13">
         <v>157338858108</v>
       </c>
       <c r="C13">
         <v>5010559218356</v>
       </c>
       <c r="D13">
         <v>21835</v>
       </c>
       <c r="E13" t="s">
         <v>40</v>
       </c>
       <c r="F13">
         <v>1.052</v>
       </c>
       <c r="G13">
-        <v>24.6</v>
+        <v>25.99</v>
       </c>
       <c r="H13">
-        <v>24.6</v>
+        <v>25.99</v>
       </c>
       <c r="I13">
         <v>1.0</v>
       </c>
       <c r="J13">
         <v>3.95</v>
       </c>
       <c r="K13">
-        <v>41.72</v>
+        <v>43.78</v>
       </c>
       <c r="L13">
-        <v>42.7</v>
+        <v>44.81</v>
       </c>
       <c r="M13">
-        <v>43.69</v>
+        <v>45.84</v>
       </c>
       <c r="N13">
-        <v>44.19</v>
+        <v>46.36</v>
       </c>
       <c r="O13">
-        <v>45.19</v>
+        <v>47.41</v>
       </c>
       <c r="P13">
-        <v>47.68</v>
+        <v>50.03</v>
       </c>
       <c r="Q13">
-        <v>50.3</v>
+        <v>52.78</v>
       </c>
       <c r="R13">
-        <v>55.59</v>
+        <v>58.34</v>
       </c>
       <c r="S13">
-        <v>66.88</v>
+        <v>70.17</v>
       </c>
       <c r="T13">
-        <v>41.12</v>
+        <v>43.17</v>
       </c>
       <c r="U13">
-        <v>41.99</v>
+        <v>44.08</v>
       </c>
       <c r="V13">
-        <v>42.9</v>
+        <v>45.04</v>
       </c>
       <c r="W13">
-        <v>43.38</v>
+        <v>45.53</v>
       </c>
       <c r="X13">
-        <v>44.36</v>
+        <v>46.57</v>
       </c>
       <c r="Y13">
-        <v>46.95</v>
+        <v>49.29</v>
       </c>
       <c r="Z13">
-        <v>49.88</v>
+        <v>52.36</v>
       </c>
       <c r="AA13">
-        <v>57.02</v>
+        <v>59.86</v>
       </c>
       <c r="AB13">
-        <v>79.91</v>
+        <v>83.89</v>
       </c>
     </row>
     <row r="14" spans="1:28">
       <c r="A14">
         <v>77251</v>
       </c>
       <c r="B14">
         <v>157338021483</v>
       </c>
       <c r="C14">
         <v>5059482080203</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14" t="s">
         <v>42</v>
       </c>
       <c r="F14">
         <v>0.576</v>
       </c>
       <c r="G14">
-        <v>2.2</v>
+        <v>2.45</v>
       </c>
       <c r="H14">
-        <v>2.2</v>
+        <v>2.45</v>
       </c>
       <c r="I14">
         <v>1.0</v>
       </c>
       <c r="J14">
         <v>3.95</v>
       </c>
       <c r="K14">
-        <v>8.56</v>
+        <v>8.93</v>
       </c>
       <c r="L14">
-        <v>8.76</v>
+        <v>9.14</v>
       </c>
       <c r="M14">
-        <v>8.97</v>
+        <v>9.35</v>
       </c>
       <c r="N14">
-        <v>9.07</v>
+        <v>9.46</v>
       </c>
       <c r="O14">
-        <v>9.27</v>
+        <v>9.67</v>
       </c>
       <c r="P14">
-        <v>9.78</v>
+        <v>10.21</v>
       </c>
       <c r="Q14">
-        <v>10.32</v>
+        <v>10.77</v>
       </c>
       <c r="R14">
-        <v>11.41</v>
+        <v>11.9</v>
       </c>
       <c r="S14">
-        <v>13.72</v>
+        <v>14.32</v>
       </c>
       <c r="T14">
-        <v>8.15</v>
+        <v>8.51</v>
       </c>
       <c r="U14">
-        <v>8.32</v>
+        <v>8.69</v>
       </c>
       <c r="V14">
-        <v>8.5</v>
+        <v>8.88</v>
       </c>
       <c r="W14">
-        <v>8.59</v>
+        <v>8.98</v>
       </c>
       <c r="X14">
-        <v>8.79</v>
+        <v>9.18</v>
       </c>
       <c r="Y14">
-        <v>9.3</v>
+        <v>9.72</v>
       </c>
       <c r="Z14">
-        <v>9.88</v>
+        <v>10.33</v>
       </c>
       <c r="AA14">
-        <v>11.3</v>
+        <v>11.81</v>
       </c>
       <c r="AB14">
-        <v>15.83</v>
+        <v>16.54</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15">
         <v>77252</v>
       </c>
       <c r="C15">
         <v>5059482080197</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15">
         <v>0.739</v>
       </c>
       <c r="G15">
-        <v>2.75</v>
+        <v>3.05</v>
       </c>
       <c r="H15">
-        <v>2.75</v>
+        <v>3.05</v>
       </c>
       <c r="I15">
         <v>1.0</v>
       </c>
       <c r="J15">
         <v>3.95</v>
       </c>
       <c r="K15">
-        <v>9.38</v>
+        <v>9.82</v>
       </c>
       <c r="L15">
+        <v>10.05</v>
+      </c>
+      <c r="M15">
+        <v>10.28</v>
+      </c>
+      <c r="N15">
+        <v>10.4</v>
+      </c>
+      <c r="O15">
+        <v>10.63</v>
+      </c>
+      <c r="P15">
+        <v>11.22</v>
+      </c>
+      <c r="Q15">
+        <v>11.84</v>
+      </c>
+      <c r="R15">
+        <v>13.08</v>
+      </c>
+      <c r="S15">
+        <v>15.74</v>
+      </c>
+      <c r="T15">
+        <v>9.4</v>
+      </c>
+      <c r="U15">
         <v>9.6</v>
       </c>
-      <c r="M15">
-[...25 lines deleted...]
-      </c>
       <c r="V15">
-        <v>9.34</v>
+        <v>9.8</v>
       </c>
       <c r="W15">
-        <v>9.45</v>
+        <v>9.91</v>
       </c>
       <c r="X15">
-        <v>9.66</v>
+        <v>10.14</v>
       </c>
       <c r="Y15">
-        <v>10.23</v>
+        <v>10.73</v>
       </c>
       <c r="Z15">
-        <v>10.86</v>
+        <v>11.4</v>
       </c>
       <c r="AA15">
-        <v>12.42</v>
+        <v>13.03</v>
       </c>
       <c r="AB15">
-        <v>17.4</v>
+        <v>18.26</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16">
         <v>77253</v>
       </c>
       <c r="B16">
         <v>157338929433</v>
       </c>
       <c r="C16">
         <v>5059482071201</v>
       </c>
       <c r="D16">
         <v>23655</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16">
         <v>0.69</v>
       </c>
       <c r="G16">
         <v>5.5</v>
       </c>
       <c r="H16">
@@ -3314,1460 +3314,1460 @@
       </c>
       <c r="AB16">
         <v>25.27</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17">
         <v>77714</v>
       </c>
       <c r="B17">
         <v>157339386338</v>
       </c>
       <c r="C17">
         <v>5010559335695</v>
       </c>
       <c r="D17">
         <v>33569</v>
       </c>
       <c r="E17" t="s">
         <v>46</v>
       </c>
       <c r="F17">
         <v>0.94</v>
       </c>
       <c r="G17">
-        <v>3.15</v>
+        <v>4.8</v>
       </c>
       <c r="H17">
-        <v>3.15</v>
+        <v>4.8</v>
       </c>
       <c r="I17">
         <v>1.0</v>
       </c>
       <c r="J17">
         <v>3.95</v>
       </c>
       <c r="K17">
-        <v>9.97</v>
+        <v>12.41</v>
       </c>
       <c r="L17">
-        <v>10.2</v>
+        <v>12.7</v>
       </c>
       <c r="M17">
-        <v>10.44</v>
+        <v>13.0</v>
       </c>
       <c r="N17">
-        <v>10.56</v>
+        <v>13.14</v>
       </c>
       <c r="O17">
-        <v>10.8</v>
+        <v>13.44</v>
       </c>
       <c r="P17">
-        <v>11.39</v>
+        <v>14.18</v>
       </c>
       <c r="Q17">
-        <v>12.02</v>
+        <v>14.96</v>
       </c>
       <c r="R17">
-        <v>13.28</v>
+        <v>16.54</v>
       </c>
       <c r="S17">
-        <v>15.98</v>
+        <v>19.89</v>
       </c>
       <c r="T17">
-        <v>9.54</v>
+        <v>11.97</v>
       </c>
       <c r="U17">
-        <v>9.75</v>
+        <v>12.23</v>
       </c>
       <c r="V17">
-        <v>9.96</v>
+        <v>12.49</v>
       </c>
       <c r="W17">
-        <v>10.07</v>
+        <v>12.63</v>
       </c>
       <c r="X17">
-        <v>10.3</v>
+        <v>12.92</v>
       </c>
       <c r="Y17">
-        <v>10.9</v>
+        <v>13.67</v>
       </c>
       <c r="Z17">
-        <v>11.58</v>
+        <v>14.52</v>
       </c>
       <c r="AA17">
-        <v>13.23</v>
+        <v>16.6</v>
       </c>
       <c r="AB17">
-        <v>18.55</v>
+        <v>23.27</v>
       </c>
     </row>
     <row r="18" spans="1:28">
       <c r="A18">
         <v>77716</v>
       </c>
       <c r="B18">
         <v>157339386232</v>
       </c>
       <c r="C18">
         <v>5010559335671</v>
       </c>
       <c r="D18">
         <v>33567</v>
       </c>
       <c r="E18" t="s">
         <v>47</v>
       </c>
       <c r="F18">
         <v>0.76</v>
       </c>
       <c r="G18">
-        <v>2.15</v>
+        <v>3.3</v>
       </c>
       <c r="H18">
-        <v>2.15</v>
+        <v>3.3</v>
       </c>
       <c r="I18">
         <v>1.0</v>
       </c>
       <c r="J18">
         <v>3.95</v>
       </c>
       <c r="K18">
-        <v>8.49</v>
+        <v>10.19</v>
       </c>
       <c r="L18">
-        <v>8.69</v>
+        <v>10.43</v>
       </c>
       <c r="M18">
-        <v>8.89</v>
+        <v>10.67</v>
       </c>
       <c r="N18">
-        <v>8.99</v>
+        <v>10.79</v>
       </c>
       <c r="O18">
-        <v>9.19</v>
+        <v>11.04</v>
       </c>
       <c r="P18">
-        <v>9.7</v>
+        <v>11.65</v>
       </c>
       <c r="Q18">
-        <v>10.23</v>
+        <v>12.28</v>
       </c>
       <c r="R18">
-        <v>11.31</v>
+        <v>13.58</v>
       </c>
       <c r="S18">
-        <v>13.6</v>
+        <v>16.33</v>
       </c>
       <c r="T18">
-        <v>8.07</v>
+        <v>9.76</v>
       </c>
       <c r="U18">
-        <v>8.24</v>
+        <v>9.97</v>
       </c>
       <c r="V18">
-        <v>8.42</v>
+        <v>10.19</v>
       </c>
       <c r="W18">
-        <v>8.51</v>
+        <v>10.3</v>
       </c>
       <c r="X18">
-        <v>8.71</v>
+        <v>10.53</v>
       </c>
       <c r="Y18">
-        <v>9.22</v>
+        <v>11.15</v>
       </c>
       <c r="Z18">
-        <v>9.79</v>
+        <v>11.84</v>
       </c>
       <c r="AA18">
-        <v>11.19</v>
+        <v>13.54</v>
       </c>
       <c r="AB18">
-        <v>15.69</v>
+        <v>18.98</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19">
         <v>77719</v>
       </c>
       <c r="C19">
         <v>5010559335640</v>
       </c>
       <c r="D19">
         <v>33564</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19">
         <v>0.63</v>
       </c>
       <c r="G19">
-        <v>1.35</v>
+        <v>2.1</v>
       </c>
       <c r="H19">
-        <v>1.35</v>
+        <v>2.1</v>
       </c>
       <c r="I19">
         <v>1.0</v>
       </c>
       <c r="J19">
         <v>3.95</v>
       </c>
       <c r="K19">
-        <v>7.3</v>
+        <v>8.41</v>
       </c>
       <c r="L19">
-        <v>7.47</v>
+        <v>8.61</v>
       </c>
       <c r="M19">
-        <v>7.65</v>
+        <v>8.81</v>
       </c>
       <c r="N19">
-        <v>7.73</v>
+        <v>8.91</v>
       </c>
       <c r="O19">
-        <v>7.91</v>
+        <v>9.11</v>
       </c>
       <c r="P19">
-        <v>8.35</v>
+        <v>9.62</v>
       </c>
       <c r="Q19">
-        <v>8.8</v>
+        <v>10.14</v>
       </c>
       <c r="R19">
-        <v>9.73</v>
+        <v>11.21</v>
       </c>
       <c r="S19">
-        <v>11.71</v>
+        <v>13.49</v>
       </c>
       <c r="T19">
-        <v>6.89</v>
+        <v>8.0</v>
       </c>
       <c r="U19">
-        <v>7.04</v>
+        <v>8.17</v>
       </c>
       <c r="V19">
-        <v>7.19</v>
+        <v>8.34</v>
       </c>
       <c r="W19">
-        <v>7.27</v>
+        <v>8.44</v>
       </c>
       <c r="X19">
-        <v>7.44</v>
+        <v>8.63</v>
       </c>
       <c r="Y19">
-        <v>7.87</v>
+        <v>9.13</v>
       </c>
       <c r="Z19">
-        <v>8.36</v>
+        <v>9.7</v>
       </c>
       <c r="AA19">
-        <v>9.56</v>
+        <v>11.09</v>
       </c>
       <c r="AB19">
-        <v>13.4</v>
+        <v>15.54</v>
       </c>
     </row>
     <row r="20" spans="1:28">
       <c r="A20">
         <v>77720</v>
       </c>
       <c r="C20">
         <v>5010559335633</v>
       </c>
       <c r="D20">
         <v>33563</v>
       </c>
       <c r="E20" t="s">
         <v>49</v>
       </c>
       <c r="F20">
         <v>0.6</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.65</v>
       </c>
       <c r="H20">
-        <v>1.15</v>
+        <v>1.65</v>
       </c>
       <c r="I20">
         <v>1.0</v>
       </c>
       <c r="J20">
         <v>3.95</v>
       </c>
       <c r="K20">
-        <v>7.01</v>
+        <v>7.75</v>
       </c>
       <c r="L20">
-        <v>7.17</v>
+        <v>7.93</v>
       </c>
       <c r="M20">
+        <v>8.11</v>
+      </c>
+      <c r="N20">
+        <v>8.2</v>
+      </c>
+      <c r="O20">
+        <v>8.39</v>
+      </c>
+      <c r="P20">
+        <v>8.85</v>
+      </c>
+      <c r="Q20">
+        <v>9.34</v>
+      </c>
+      <c r="R20">
+        <v>10.32</v>
+      </c>
+      <c r="S20">
+        <v>12.42</v>
+      </c>
+      <c r="T20">
         <v>7.34</v>
       </c>
-      <c r="N20">
-[...19 lines deleted...]
-      </c>
       <c r="U20">
-        <v>6.74</v>
+        <v>7.49</v>
       </c>
       <c r="V20">
-        <v>6.89</v>
+        <v>7.65</v>
       </c>
       <c r="W20">
-        <v>6.96</v>
+        <v>7.74</v>
       </c>
       <c r="X20">
-        <v>7.12</v>
+        <v>7.91</v>
       </c>
       <c r="Y20">
-        <v>7.54</v>
+        <v>8.38</v>
       </c>
       <c r="Z20">
-        <v>8.01</v>
+        <v>8.9</v>
       </c>
       <c r="AA20">
-        <v>9.15</v>
+        <v>10.17</v>
       </c>
       <c r="AB20">
-        <v>12.83</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="21" spans="1:28">
       <c r="A21">
         <v>77721</v>
       </c>
       <c r="B21">
         <v>157339385335</v>
       </c>
       <c r="C21">
         <v>5010559335626</v>
       </c>
       <c r="D21">
         <v>33562</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21">
         <v>0.576</v>
       </c>
       <c r="G21">
-        <v>0.9</v>
+        <v>1.4</v>
       </c>
       <c r="H21">
-        <v>0.9</v>
+        <v>1.4</v>
       </c>
       <c r="I21">
         <v>1.0</v>
       </c>
       <c r="J21">
         <v>3.95</v>
       </c>
       <c r="K21">
-        <v>6.64</v>
+        <v>7.38</v>
       </c>
       <c r="L21">
-        <v>6.79</v>
+        <v>7.55</v>
       </c>
       <c r="M21">
-        <v>6.95</v>
+        <v>7.72</v>
       </c>
       <c r="N21">
-        <v>7.03</v>
+        <v>7.81</v>
       </c>
       <c r="O21">
-        <v>7.19</v>
+        <v>7.99</v>
       </c>
       <c r="P21">
-        <v>7.59</v>
+        <v>8.43</v>
       </c>
       <c r="Q21">
-        <v>8.0</v>
+        <v>8.89</v>
       </c>
       <c r="R21">
-        <v>8.84</v>
+        <v>9.83</v>
       </c>
       <c r="S21">
-        <v>10.64</v>
+        <v>11.82</v>
       </c>
       <c r="T21">
-        <v>6.23</v>
+        <v>6.97</v>
       </c>
       <c r="U21">
-        <v>6.36</v>
+        <v>7.11</v>
       </c>
       <c r="V21">
-        <v>6.5</v>
+        <v>7.27</v>
       </c>
       <c r="W21">
-        <v>6.57</v>
+        <v>7.35</v>
       </c>
       <c r="X21">
-        <v>6.72</v>
+        <v>7.52</v>
       </c>
       <c r="Y21">
-        <v>7.12</v>
+        <v>7.96</v>
       </c>
       <c r="Z21">
-        <v>7.56</v>
+        <v>8.45</v>
       </c>
       <c r="AA21">
-        <v>8.64</v>
+        <v>9.66</v>
       </c>
       <c r="AB21">
-        <v>12.11</v>
+        <v>13.54</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22">
         <v>77723</v>
       </c>
       <c r="C22">
         <v>5010559335596</v>
       </c>
       <c r="D22">
         <v>33559</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22">
         <v>0.542</v>
       </c>
       <c r="G22">
-        <v>0.58</v>
+        <v>0.85</v>
       </c>
       <c r="H22">
-        <v>0.58</v>
+        <v>0.85</v>
       </c>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
         <v>3.95</v>
       </c>
       <c r="K22">
+        <v>6.56</v>
+      </c>
+      <c r="L22">
+        <v>6.72</v>
+      </c>
+      <c r="M22">
+        <v>6.87</v>
+      </c>
+      <c r="N22">
+        <v>6.95</v>
+      </c>
+      <c r="O22">
+        <v>7.11</v>
+      </c>
+      <c r="P22">
+        <v>7.5</v>
+      </c>
+      <c r="Q22">
+        <v>7.91</v>
+      </c>
+      <c r="R22">
+        <v>8.75</v>
+      </c>
+      <c r="S22">
+        <v>10.52</v>
+      </c>
+      <c r="T22">
         <v>6.16</v>
       </c>
-      <c r="L22">
-[...25 lines deleted...]
-      </c>
       <c r="U22">
-        <v>5.88</v>
+        <v>6.29</v>
       </c>
       <c r="V22">
-        <v>6.01</v>
+        <v>6.42</v>
       </c>
       <c r="W22">
-        <v>6.08</v>
+        <v>6.5</v>
       </c>
       <c r="X22">
-        <v>6.21</v>
+        <v>6.64</v>
       </c>
       <c r="Y22">
-        <v>6.58</v>
+        <v>7.03</v>
       </c>
       <c r="Z22">
-        <v>6.99</v>
+        <v>7.47</v>
       </c>
       <c r="AA22">
-        <v>7.99</v>
+        <v>8.54</v>
       </c>
       <c r="AB22">
-        <v>11.2</v>
+        <v>11.97</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23">
         <v>77724</v>
       </c>
       <c r="C23">
         <v>5010559335565</v>
       </c>
       <c r="D23">
         <v>33556</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23">
         <v>0.528</v>
       </c>
       <c r="G23">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="H23">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="I23">
         <v>1.0</v>
       </c>
       <c r="J23">
         <v>3.95</v>
       </c>
       <c r="K23">
-        <v>6.01</v>
+        <v>6.34</v>
       </c>
       <c r="L23">
-        <v>6.16</v>
+        <v>6.49</v>
       </c>
       <c r="M23">
-        <v>6.3</v>
+        <v>6.64</v>
       </c>
       <c r="N23">
-        <v>6.37</v>
+        <v>6.72</v>
       </c>
       <c r="O23">
-        <v>6.51</v>
+        <v>6.87</v>
       </c>
       <c r="P23">
-        <v>6.87</v>
+        <v>7.25</v>
       </c>
       <c r="Q23">
-        <v>7.25</v>
+        <v>7.64</v>
       </c>
       <c r="R23">
-        <v>8.02</v>
+        <v>8.45</v>
       </c>
       <c r="S23">
-        <v>9.64</v>
+        <v>10.16</v>
       </c>
       <c r="T23">
-        <v>5.61</v>
+        <v>5.94</v>
       </c>
       <c r="U23">
-        <v>5.73</v>
+        <v>6.06</v>
       </c>
       <c r="V23">
-        <v>5.86</v>
+        <v>6.19</v>
       </c>
       <c r="W23">
-        <v>5.92</v>
+        <v>6.26</v>
       </c>
       <c r="X23">
-        <v>6.06</v>
+        <v>6.41</v>
       </c>
       <c r="Y23">
-        <v>6.41</v>
+        <v>6.78</v>
       </c>
       <c r="Z23">
-        <v>6.81</v>
+        <v>7.2</v>
       </c>
       <c r="AA23">
-        <v>7.78</v>
+        <v>8.23</v>
       </c>
       <c r="AB23">
-        <v>10.91</v>
+        <v>11.54</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24">
         <v>77725</v>
       </c>
       <c r="C24">
         <v>5010559335527</v>
       </c>
       <c r="D24">
         <v>33552</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24">
         <v>0.524</v>
       </c>
       <c r="G24">
-        <v>0.45</v>
+        <v>0.65</v>
       </c>
       <c r="H24">
-        <v>0.45</v>
+        <v>0.65</v>
       </c>
       <c r="I24">
         <v>1.0</v>
       </c>
       <c r="J24">
         <v>3.95</v>
       </c>
       <c r="K24">
-        <v>5.97</v>
+        <v>6.27</v>
       </c>
       <c r="L24">
-        <v>6.11</v>
+        <v>6.41</v>
       </c>
       <c r="M24">
-        <v>6.25</v>
+        <v>6.56</v>
       </c>
       <c r="N24">
-        <v>6.32</v>
+        <v>6.64</v>
       </c>
       <c r="O24">
-        <v>6.47</v>
+        <v>6.79</v>
       </c>
       <c r="P24">
-        <v>6.82</v>
+        <v>7.16</v>
       </c>
       <c r="Q24">
-        <v>7.2</v>
+        <v>7.56</v>
       </c>
       <c r="R24">
-        <v>7.96</v>
+        <v>8.35</v>
       </c>
       <c r="S24">
-        <v>9.57</v>
+        <v>10.05</v>
       </c>
       <c r="T24">
-        <v>5.57</v>
+        <v>5.86</v>
       </c>
       <c r="U24">
-        <v>5.69</v>
+        <v>5.99</v>
       </c>
       <c r="V24">
-        <v>5.81</v>
+        <v>6.12</v>
       </c>
       <c r="W24">
-        <v>5.87</v>
+        <v>6.19</v>
       </c>
       <c r="X24">
-        <v>6.01</v>
+        <v>6.33</v>
       </c>
       <c r="Y24">
-        <v>6.36</v>
+        <v>6.7</v>
       </c>
       <c r="Z24">
-        <v>6.76</v>
+        <v>7.11</v>
       </c>
       <c r="AA24">
-        <v>7.72</v>
+        <v>8.13</v>
       </c>
       <c r="AB24">
-        <v>10.82</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25">
         <v>77726</v>
       </c>
       <c r="C25">
         <v>5010559335510</v>
       </c>
       <c r="D25">
         <v>33551</v>
       </c>
       <c r="E25" t="s">
         <v>54</v>
       </c>
       <c r="F25">
         <v>0.518</v>
       </c>
       <c r="G25">
-        <v>0.42</v>
+        <v>0.6</v>
       </c>
       <c r="H25">
-        <v>0.42</v>
+        <v>0.6</v>
       </c>
       <c r="I25">
         <v>1.0</v>
       </c>
       <c r="J25">
         <v>3.95</v>
       </c>
       <c r="K25">
-        <v>5.93</v>
+        <v>6.19</v>
       </c>
       <c r="L25">
-        <v>6.07</v>
+        <v>6.34</v>
       </c>
       <c r="M25">
-        <v>6.21</v>
+        <v>6.48</v>
       </c>
       <c r="N25">
-        <v>6.28</v>
+        <v>6.56</v>
       </c>
       <c r="O25">
-        <v>6.42</v>
+        <v>6.71</v>
       </c>
       <c r="P25">
-        <v>6.77</v>
+        <v>7.08</v>
       </c>
       <c r="Q25">
-        <v>7.14</v>
+        <v>7.47</v>
       </c>
       <c r="R25">
-        <v>7.9</v>
+        <v>8.25</v>
       </c>
       <c r="S25">
-        <v>9.5</v>
+        <v>9.93</v>
       </c>
       <c r="T25">
-        <v>5.53</v>
+        <v>5.79</v>
       </c>
       <c r="U25">
-        <v>5.64</v>
+        <v>5.91</v>
       </c>
       <c r="V25">
-        <v>5.76</v>
+        <v>6.04</v>
       </c>
       <c r="W25">
-        <v>5.83</v>
+        <v>6.11</v>
       </c>
       <c r="X25">
-        <v>5.96</v>
+        <v>6.25</v>
       </c>
       <c r="Y25">
-        <v>6.31</v>
+        <v>6.61</v>
       </c>
       <c r="Z25">
-        <v>6.7</v>
+        <v>7.02</v>
       </c>
       <c r="AA25">
-        <v>7.66</v>
+        <v>8.03</v>
       </c>
       <c r="AB25">
-        <v>10.74</v>
+        <v>11.25</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26">
         <v>77728</v>
       </c>
       <c r="C26">
         <v>5010559335060</v>
       </c>
       <c r="D26">
         <v>33506</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26">
         <v>0.506</v>
       </c>
       <c r="G26">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="H26">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="I26">
         <v>1.0</v>
       </c>
       <c r="J26">
         <v>3.95</v>
       </c>
       <c r="K26">
-        <v>5.75</v>
+        <v>5.9</v>
       </c>
       <c r="L26">
-        <v>5.88</v>
+        <v>6.04</v>
       </c>
       <c r="M26">
-        <v>6.02</v>
+        <v>6.17</v>
       </c>
       <c r="N26">
-        <v>6.09</v>
+        <v>6.25</v>
       </c>
       <c r="O26">
-        <v>6.23</v>
+        <v>6.39</v>
       </c>
       <c r="P26">
-        <v>6.57</v>
+        <v>6.74</v>
       </c>
       <c r="Q26">
-        <v>6.93</v>
+        <v>7.11</v>
       </c>
       <c r="R26">
-        <v>7.66</v>
+        <v>7.86</v>
       </c>
       <c r="S26">
-        <v>9.21</v>
+        <v>9.45</v>
       </c>
       <c r="T26">
-        <v>5.35</v>
+        <v>5.5</v>
       </c>
       <c r="U26">
-        <v>5.46</v>
+        <v>5.61</v>
       </c>
       <c r="V26">
-        <v>5.58</v>
+        <v>5.73</v>
       </c>
       <c r="W26">
-        <v>5.64</v>
+        <v>5.8</v>
       </c>
       <c r="X26">
-        <v>5.77</v>
+        <v>5.93</v>
       </c>
       <c r="Y26">
-        <v>6.11</v>
+        <v>6.28</v>
       </c>
       <c r="Z26">
-        <v>6.49</v>
+        <v>6.67</v>
       </c>
       <c r="AA26">
-        <v>7.42</v>
+        <v>7.62</v>
       </c>
       <c r="AB26">
-        <v>10.39</v>
+        <v>10.68</v>
       </c>
     </row>
     <row r="27" spans="1:28">
       <c r="A27">
         <v>77730</v>
       </c>
       <c r="B27">
         <v>157339380292</v>
       </c>
       <c r="C27">
         <v>5010559334940</v>
       </c>
       <c r="D27">
         <v>33494</v>
       </c>
       <c r="E27" t="s">
         <v>56</v>
       </c>
       <c r="F27">
         <v>0.503</v>
       </c>
       <c r="G27">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="H27">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="I27">
         <v>1.0</v>
       </c>
       <c r="J27">
         <v>3.95</v>
       </c>
       <c r="K27">
-        <v>5.67</v>
+        <v>5.82</v>
       </c>
       <c r="L27">
-        <v>5.81</v>
+        <v>5.96</v>
       </c>
       <c r="M27">
-        <v>5.94</v>
+        <v>6.1</v>
       </c>
       <c r="N27">
-        <v>6.01</v>
+        <v>6.17</v>
       </c>
       <c r="O27">
-        <v>6.15</v>
+        <v>6.31</v>
       </c>
       <c r="P27">
-        <v>6.49</v>
+        <v>6.65</v>
       </c>
       <c r="Q27">
-        <v>6.84</v>
+        <v>7.02</v>
       </c>
       <c r="R27">
-        <v>7.56</v>
+        <v>7.76</v>
       </c>
       <c r="S27">
-        <v>9.1</v>
+        <v>9.33</v>
       </c>
       <c r="T27">
-        <v>5.27</v>
+        <v>5.42</v>
       </c>
       <c r="U27">
-        <v>5.39</v>
+        <v>5.54</v>
       </c>
       <c r="V27">
-        <v>5.5</v>
+        <v>5.66</v>
       </c>
       <c r="W27">
-        <v>5.56</v>
+        <v>5.72</v>
       </c>
       <c r="X27">
-        <v>5.69</v>
+        <v>5.85</v>
       </c>
       <c r="Y27">
-        <v>6.02</v>
+        <v>6.19</v>
       </c>
       <c r="Z27">
-        <v>6.4</v>
+        <v>6.58</v>
       </c>
       <c r="AA27">
-        <v>7.31</v>
+        <v>7.52</v>
       </c>
       <c r="AB27">
-        <v>10.25</v>
+        <v>10.54</v>
       </c>
     </row>
     <row r="28" spans="1:28">
       <c r="A28">
         <v>77731</v>
       </c>
       <c r="C28">
         <v>5010559334889</v>
       </c>
       <c r="D28">
         <v>33488</v>
       </c>
       <c r="E28" t="s">
         <v>57</v>
       </c>
       <c r="F28">
         <v>0.502</v>
       </c>
       <c r="G28">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="H28">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="I28">
         <v>1.0</v>
       </c>
       <c r="J28">
         <v>3.95</v>
       </c>
       <c r="K28">
-        <v>5.67</v>
+        <v>5.82</v>
       </c>
       <c r="L28">
-        <v>5.81</v>
+        <v>5.96</v>
       </c>
       <c r="M28">
-        <v>5.94</v>
+        <v>6.1</v>
       </c>
       <c r="N28">
-        <v>6.01</v>
+        <v>6.17</v>
       </c>
       <c r="O28">
-        <v>6.15</v>
+        <v>6.31</v>
       </c>
       <c r="P28">
-        <v>6.49</v>
+        <v>6.65</v>
       </c>
       <c r="Q28">
-        <v>6.84</v>
+        <v>7.02</v>
       </c>
       <c r="R28">
-        <v>7.56</v>
+        <v>7.76</v>
       </c>
       <c r="S28">
-        <v>9.1</v>
+        <v>9.33</v>
       </c>
       <c r="T28">
-        <v>5.27</v>
+        <v>5.42</v>
       </c>
       <c r="U28">
-        <v>5.39</v>
+        <v>5.54</v>
       </c>
       <c r="V28">
-        <v>5.5</v>
+        <v>5.66</v>
       </c>
       <c r="W28">
-        <v>5.56</v>
+        <v>5.72</v>
       </c>
       <c r="X28">
-        <v>5.69</v>
+        <v>5.85</v>
       </c>
       <c r="Y28">
-        <v>6.02</v>
+        <v>6.19</v>
       </c>
       <c r="Z28">
-        <v>6.4</v>
+        <v>6.58</v>
       </c>
       <c r="AA28">
-        <v>7.31</v>
+        <v>7.52</v>
       </c>
       <c r="AB28">
-        <v>10.25</v>
+        <v>10.54</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29">
         <v>77732</v>
       </c>
       <c r="B29">
         <v>157339380195</v>
       </c>
       <c r="C29">
         <v>5010559334551</v>
       </c>
       <c r="D29">
         <v>33455</v>
       </c>
       <c r="E29" t="s">
         <v>58</v>
       </c>
       <c r="F29">
         <v>0.502</v>
       </c>
       <c r="G29">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="H29">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="I29">
         <v>1.0</v>
       </c>
       <c r="J29">
         <v>3.95</v>
       </c>
       <c r="K29">
-        <v>5.67</v>
+        <v>5.82</v>
       </c>
       <c r="L29">
-        <v>5.81</v>
+        <v>5.96</v>
       </c>
       <c r="M29">
-        <v>5.94</v>
+        <v>6.1</v>
       </c>
       <c r="N29">
-        <v>6.01</v>
+        <v>6.17</v>
       </c>
       <c r="O29">
-        <v>6.15</v>
+        <v>6.31</v>
       </c>
       <c r="P29">
-        <v>6.49</v>
+        <v>6.65</v>
       </c>
       <c r="Q29">
-        <v>6.84</v>
+        <v>7.02</v>
       </c>
       <c r="R29">
-        <v>7.56</v>
+        <v>7.76</v>
       </c>
       <c r="S29">
-        <v>9.1</v>
+        <v>9.33</v>
       </c>
       <c r="T29">
-        <v>5.27</v>
+        <v>5.42</v>
       </c>
       <c r="U29">
-        <v>5.39</v>
+        <v>5.54</v>
       </c>
       <c r="V29">
-        <v>5.5</v>
+        <v>5.66</v>
       </c>
       <c r="W29">
-        <v>5.56</v>
+        <v>5.72</v>
       </c>
       <c r="X29">
-        <v>5.69</v>
+        <v>5.85</v>
       </c>
       <c r="Y29">
-        <v>6.02</v>
+        <v>6.19</v>
       </c>
       <c r="Z29">
-        <v>6.4</v>
+        <v>6.58</v>
       </c>
       <c r="AA29">
-        <v>7.31</v>
+        <v>7.52</v>
       </c>
       <c r="AB29">
-        <v>10.25</v>
+        <v>10.54</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30">
         <v>77733</v>
       </c>
       <c r="B30">
         <v>157339401272</v>
       </c>
       <c r="C30">
         <v>5010559335831</v>
       </c>
       <c r="D30">
         <v>33583</v>
       </c>
       <c r="E30" t="s">
         <v>59</v>
       </c>
       <c r="F30">
         <v>0.858</v>
       </c>
       <c r="G30">
-        <v>2.3</v>
+        <v>3.5</v>
       </c>
       <c r="H30">
-        <v>2.3</v>
+        <v>3.5</v>
       </c>
       <c r="I30">
         <v>1.0</v>
       </c>
       <c r="J30">
         <v>3.95</v>
       </c>
       <c r="K30">
-        <v>8.71</v>
+        <v>10.49</v>
       </c>
       <c r="L30">
-        <v>8.91</v>
+        <v>10.73</v>
       </c>
       <c r="M30">
-        <v>9.12</v>
+        <v>10.98</v>
       </c>
       <c r="N30">
-        <v>9.22</v>
+        <v>11.11</v>
       </c>
       <c r="O30">
-        <v>9.43</v>
+        <v>11.36</v>
       </c>
       <c r="P30">
-        <v>9.95</v>
+        <v>11.98</v>
       </c>
       <c r="Q30">
-        <v>10.5</v>
+        <v>12.64</v>
       </c>
       <c r="R30">
-        <v>11.61</v>
+        <v>13.97</v>
       </c>
       <c r="S30">
-        <v>13.96</v>
+        <v>16.81</v>
       </c>
       <c r="T30">
-        <v>8.29</v>
+        <v>10.06</v>
       </c>
       <c r="U30">
-        <v>8.47</v>
+        <v>10.27</v>
       </c>
       <c r="V30">
-        <v>8.65</v>
+        <v>10.49</v>
       </c>
       <c r="W30">
-        <v>8.75</v>
+        <v>10.61</v>
       </c>
       <c r="X30">
-        <v>8.95</v>
+        <v>10.85</v>
       </c>
       <c r="Y30">
-        <v>9.47</v>
+        <v>11.49</v>
       </c>
       <c r="Z30">
-        <v>10.06</v>
+        <v>12.2</v>
       </c>
       <c r="AA30">
-        <v>11.5</v>
+        <v>13.95</v>
       </c>
       <c r="AB30">
-        <v>16.12</v>
+        <v>19.55</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31">
         <v>77734</v>
       </c>
       <c r="C31">
         <v>5010559335824</v>
       </c>
       <c r="D31">
         <v>33582</v>
       </c>
       <c r="E31" t="s">
         <v>60</v>
       </c>
       <c r="F31">
         <v>0.73</v>
       </c>
       <c r="G31">
-        <v>1.85</v>
+        <v>2.75</v>
       </c>
       <c r="H31">
-        <v>1.85</v>
+        <v>2.75</v>
       </c>
       <c r="I31">
         <v>1.0</v>
       </c>
       <c r="J31">
         <v>3.95</v>
       </c>
       <c r="K31">
-        <v>8.04</v>
+        <v>9.38</v>
       </c>
       <c r="L31">
-        <v>8.23</v>
+        <v>9.6</v>
       </c>
       <c r="M31">
-        <v>8.42</v>
+        <v>9.82</v>
       </c>
       <c r="N31">
-        <v>8.52</v>
+        <v>9.93</v>
       </c>
       <c r="O31">
-        <v>8.71</v>
+        <v>10.15</v>
       </c>
       <c r="P31">
-        <v>9.19</v>
+        <v>10.72</v>
       </c>
       <c r="Q31">
-        <v>9.7</v>
+        <v>11.3</v>
       </c>
       <c r="R31">
-        <v>10.72</v>
+        <v>12.49</v>
       </c>
       <c r="S31">
-        <v>12.89</v>
+        <v>15.03</v>
       </c>
       <c r="T31">
-        <v>7.63</v>
+        <v>8.95</v>
       </c>
       <c r="U31">
-        <v>7.79</v>
+        <v>9.14</v>
       </c>
       <c r="V31">
-        <v>7.96</v>
+        <v>9.34</v>
       </c>
       <c r="W31">
-        <v>8.05</v>
+        <v>9.45</v>
       </c>
       <c r="X31">
-        <v>8.23</v>
+        <v>9.66</v>
       </c>
       <c r="Y31">
-        <v>8.71</v>
+        <v>10.23</v>
       </c>
       <c r="Z31">
-        <v>9.26</v>
+        <v>10.86</v>
       </c>
       <c r="AA31">
-        <v>10.58</v>
+        <v>12.42</v>
       </c>
       <c r="AB31">
-        <v>14.83</v>
+        <v>17.4</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32">
         <v>77735</v>
       </c>
       <c r="C32">
         <v>5010559335817</v>
       </c>
       <c r="D32">
         <v>33581</v>
       </c>
       <c r="E32" t="s">
         <v>61</v>
       </c>
       <c r="F32">
         <v>0.64</v>
       </c>
       <c r="G32">
-        <v>1.65</v>
+        <v>2.5</v>
       </c>
       <c r="H32">
-        <v>1.65</v>
+        <v>2.5</v>
       </c>
       <c r="I32">
         <v>1.0</v>
       </c>
       <c r="J32">
         <v>3.95</v>
       </c>
       <c r="K32">
-        <v>7.75</v>
+        <v>9.0</v>
       </c>
       <c r="L32">
-        <v>7.93</v>
+        <v>9.22</v>
       </c>
       <c r="M32">
-        <v>8.11</v>
+        <v>9.43</v>
       </c>
       <c r="N32">
-        <v>8.2</v>
+        <v>9.54</v>
       </c>
       <c r="O32">
-        <v>8.39</v>
+        <v>9.75</v>
       </c>
       <c r="P32">
-        <v>8.85</v>
+        <v>10.29</v>
       </c>
       <c r="Q32">
-        <v>9.34</v>
+        <v>10.86</v>
       </c>
       <c r="R32">
-        <v>10.32</v>
+        <v>12.0</v>
       </c>
       <c r="S32">
-        <v>12.42</v>
+        <v>14.44</v>
       </c>
       <c r="T32">
-        <v>7.34</v>
+        <v>8.59</v>
       </c>
       <c r="U32">
-        <v>7.49</v>
+        <v>8.77</v>
       </c>
       <c r="V32">
-        <v>7.65</v>
+        <v>8.96</v>
       </c>
       <c r="W32">
-        <v>7.74</v>
+        <v>9.06</v>
       </c>
       <c r="X32">
-        <v>7.91</v>
+        <v>9.26</v>
       </c>
       <c r="Y32">
-        <v>8.38</v>
+        <v>9.81</v>
       </c>
       <c r="Z32">
-        <v>8.9</v>
+        <v>10.42</v>
       </c>
       <c r="AA32">
-        <v>10.17</v>
+        <v>11.91</v>
       </c>
       <c r="AB32">
-        <v>14.26</v>
+        <v>16.69</v>
       </c>
     </row>
     <row r="33" spans="1:28">
       <c r="A33">
         <v>77737</v>
       </c>
       <c r="B33">
         <v>157339392307</v>
       </c>
       <c r="C33">
         <v>5010559335800</v>
       </c>
       <c r="D33">
         <v>33580</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33">
         <v>0.578</v>
       </c>
       <c r="G33">
-        <v>1.05</v>
+        <v>1.55</v>
       </c>
       <c r="H33">
-        <v>1.05</v>
+        <v>1.55</v>
       </c>
       <c r="I33">
         <v>1.0</v>
       </c>
       <c r="J33">
         <v>3.95</v>
       </c>
       <c r="K33">
-        <v>6.86</v>
+        <v>7.6</v>
       </c>
       <c r="L33">
-        <v>7.02</v>
+        <v>7.78</v>
       </c>
       <c r="M33">
-        <v>7.18</v>
+        <v>7.96</v>
       </c>
       <c r="N33">
-        <v>7.26</v>
+        <v>8.05</v>
       </c>
       <c r="O33">
-        <v>7.43</v>
+        <v>8.23</v>
       </c>
       <c r="P33">
-        <v>7.84</v>
+        <v>8.68</v>
       </c>
       <c r="Q33">
-        <v>8.27</v>
+        <v>9.16</v>
       </c>
       <c r="R33">
-        <v>9.14</v>
+        <v>10.13</v>
       </c>
       <c r="S33">
-        <v>10.99</v>
+        <v>12.18</v>
       </c>
       <c r="T33">
-        <v>6.45</v>
+        <v>7.19</v>
       </c>
       <c r="U33">
-        <v>6.59</v>
+        <v>7.34</v>
       </c>
       <c r="V33">
-        <v>6.73</v>
+        <v>7.5</v>
       </c>
       <c r="W33">
-        <v>6.81</v>
+        <v>7.58</v>
       </c>
       <c r="X33">
-        <v>6.96</v>
+        <v>7.76</v>
       </c>
       <c r="Y33">
-        <v>7.37</v>
+        <v>8.21</v>
       </c>
       <c r="Z33">
-        <v>7.83</v>
+        <v>8.72</v>
       </c>
       <c r="AA33">
-        <v>8.95</v>
+        <v>9.97</v>
       </c>
       <c r="AB33">
-        <v>12.54</v>
+        <v>13.97</v>
       </c>
     </row>
     <row r="34" spans="1:28">
       <c r="A34">
         <v>77829</v>
       </c>
       <c r="B34">
         <v>157339411223</v>
       </c>
       <c r="C34">
         <v>5010559336487</v>
       </c>
       <c r="D34">
         <v>33648</v>
       </c>
       <c r="E34" t="s">
         <v>63</v>
       </c>
       <c r="F34">
         <v>0.542</v>
       </c>
       <c r="G34">
         <v>1.7</v>
       </c>
       <c r="H34">
@@ -4832,197 +4832,197 @@
       </c>
       <c r="AB34">
         <v>14.4</v>
       </c>
     </row>
     <row r="35" spans="1:28">
       <c r="A35">
         <v>77830</v>
       </c>
       <c r="B35">
         <v>157340271199</v>
       </c>
       <c r="C35">
         <v>5010559635924</v>
       </c>
       <c r="D35">
         <v>63592</v>
       </c>
       <c r="E35" t="s">
         <v>64</v>
       </c>
       <c r="F35">
         <v>0.765</v>
       </c>
       <c r="G35">
-        <v>7.35</v>
+        <v>8.75</v>
       </c>
       <c r="H35">
-        <v>7.35</v>
+        <v>8.75</v>
       </c>
       <c r="I35">
         <v>1.0</v>
       </c>
       <c r="J35">
         <v>3.95</v>
       </c>
       <c r="K35">
-        <v>16.18</v>
+        <v>18.26</v>
       </c>
       <c r="L35">
-        <v>16.56</v>
+        <v>18.69</v>
       </c>
       <c r="M35">
-        <v>16.95</v>
+        <v>19.12</v>
       </c>
       <c r="N35">
-        <v>17.14</v>
+        <v>19.34</v>
       </c>
       <c r="O35">
-        <v>17.53</v>
+        <v>19.77</v>
       </c>
       <c r="P35">
-        <v>18.5</v>
+        <v>20.87</v>
       </c>
       <c r="Q35">
-        <v>19.51</v>
+        <v>22.01</v>
       </c>
       <c r="R35">
-        <v>21.57</v>
+        <v>24.33</v>
       </c>
       <c r="S35">
-        <v>25.94</v>
+        <v>29.27</v>
       </c>
       <c r="T35">
-        <v>15.73</v>
+        <v>17.79</v>
       </c>
       <c r="U35">
-        <v>16.06</v>
+        <v>18.16</v>
       </c>
       <c r="V35">
-        <v>16.41</v>
+        <v>18.56</v>
       </c>
       <c r="W35">
-        <v>16.59</v>
+        <v>18.76</v>
       </c>
       <c r="X35">
-        <v>16.97</v>
+        <v>19.19</v>
       </c>
       <c r="Y35">
-        <v>17.96</v>
+        <v>20.31</v>
       </c>
       <c r="Z35">
-        <v>19.08</v>
+        <v>21.58</v>
       </c>
       <c r="AA35">
-        <v>21.81</v>
+        <v>24.67</v>
       </c>
       <c r="AB35">
-        <v>30.56</v>
+        <v>34.57</v>
       </c>
     </row>
     <row r="36" spans="1:28">
       <c r="A36">
         <v>77831</v>
       </c>
       <c r="C36">
         <v>5010559336470</v>
       </c>
       <c r="D36">
         <v>33647</v>
       </c>
       <c r="E36" t="s">
         <v>65</v>
       </c>
       <c r="F36">
         <v>0.526</v>
       </c>
       <c r="G36">
-        <v>1.25</v>
+        <v>1.24</v>
       </c>
       <c r="H36">
-        <v>1.25</v>
+        <v>1.24</v>
       </c>
       <c r="I36">
         <v>1.0</v>
       </c>
       <c r="J36">
         <v>3.95</v>
       </c>
       <c r="K36">
-        <v>7.15</v>
+        <v>7.14</v>
       </c>
       <c r="L36">
-        <v>7.32</v>
+        <v>7.31</v>
       </c>
       <c r="M36">
-        <v>7.49</v>
+        <v>7.48</v>
       </c>
       <c r="N36">
-        <v>7.58</v>
+        <v>7.56</v>
       </c>
       <c r="O36">
-        <v>7.75</v>
+        <v>7.73</v>
       </c>
       <c r="P36">
-        <v>8.18</v>
+        <v>8.16</v>
       </c>
       <c r="Q36">
-        <v>8.63</v>
+        <v>8.61</v>
       </c>
       <c r="R36">
-        <v>9.53</v>
+        <v>9.51</v>
       </c>
       <c r="S36">
-        <v>11.47</v>
+        <v>11.45</v>
       </c>
       <c r="T36">
-        <v>6.75</v>
+        <v>6.73</v>
       </c>
       <c r="U36">
-        <v>6.89</v>
+        <v>6.87</v>
       </c>
       <c r="V36">
-        <v>7.04</v>
+        <v>7.02</v>
       </c>
       <c r="W36">
-        <v>7.12</v>
+        <v>7.1</v>
       </c>
       <c r="X36">
-        <v>7.28</v>
+        <v>7.26</v>
       </c>
       <c r="Y36">
-        <v>7.7</v>
+        <v>7.69</v>
       </c>
       <c r="Z36">
-        <v>8.18</v>
+        <v>8.17</v>
       </c>
       <c r="AA36">
-        <v>9.36</v>
+        <v>9.34</v>
       </c>
       <c r="AB36">
-        <v>13.11</v>
+        <v>13.08</v>
       </c>
     </row>
     <row r="37" spans="1:28">
       <c r="A37">
         <v>77832</v>
       </c>
       <c r="B37">
         <v>157339409462</v>
       </c>
       <c r="C37">
         <v>5010559336425</v>
       </c>
       <c r="D37">
         <v>33642</v>
       </c>
       <c r="E37" t="s">
         <v>66</v>
       </c>
       <c r="F37">
         <v>0.518</v>
       </c>
       <c r="G37">
         <v>0.99</v>
       </c>
       <c r="H37">
@@ -5425,372 +5425,372 @@
       </c>
       <c r="AB41">
         <v>11.68</v>
       </c>
     </row>
     <row r="42" spans="1:28">
       <c r="A42">
         <v>77837</v>
       </c>
       <c r="B42">
         <v>157339721731</v>
       </c>
       <c r="C42">
         <v>5010559400300</v>
       </c>
       <c r="D42">
         <v>40030</v>
       </c>
       <c r="E42" t="s">
         <v>71</v>
       </c>
       <c r="F42">
         <v>0.588</v>
       </c>
       <c r="G42">
-        <v>1.75</v>
+        <v>2.25</v>
       </c>
       <c r="H42">
-        <v>1.75</v>
+        <v>2.25</v>
       </c>
       <c r="I42">
         <v>1.0</v>
       </c>
       <c r="J42">
         <v>3.95</v>
       </c>
       <c r="K42">
-        <v>7.89</v>
+        <v>8.63</v>
       </c>
       <c r="L42">
-        <v>8.08</v>
+        <v>8.84</v>
       </c>
       <c r="M42">
-        <v>8.27</v>
+        <v>9.04</v>
       </c>
       <c r="N42">
-        <v>8.36</v>
+        <v>9.15</v>
       </c>
       <c r="O42">
-        <v>8.55</v>
+        <v>9.35</v>
       </c>
       <c r="P42">
-        <v>9.02</v>
+        <v>9.87</v>
       </c>
       <c r="Q42">
-        <v>9.52</v>
+        <v>10.41</v>
       </c>
       <c r="R42">
-        <v>10.52</v>
+        <v>11.51</v>
       </c>
       <c r="S42">
-        <v>12.66</v>
+        <v>13.84</v>
       </c>
       <c r="T42">
-        <v>7.48</v>
+        <v>8.22</v>
       </c>
       <c r="U42">
-        <v>7.64</v>
+        <v>8.39</v>
       </c>
       <c r="V42">
-        <v>7.81</v>
+        <v>8.58</v>
       </c>
       <c r="W42">
-        <v>7.89</v>
+        <v>8.67</v>
       </c>
       <c r="X42">
-        <v>8.07</v>
+        <v>8.87</v>
       </c>
       <c r="Y42">
-        <v>8.54</v>
+        <v>9.39</v>
       </c>
       <c r="Z42">
-        <v>9.08</v>
+        <v>9.97</v>
       </c>
       <c r="AA42">
-        <v>10.38</v>
+        <v>11.4</v>
       </c>
       <c r="AB42">
-        <v>14.54</v>
+        <v>15.97</v>
       </c>
     </row>
     <row r="43" spans="1:28">
       <c r="A43">
         <v>77838</v>
       </c>
       <c r="B43">
         <v>157339720586</v>
       </c>
       <c r="C43">
         <v>5010559400294</v>
       </c>
       <c r="D43">
         <v>40029</v>
       </c>
       <c r="E43" t="s">
         <v>72</v>
       </c>
       <c r="F43">
         <v>0.582</v>
       </c>
       <c r="G43">
-        <v>1.5</v>
+        <v>3.08</v>
       </c>
       <c r="H43">
-        <v>1.5</v>
+        <v>3.08</v>
       </c>
       <c r="I43">
         <v>1.0</v>
       </c>
       <c r="J43">
         <v>3.95</v>
       </c>
       <c r="K43">
-        <v>7.52</v>
+        <v>9.86</v>
       </c>
       <c r="L43">
-        <v>7.7</v>
+        <v>10.1</v>
       </c>
       <c r="M43">
-        <v>7.88</v>
+        <v>10.33</v>
       </c>
       <c r="N43">
-        <v>7.97</v>
+        <v>10.45</v>
       </c>
       <c r="O43">
-        <v>8.15</v>
+        <v>10.68</v>
       </c>
       <c r="P43">
-        <v>8.6</v>
+        <v>11.27</v>
       </c>
       <c r="Q43">
-        <v>9.07</v>
+        <v>11.89</v>
       </c>
       <c r="R43">
-        <v>10.03</v>
+        <v>13.14</v>
       </c>
       <c r="S43">
-        <v>12.06</v>
+        <v>15.81</v>
       </c>
       <c r="T43">
-        <v>7.11</v>
+        <v>9.44</v>
       </c>
       <c r="U43">
-        <v>7.27</v>
+        <v>9.64</v>
       </c>
       <c r="V43">
-        <v>7.42</v>
+        <v>9.85</v>
       </c>
       <c r="W43">
-        <v>7.51</v>
+        <v>9.96</v>
       </c>
       <c r="X43">
-        <v>7.68</v>
+        <v>10.19</v>
       </c>
       <c r="Y43">
-        <v>8.12</v>
+        <v>10.78</v>
       </c>
       <c r="Z43">
-        <v>8.63</v>
+        <v>11.45</v>
       </c>
       <c r="AA43">
-        <v>9.87</v>
+        <v>13.09</v>
       </c>
       <c r="AB43">
-        <v>13.83</v>
+        <v>18.35</v>
       </c>
     </row>
     <row r="44" spans="1:28">
       <c r="A44">
         <v>77839</v>
       </c>
       <c r="B44">
         <v>157339720558</v>
       </c>
       <c r="C44">
         <v>5010559400287</v>
       </c>
       <c r="D44">
         <v>40028</v>
       </c>
       <c r="E44" t="s">
         <v>73</v>
       </c>
       <c r="F44">
         <v>0.572</v>
       </c>
       <c r="G44">
-        <v>1.5</v>
+        <v>3.08</v>
       </c>
       <c r="H44">
-        <v>1.5</v>
+        <v>3.08</v>
       </c>
       <c r="I44">
         <v>1.0</v>
       </c>
       <c r="J44">
         <v>3.95</v>
       </c>
       <c r="K44">
-        <v>7.52</v>
+        <v>9.86</v>
       </c>
       <c r="L44">
-        <v>7.7</v>
+        <v>10.1</v>
       </c>
       <c r="M44">
-        <v>7.88</v>
+        <v>10.33</v>
       </c>
       <c r="N44">
-        <v>7.97</v>
+        <v>10.45</v>
       </c>
       <c r="O44">
-        <v>8.15</v>
+        <v>10.68</v>
       </c>
       <c r="P44">
-        <v>8.6</v>
+        <v>11.27</v>
       </c>
       <c r="Q44">
-        <v>9.07</v>
+        <v>11.89</v>
       </c>
       <c r="R44">
-        <v>10.03</v>
+        <v>13.14</v>
       </c>
       <c r="S44">
-        <v>12.06</v>
+        <v>15.81</v>
       </c>
       <c r="T44">
-        <v>7.11</v>
+        <v>9.44</v>
       </c>
       <c r="U44">
-        <v>7.27</v>
+        <v>9.64</v>
       </c>
       <c r="V44">
-        <v>7.42</v>
+        <v>9.85</v>
       </c>
       <c r="W44">
-        <v>7.51</v>
+        <v>9.96</v>
       </c>
       <c r="X44">
-        <v>7.68</v>
+        <v>10.19</v>
       </c>
       <c r="Y44">
-        <v>8.12</v>
+        <v>10.78</v>
       </c>
       <c r="Z44">
-        <v>8.63</v>
+        <v>11.45</v>
       </c>
       <c r="AA44">
-        <v>9.87</v>
+        <v>13.09</v>
       </c>
       <c r="AB44">
-        <v>13.83</v>
+        <v>18.35</v>
       </c>
     </row>
     <row r="45" spans="1:28">
       <c r="A45">
         <v>77842</v>
       </c>
       <c r="B45">
         <v>157340324043</v>
       </c>
       <c r="C45">
         <v>5010559643745</v>
       </c>
       <c r="D45">
         <v>64374</v>
       </c>
       <c r="E45" t="s">
         <v>74</v>
       </c>
       <c r="F45">
         <v>0.525</v>
       </c>
       <c r="G45">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="H45">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="I45">
         <v>1.0</v>
       </c>
       <c r="J45">
         <v>3.95</v>
       </c>
       <c r="K45">
-        <v>6.49</v>
+        <v>6.93</v>
       </c>
       <c r="L45">
-        <v>6.64</v>
+        <v>7.1</v>
       </c>
       <c r="M45">
-        <v>6.79</v>
+        <v>7.26</v>
       </c>
       <c r="N45">
-        <v>6.87</v>
+        <v>7.34</v>
       </c>
       <c r="O45">
-        <v>7.03</v>
+        <v>7.51</v>
       </c>
       <c r="P45">
-        <v>7.42</v>
+        <v>7.92</v>
       </c>
       <c r="Q45">
-        <v>7.82</v>
+        <v>8.36</v>
       </c>
       <c r="R45">
-        <v>8.65</v>
+        <v>9.24</v>
       </c>
       <c r="S45">
-        <v>10.4</v>
+        <v>11.11</v>
       </c>
       <c r="T45">
-        <v>6.08</v>
+        <v>6.53</v>
       </c>
       <c r="U45">
-        <v>6.21</v>
+        <v>6.66</v>
       </c>
       <c r="V45">
-        <v>6.35</v>
+        <v>6.81</v>
       </c>
       <c r="W45">
-        <v>6.42</v>
+        <v>6.88</v>
       </c>
       <c r="X45">
-        <v>6.56</v>
+        <v>7.04</v>
       </c>
       <c r="Y45">
-        <v>6.95</v>
+        <v>7.45</v>
       </c>
       <c r="Z45">
-        <v>7.38</v>
+        <v>7.92</v>
       </c>
       <c r="AA45">
-        <v>8.44</v>
+        <v>9.05</v>
       </c>
       <c r="AB45">
-        <v>11.82</v>
+        <v>12.68</v>
       </c>
     </row>
     <row r="46" spans="1:28">
       <c r="A46">
         <v>77843</v>
       </c>
       <c r="B46">
         <v>157339801625</v>
       </c>
       <c r="C46">
         <v>5010559433766</v>
       </c>
       <c r="D46">
         <v>43376</v>
       </c>
       <c r="E46" t="s">
         <v>75</v>
       </c>
       <c r="F46">
         <v>0.594</v>
       </c>
       <c r="G46">
         <v>2.8</v>
       </c>
       <c r="H46">
@@ -5855,544 +5855,544 @@
       </c>
       <c r="AB46">
         <v>17.55</v>
       </c>
     </row>
     <row r="47" spans="1:28">
       <c r="A47">
         <v>77845</v>
       </c>
       <c r="B47">
         <v>157340322481</v>
       </c>
       <c r="C47">
         <v>5010559643585</v>
       </c>
       <c r="D47">
         <v>64358</v>
       </c>
       <c r="E47" t="s">
         <v>76</v>
       </c>
       <c r="F47">
         <v>0.548</v>
       </c>
       <c r="G47">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="H47">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="I47">
         <v>1.0</v>
       </c>
       <c r="J47">
         <v>3.95</v>
       </c>
       <c r="K47">
-        <v>6.49</v>
+        <v>6.93</v>
       </c>
       <c r="L47">
-        <v>6.64</v>
+        <v>7.1</v>
       </c>
       <c r="M47">
-        <v>6.79</v>
+        <v>7.26</v>
       </c>
       <c r="N47">
-        <v>6.87</v>
+        <v>7.34</v>
       </c>
       <c r="O47">
-        <v>7.03</v>
+        <v>7.51</v>
       </c>
       <c r="P47">
-        <v>7.42</v>
+        <v>7.92</v>
       </c>
       <c r="Q47">
-        <v>7.82</v>
+        <v>8.36</v>
       </c>
       <c r="R47">
-        <v>8.65</v>
+        <v>9.24</v>
       </c>
       <c r="S47">
-        <v>10.4</v>
+        <v>11.11</v>
       </c>
       <c r="T47">
-        <v>6.08</v>
+        <v>6.53</v>
       </c>
       <c r="U47">
-        <v>6.21</v>
+        <v>6.66</v>
       </c>
       <c r="V47">
-        <v>6.35</v>
+        <v>6.81</v>
       </c>
       <c r="W47">
-        <v>6.42</v>
+        <v>6.88</v>
       </c>
       <c r="X47">
-        <v>6.56</v>
+        <v>7.04</v>
       </c>
       <c r="Y47">
-        <v>6.95</v>
+        <v>7.45</v>
       </c>
       <c r="Z47">
-        <v>7.38</v>
+        <v>7.92</v>
       </c>
       <c r="AA47">
-        <v>8.44</v>
+        <v>9.05</v>
       </c>
       <c r="AB47">
-        <v>11.82</v>
+        <v>12.68</v>
       </c>
     </row>
     <row r="48" spans="1:28">
       <c r="A48">
         <v>77846</v>
       </c>
       <c r="B48">
         <v>157339721850</v>
       </c>
       <c r="C48">
         <v>5010559400331</v>
       </c>
       <c r="D48">
         <v>40033</v>
       </c>
       <c r="E48" t="s">
         <v>77</v>
       </c>
       <c r="F48">
         <v>0.564</v>
       </c>
       <c r="G48">
-        <v>1.45</v>
+        <v>1.79</v>
       </c>
       <c r="H48">
-        <v>1.45</v>
+        <v>1.79</v>
       </c>
       <c r="I48">
         <v>1.0</v>
       </c>
       <c r="J48">
         <v>3.95</v>
       </c>
       <c r="K48">
-        <v>7.45</v>
+        <v>7.95</v>
       </c>
       <c r="L48">
-        <v>7.63</v>
+        <v>8.14</v>
       </c>
       <c r="M48">
-        <v>7.8</v>
+        <v>8.33</v>
       </c>
       <c r="N48">
-        <v>7.89</v>
+        <v>8.42</v>
       </c>
       <c r="O48">
-        <v>8.07</v>
+        <v>8.61</v>
       </c>
       <c r="P48">
-        <v>8.52</v>
+        <v>9.09</v>
       </c>
       <c r="Q48">
-        <v>8.98</v>
+        <v>9.59</v>
       </c>
       <c r="R48">
-        <v>9.93</v>
+        <v>10.6</v>
       </c>
       <c r="S48">
-        <v>11.94</v>
+        <v>12.75</v>
       </c>
       <c r="T48">
-        <v>7.04</v>
+        <v>7.54</v>
       </c>
       <c r="U48">
-        <v>7.19</v>
+        <v>7.7</v>
       </c>
       <c r="V48">
-        <v>7.35</v>
+        <v>7.87</v>
       </c>
       <c r="W48">
-        <v>7.43</v>
+        <v>7.96</v>
       </c>
       <c r="X48">
-        <v>7.6</v>
+        <v>8.14</v>
       </c>
       <c r="Y48">
-        <v>8.04</v>
+        <v>8.61</v>
       </c>
       <c r="Z48">
-        <v>8.54</v>
+        <v>9.15</v>
       </c>
       <c r="AA48">
-        <v>9.76</v>
+        <v>10.46</v>
       </c>
       <c r="AB48">
-        <v>13.68</v>
+        <v>14.66</v>
       </c>
     </row>
     <row r="49" spans="1:28">
       <c r="A49">
         <v>77848</v>
       </c>
       <c r="B49">
         <v>157340322396</v>
       </c>
       <c r="C49">
         <v>5010559643479</v>
       </c>
       <c r="D49">
         <v>64347</v>
       </c>
       <c r="E49" t="s">
         <v>78</v>
       </c>
       <c r="F49">
         <v>0.539</v>
       </c>
       <c r="G49">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="H49">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="I49">
         <v>1.0</v>
       </c>
       <c r="J49">
         <v>3.95</v>
       </c>
       <c r="K49">
-        <v>6.49</v>
+        <v>6.93</v>
       </c>
       <c r="L49">
-        <v>6.64</v>
+        <v>7.1</v>
       </c>
       <c r="M49">
-        <v>6.79</v>
+        <v>7.26</v>
       </c>
       <c r="N49">
-        <v>6.87</v>
+        <v>7.34</v>
       </c>
       <c r="O49">
-        <v>7.03</v>
+        <v>7.51</v>
       </c>
       <c r="P49">
-        <v>7.42</v>
+        <v>7.92</v>
       </c>
       <c r="Q49">
-        <v>7.82</v>
+        <v>8.36</v>
       </c>
       <c r="R49">
-        <v>8.65</v>
+        <v>9.24</v>
       </c>
       <c r="S49">
-        <v>10.4</v>
+        <v>11.11</v>
       </c>
       <c r="T49">
-        <v>6.08</v>
+        <v>6.53</v>
       </c>
       <c r="U49">
-        <v>6.21</v>
+        <v>6.66</v>
       </c>
       <c r="V49">
-        <v>6.35</v>
+        <v>6.81</v>
       </c>
       <c r="W49">
-        <v>6.42</v>
+        <v>6.88</v>
       </c>
       <c r="X49">
-        <v>6.56</v>
+        <v>7.04</v>
       </c>
       <c r="Y49">
-        <v>6.95</v>
+        <v>7.45</v>
       </c>
       <c r="Z49">
-        <v>7.38</v>
+        <v>7.92</v>
       </c>
       <c r="AA49">
-        <v>8.44</v>
+        <v>9.05</v>
       </c>
       <c r="AB49">
-        <v>11.82</v>
+        <v>12.68</v>
       </c>
     </row>
     <row r="50" spans="1:28">
       <c r="A50">
         <v>77849</v>
       </c>
       <c r="B50">
         <v>157340322347</v>
       </c>
       <c r="C50">
         <v>5010559643455</v>
       </c>
       <c r="D50">
         <v>64345</v>
       </c>
       <c r="E50" t="s">
         <v>79</v>
       </c>
       <c r="F50">
         <v>0.539</v>
       </c>
       <c r="G50">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="H50">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="I50">
         <v>1.0</v>
       </c>
       <c r="J50">
         <v>3.95</v>
       </c>
       <c r="K50">
-        <v>6.49</v>
+        <v>6.93</v>
       </c>
       <c r="L50">
-        <v>6.64</v>
+        <v>7.1</v>
       </c>
       <c r="M50">
-        <v>6.79</v>
+        <v>7.26</v>
       </c>
       <c r="N50">
-        <v>6.87</v>
+        <v>7.34</v>
       </c>
       <c r="O50">
-        <v>7.03</v>
+        <v>7.51</v>
       </c>
       <c r="P50">
-        <v>7.42</v>
+        <v>7.92</v>
       </c>
       <c r="Q50">
-        <v>7.82</v>
+        <v>8.36</v>
       </c>
       <c r="R50">
-        <v>8.65</v>
+        <v>9.24</v>
       </c>
       <c r="S50">
-        <v>10.4</v>
+        <v>11.11</v>
       </c>
       <c r="T50">
-        <v>6.08</v>
+        <v>6.53</v>
       </c>
       <c r="U50">
-        <v>6.21</v>
+        <v>6.66</v>
       </c>
       <c r="V50">
-        <v>6.35</v>
+        <v>6.81</v>
       </c>
       <c r="W50">
-        <v>6.42</v>
+        <v>6.88</v>
       </c>
       <c r="X50">
-        <v>6.56</v>
+        <v>7.04</v>
       </c>
       <c r="Y50">
-        <v>6.95</v>
+        <v>7.45</v>
       </c>
       <c r="Z50">
-        <v>7.38</v>
+        <v>7.92</v>
       </c>
       <c r="AA50">
-        <v>8.44</v>
+        <v>9.05</v>
       </c>
       <c r="AB50">
-        <v>11.82</v>
+        <v>12.68</v>
       </c>
     </row>
     <row r="51" spans="1:28">
       <c r="A51">
         <v>77850</v>
       </c>
       <c r="B51">
         <v>157340321755</v>
       </c>
       <c r="C51">
         <v>5010559643448</v>
       </c>
       <c r="D51">
         <v>64344</v>
       </c>
       <c r="E51" t="s">
         <v>80</v>
       </c>
       <c r="F51">
         <v>0.538</v>
       </c>
       <c r="G51">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="H51">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="I51">
         <v>1.0</v>
       </c>
       <c r="J51">
         <v>3.95</v>
       </c>
       <c r="K51">
-        <v>6.49</v>
+        <v>6.93</v>
       </c>
       <c r="L51">
-        <v>6.64</v>
+        <v>7.1</v>
       </c>
       <c r="M51">
-        <v>6.79</v>
+        <v>7.26</v>
       </c>
       <c r="N51">
-        <v>6.87</v>
+        <v>7.34</v>
       </c>
       <c r="O51">
-        <v>7.03</v>
+        <v>7.51</v>
       </c>
       <c r="P51">
-        <v>7.42</v>
+        <v>7.92</v>
       </c>
       <c r="Q51">
-        <v>7.82</v>
+        <v>8.36</v>
       </c>
       <c r="R51">
-        <v>8.65</v>
+        <v>9.24</v>
       </c>
       <c r="S51">
-        <v>10.4</v>
+        <v>11.11</v>
       </c>
       <c r="T51">
-        <v>6.08</v>
+        <v>6.53</v>
       </c>
       <c r="U51">
-        <v>6.21</v>
+        <v>6.66</v>
       </c>
       <c r="V51">
-        <v>6.35</v>
+        <v>6.81</v>
       </c>
       <c r="W51">
-        <v>6.42</v>
+        <v>6.88</v>
       </c>
       <c r="X51">
-        <v>6.56</v>
+        <v>7.04</v>
       </c>
       <c r="Y51">
-        <v>6.95</v>
+        <v>7.45</v>
       </c>
       <c r="Z51">
-        <v>7.38</v>
+        <v>7.92</v>
       </c>
       <c r="AA51">
-        <v>8.44</v>
+        <v>9.05</v>
       </c>
       <c r="AB51">
-        <v>11.82</v>
+        <v>12.68</v>
       </c>
     </row>
     <row r="52" spans="1:28">
       <c r="A52">
         <v>77881</v>
       </c>
       <c r="B52">
         <v>157339509920</v>
       </c>
       <c r="C52">
         <v>5010559351503</v>
       </c>
       <c r="D52">
         <v>35150</v>
       </c>
       <c r="E52" t="s">
         <v>81</v>
       </c>
       <c r="F52">
         <v>0.6</v>
       </c>
       <c r="G52">
-        <v>3.5</v>
+        <v>4.59</v>
       </c>
       <c r="H52">
-        <v>3.5</v>
+        <v>4.59</v>
       </c>
       <c r="I52">
         <v>1.0</v>
       </c>
       <c r="J52">
         <v>3.95</v>
       </c>
       <c r="K52">
-        <v>10.49</v>
+        <v>12.1</v>
       </c>
       <c r="L52">
-        <v>10.73</v>
+        <v>12.38</v>
       </c>
       <c r="M52">
-        <v>10.98</v>
+        <v>12.67</v>
       </c>
       <c r="N52">
-        <v>11.11</v>
+        <v>12.81</v>
       </c>
       <c r="O52">
-        <v>11.36</v>
+        <v>13.1</v>
       </c>
       <c r="P52">
-        <v>11.98</v>
+        <v>13.83</v>
       </c>
       <c r="Q52">
-        <v>12.64</v>
+        <v>14.59</v>
       </c>
       <c r="R52">
-        <v>13.97</v>
+        <v>16.12</v>
       </c>
       <c r="S52">
-        <v>16.81</v>
+        <v>19.39</v>
       </c>
       <c r="T52">
-        <v>10.06</v>
+        <v>11.66</v>
       </c>
       <c r="U52">
-        <v>10.27</v>
+        <v>11.91</v>
       </c>
       <c r="V52">
-        <v>10.49</v>
+        <v>12.17</v>
       </c>
       <c r="W52">
-        <v>10.61</v>
+        <v>12.3</v>
       </c>
       <c r="X52">
-        <v>10.85</v>
+        <v>12.58</v>
       </c>
       <c r="Y52">
-        <v>11.49</v>
+        <v>13.32</v>
       </c>
       <c r="Z52">
-        <v>12.2</v>
+        <v>14.15</v>
       </c>
       <c r="AA52">
-        <v>13.95</v>
+        <v>16.17</v>
       </c>
       <c r="AB52">
-        <v>19.55</v>
+        <v>22.67</v>
       </c>
     </row>
     <row r="53" spans="1:28">
       <c r="A53">
         <v>77882</v>
       </c>
       <c r="C53">
         <v>5010559140800</v>
       </c>
       <c r="D53">
         <v>14080</v>
       </c>
       <c r="E53" t="s">
         <v>82</v>
       </c>
       <c r="F53">
         <v>0.598</v>
       </c>
       <c r="G53">
         <v>3.24</v>
       </c>
       <c r="H53">
         <v>3.24</v>
       </c>
       <c r="I53">
@@ -6451,1733 +6451,1733 @@
       </c>
       <c r="AA53">
         <v>13.42</v>
       </c>
       <c r="AB53">
         <v>18.8</v>
       </c>
     </row>
     <row r="54" spans="1:28">
       <c r="A54">
         <v>77884</v>
       </c>
       <c r="C54">
         <v>5010559351473</v>
       </c>
       <c r="D54">
         <v>35147</v>
       </c>
       <c r="E54" t="s">
         <v>83</v>
       </c>
       <c r="F54">
         <v>0.59</v>
       </c>
       <c r="G54">
-        <v>3.3</v>
+        <v>4.39</v>
       </c>
       <c r="H54">
-        <v>3.3</v>
+        <v>4.39</v>
       </c>
       <c r="I54">
         <v>1.0</v>
       </c>
       <c r="J54">
         <v>3.95</v>
       </c>
       <c r="K54">
-        <v>10.19</v>
+        <v>11.8</v>
       </c>
       <c r="L54">
-        <v>10.43</v>
+        <v>12.08</v>
       </c>
       <c r="M54">
-        <v>10.67</v>
+        <v>12.36</v>
       </c>
       <c r="N54">
-        <v>10.79</v>
+        <v>12.5</v>
       </c>
       <c r="O54">
-        <v>11.04</v>
+        <v>12.78</v>
       </c>
       <c r="P54">
-        <v>11.65</v>
+        <v>13.49</v>
       </c>
       <c r="Q54">
-        <v>12.28</v>
+        <v>14.23</v>
       </c>
       <c r="R54">
-        <v>13.58</v>
+        <v>15.73</v>
       </c>
       <c r="S54">
-        <v>16.33</v>
+        <v>18.92</v>
       </c>
       <c r="T54">
-        <v>9.76</v>
+        <v>11.37</v>
       </c>
       <c r="U54">
-        <v>9.97</v>
+        <v>11.61</v>
       </c>
       <c r="V54">
-        <v>10.19</v>
+        <v>11.86</v>
       </c>
       <c r="W54">
-        <v>10.3</v>
+        <v>11.99</v>
       </c>
       <c r="X54">
-        <v>10.53</v>
+        <v>12.27</v>
       </c>
       <c r="Y54">
-        <v>11.15</v>
+        <v>12.98</v>
       </c>
       <c r="Z54">
-        <v>11.84</v>
+        <v>13.79</v>
       </c>
       <c r="AA54">
-        <v>13.54</v>
+        <v>15.77</v>
       </c>
       <c r="AB54">
-        <v>18.98</v>
+        <v>22.09</v>
       </c>
     </row>
     <row r="55" spans="1:28">
       <c r="A55">
         <v>77885</v>
       </c>
       <c r="B55">
         <v>157339509814</v>
       </c>
       <c r="C55">
         <v>5010559351459</v>
       </c>
       <c r="D55">
         <v>35145</v>
       </c>
       <c r="E55" t="s">
         <v>84</v>
       </c>
       <c r="F55">
         <v>0.586</v>
       </c>
       <c r="G55">
-        <v>3.3</v>
+        <v>4.39</v>
       </c>
       <c r="H55">
-        <v>3.3</v>
+        <v>4.39</v>
       </c>
       <c r="I55">
         <v>1.0</v>
       </c>
       <c r="J55">
         <v>3.95</v>
       </c>
       <c r="K55">
-        <v>10.19</v>
+        <v>11.8</v>
       </c>
       <c r="L55">
-        <v>10.43</v>
+        <v>12.08</v>
       </c>
       <c r="M55">
-        <v>10.67</v>
+        <v>12.36</v>
       </c>
       <c r="N55">
-        <v>10.79</v>
+        <v>12.5</v>
       </c>
       <c r="O55">
-        <v>11.04</v>
+        <v>12.78</v>
       </c>
       <c r="P55">
-        <v>11.65</v>
+        <v>13.49</v>
       </c>
       <c r="Q55">
-        <v>12.28</v>
+        <v>14.23</v>
       </c>
       <c r="R55">
-        <v>13.58</v>
+        <v>15.73</v>
       </c>
       <c r="S55">
-        <v>16.33</v>
+        <v>18.92</v>
       </c>
       <c r="T55">
-        <v>9.76</v>
+        <v>11.37</v>
       </c>
       <c r="U55">
-        <v>9.97</v>
+        <v>11.61</v>
       </c>
       <c r="V55">
-        <v>10.19</v>
+        <v>11.86</v>
       </c>
       <c r="W55">
-        <v>10.3</v>
+        <v>11.99</v>
       </c>
       <c r="X55">
-        <v>10.53</v>
+        <v>12.27</v>
       </c>
       <c r="Y55">
-        <v>11.15</v>
+        <v>12.98</v>
       </c>
       <c r="Z55">
-        <v>11.84</v>
+        <v>13.79</v>
       </c>
       <c r="AA55">
-        <v>13.54</v>
+        <v>15.77</v>
       </c>
       <c r="AB55">
-        <v>18.98</v>
+        <v>22.09</v>
       </c>
     </row>
     <row r="56" spans="1:28">
       <c r="A56">
         <v>77886</v>
       </c>
       <c r="C56">
         <v>5010559351435</v>
       </c>
       <c r="D56">
         <v>35143</v>
       </c>
       <c r="E56" t="s">
         <v>85</v>
       </c>
       <c r="F56">
         <v>0.574</v>
       </c>
       <c r="G56">
-        <v>2.9</v>
+        <v>3.85</v>
       </c>
       <c r="H56">
-        <v>2.9</v>
+        <v>3.85</v>
       </c>
       <c r="I56">
         <v>1.0</v>
       </c>
       <c r="J56">
         <v>3.95</v>
       </c>
       <c r="K56">
-        <v>9.6</v>
+        <v>11.0</v>
       </c>
       <c r="L56">
-        <v>9.82</v>
+        <v>11.26</v>
       </c>
       <c r="M56">
-        <v>10.05</v>
+        <v>11.52</v>
       </c>
       <c r="N56">
-        <v>10.16</v>
+        <v>11.65</v>
       </c>
       <c r="O56">
-        <v>10.39</v>
+        <v>11.92</v>
       </c>
       <c r="P56">
-        <v>10.97</v>
+        <v>12.58</v>
       </c>
       <c r="Q56">
-        <v>11.57</v>
+        <v>13.27</v>
       </c>
       <c r="R56">
-        <v>12.79</v>
+        <v>14.66</v>
       </c>
       <c r="S56">
-        <v>15.38</v>
+        <v>17.64</v>
       </c>
       <c r="T56">
-        <v>9.18</v>
+        <v>10.57</v>
       </c>
       <c r="U56">
-        <v>9.37</v>
+        <v>10.8</v>
       </c>
       <c r="V56">
-        <v>9.57</v>
+        <v>11.03</v>
       </c>
       <c r="W56">
-        <v>9.68</v>
+        <v>11.15</v>
       </c>
       <c r="X56">
-        <v>9.9</v>
+        <v>11.41</v>
       </c>
       <c r="Y56">
-        <v>10.48</v>
+        <v>12.07</v>
       </c>
       <c r="Z56">
-        <v>11.13</v>
+        <v>12.83</v>
       </c>
       <c r="AA56">
-        <v>12.72</v>
+        <v>14.66</v>
       </c>
       <c r="AB56">
-        <v>17.83</v>
+        <v>20.55</v>
       </c>
     </row>
     <row r="57" spans="1:28">
       <c r="A57">
         <v>77888</v>
       </c>
       <c r="C57">
         <v>5010559351411</v>
       </c>
       <c r="D57">
         <v>35141</v>
       </c>
       <c r="E57" t="s">
         <v>86</v>
       </c>
       <c r="F57">
         <v>0.564</v>
       </c>
       <c r="G57">
-        <v>2.9</v>
+        <v>3.85</v>
       </c>
       <c r="H57">
-        <v>2.9</v>
+        <v>3.85</v>
       </c>
       <c r="I57">
         <v>1.0</v>
       </c>
       <c r="J57">
         <v>3.95</v>
       </c>
       <c r="K57">
-        <v>9.6</v>
+        <v>11.0</v>
       </c>
       <c r="L57">
-        <v>9.82</v>
+        <v>11.26</v>
       </c>
       <c r="M57">
-        <v>10.05</v>
+        <v>11.52</v>
       </c>
       <c r="N57">
-        <v>10.16</v>
+        <v>11.65</v>
       </c>
       <c r="O57">
-        <v>10.39</v>
+        <v>11.92</v>
       </c>
       <c r="P57">
-        <v>10.97</v>
+        <v>12.58</v>
       </c>
       <c r="Q57">
-        <v>11.57</v>
+        <v>13.27</v>
       </c>
       <c r="R57">
-        <v>12.79</v>
+        <v>14.66</v>
       </c>
       <c r="S57">
-        <v>15.38</v>
+        <v>17.64</v>
       </c>
       <c r="T57">
-        <v>9.18</v>
+        <v>10.57</v>
       </c>
       <c r="U57">
-        <v>9.37</v>
+        <v>10.8</v>
       </c>
       <c r="V57">
-        <v>9.57</v>
+        <v>11.03</v>
       </c>
       <c r="W57">
-        <v>9.68</v>
+        <v>11.15</v>
       </c>
       <c r="X57">
-        <v>9.9</v>
+        <v>11.41</v>
       </c>
       <c r="Y57">
-        <v>10.48</v>
+        <v>12.07</v>
       </c>
       <c r="Z57">
-        <v>11.13</v>
+        <v>12.83</v>
       </c>
       <c r="AA57">
-        <v>12.72</v>
+        <v>14.66</v>
       </c>
       <c r="AB57">
-        <v>17.83</v>
+        <v>20.55</v>
       </c>
     </row>
     <row r="58" spans="1:28">
       <c r="A58">
         <v>77890</v>
       </c>
       <c r="B58">
         <v>157340371450</v>
       </c>
       <c r="C58">
         <v>5010559669134</v>
       </c>
       <c r="D58">
         <v>66913</v>
       </c>
       <c r="E58" t="s">
         <v>87</v>
       </c>
       <c r="F58">
         <v>0.538</v>
       </c>
       <c r="G58">
-        <v>0.8</v>
+        <v>1.06</v>
       </c>
       <c r="H58">
-        <v>0.8</v>
+        <v>1.06</v>
       </c>
       <c r="I58">
         <v>1.0</v>
       </c>
       <c r="J58">
         <v>3.95</v>
       </c>
       <c r="K58">
-        <v>6.49</v>
+        <v>6.87</v>
       </c>
       <c r="L58">
-        <v>6.64</v>
+        <v>7.03</v>
       </c>
       <c r="M58">
-        <v>6.79</v>
+        <v>7.2</v>
       </c>
       <c r="N58">
-        <v>6.87</v>
+        <v>7.28</v>
       </c>
       <c r="O58">
-        <v>7.03</v>
+        <v>7.44</v>
       </c>
       <c r="P58">
-        <v>7.42</v>
+        <v>7.86</v>
       </c>
       <c r="Q58">
-        <v>7.82</v>
+        <v>8.29</v>
       </c>
       <c r="R58">
-        <v>8.65</v>
+        <v>9.16</v>
       </c>
       <c r="S58">
-        <v>10.4</v>
+        <v>11.02</v>
       </c>
       <c r="T58">
-        <v>6.08</v>
+        <v>6.47</v>
       </c>
       <c r="U58">
-        <v>6.21</v>
+        <v>6.6</v>
       </c>
       <c r="V58">
-        <v>6.35</v>
+        <v>6.75</v>
       </c>
       <c r="W58">
-        <v>6.42</v>
+        <v>6.82</v>
       </c>
       <c r="X58">
-        <v>6.56</v>
+        <v>6.98</v>
       </c>
       <c r="Y58">
-        <v>6.95</v>
+        <v>7.38</v>
       </c>
       <c r="Z58">
-        <v>7.38</v>
+        <v>7.84</v>
       </c>
       <c r="AA58">
-        <v>8.44</v>
+        <v>8.97</v>
       </c>
       <c r="AB58">
-        <v>11.82</v>
+        <v>12.57</v>
       </c>
     </row>
     <row r="59" spans="1:28">
       <c r="A59">
         <v>77894</v>
       </c>
       <c r="B59">
         <v>157340371217</v>
       </c>
       <c r="C59">
         <v>5010559669066</v>
       </c>
       <c r="D59">
         <v>66906</v>
       </c>
       <c r="E59" t="s">
         <v>88</v>
       </c>
       <c r="F59">
         <v>0.538</v>
       </c>
       <c r="G59">
-        <v>0.8</v>
+        <v>1.06</v>
       </c>
       <c r="H59">
-        <v>0.8</v>
+        <v>1.06</v>
       </c>
       <c r="I59">
         <v>1.0</v>
       </c>
       <c r="J59">
         <v>3.95</v>
       </c>
       <c r="K59">
-        <v>6.49</v>
+        <v>6.87</v>
       </c>
       <c r="L59">
-        <v>6.64</v>
+        <v>7.03</v>
       </c>
       <c r="M59">
-        <v>6.79</v>
+        <v>7.2</v>
       </c>
       <c r="N59">
-        <v>6.87</v>
+        <v>7.28</v>
       </c>
       <c r="O59">
-        <v>7.03</v>
+        <v>7.44</v>
       </c>
       <c r="P59">
-        <v>7.42</v>
+        <v>7.86</v>
       </c>
       <c r="Q59">
-        <v>7.82</v>
+        <v>8.29</v>
       </c>
       <c r="R59">
-        <v>8.65</v>
+        <v>9.16</v>
       </c>
       <c r="S59">
-        <v>10.4</v>
+        <v>11.02</v>
       </c>
       <c r="T59">
-        <v>6.08</v>
+        <v>6.47</v>
       </c>
       <c r="U59">
-        <v>6.21</v>
+        <v>6.6</v>
       </c>
       <c r="V59">
-        <v>6.35</v>
+        <v>6.75</v>
       </c>
       <c r="W59">
-        <v>6.42</v>
+        <v>6.82</v>
       </c>
       <c r="X59">
-        <v>6.56</v>
+        <v>6.98</v>
       </c>
       <c r="Y59">
-        <v>6.95</v>
+        <v>7.38</v>
       </c>
       <c r="Z59">
-        <v>7.38</v>
+        <v>7.84</v>
       </c>
       <c r="AA59">
-        <v>8.44</v>
+        <v>8.97</v>
       </c>
       <c r="AB59">
-        <v>11.82</v>
+        <v>12.57</v>
       </c>
     </row>
     <row r="60" spans="1:28">
       <c r="A60">
         <v>77896</v>
       </c>
       <c r="B60">
         <v>157340369800</v>
       </c>
       <c r="C60">
         <v>5010559668533</v>
       </c>
       <c r="D60">
         <v>66853</v>
       </c>
       <c r="E60" t="s">
         <v>89</v>
       </c>
       <c r="F60">
         <v>0.55</v>
       </c>
       <c r="G60">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="H60">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="I60">
         <v>1.0</v>
       </c>
       <c r="J60">
         <v>3.95</v>
       </c>
       <c r="K60">
-        <v>7.01</v>
+        <v>7.33</v>
       </c>
       <c r="L60">
-        <v>7.17</v>
+        <v>7.5</v>
       </c>
       <c r="M60">
-        <v>7.34</v>
+        <v>7.68</v>
       </c>
       <c r="N60">
-        <v>7.42</v>
+        <v>7.77</v>
       </c>
       <c r="O60">
-        <v>7.59</v>
+        <v>7.94</v>
       </c>
       <c r="P60">
-        <v>8.01</v>
+        <v>8.38</v>
       </c>
       <c r="Q60">
-        <v>8.45</v>
+        <v>8.84</v>
       </c>
       <c r="R60">
-        <v>9.34</v>
+        <v>9.77</v>
       </c>
       <c r="S60">
-        <v>11.23</v>
+        <v>11.75</v>
       </c>
       <c r="T60">
-        <v>6.6</v>
+        <v>6.92</v>
       </c>
       <c r="U60">
-        <v>6.74</v>
+        <v>7.07</v>
       </c>
       <c r="V60">
-        <v>6.89</v>
+        <v>7.22</v>
       </c>
       <c r="W60">
-        <v>6.96</v>
+        <v>7.3</v>
       </c>
       <c r="X60">
-        <v>7.12</v>
+        <v>7.47</v>
       </c>
       <c r="Y60">
-        <v>7.54</v>
+        <v>7.91</v>
       </c>
       <c r="Z60">
-        <v>8.01</v>
+        <v>8.4</v>
       </c>
       <c r="AA60">
-        <v>9.15</v>
+        <v>9.6</v>
       </c>
       <c r="AB60">
-        <v>12.83</v>
+        <v>13.46</v>
       </c>
     </row>
     <row r="61" spans="1:28">
       <c r="A61">
         <v>77897</v>
       </c>
       <c r="B61">
         <v>157340369781</v>
       </c>
       <c r="C61">
         <v>5010559668526</v>
       </c>
       <c r="D61">
         <v>66852</v>
       </c>
       <c r="E61" t="s">
         <v>90</v>
       </c>
       <c r="F61">
         <v>0.548</v>
       </c>
       <c r="G61">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="H61">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="I61">
         <v>1.0</v>
       </c>
       <c r="J61">
         <v>3.95</v>
       </c>
       <c r="K61">
-        <v>7.01</v>
+        <v>7.33</v>
       </c>
       <c r="L61">
-        <v>7.17</v>
+        <v>7.5</v>
       </c>
       <c r="M61">
-        <v>7.34</v>
+        <v>7.68</v>
       </c>
       <c r="N61">
-        <v>7.42</v>
+        <v>7.77</v>
       </c>
       <c r="O61">
-        <v>7.59</v>
+        <v>7.94</v>
       </c>
       <c r="P61">
-        <v>8.01</v>
+        <v>8.38</v>
       </c>
       <c r="Q61">
-        <v>8.45</v>
+        <v>8.84</v>
       </c>
       <c r="R61">
-        <v>9.34</v>
+        <v>9.77</v>
       </c>
       <c r="S61">
-        <v>11.23</v>
+        <v>11.75</v>
       </c>
       <c r="T61">
-        <v>6.6</v>
+        <v>6.92</v>
       </c>
       <c r="U61">
-        <v>6.74</v>
+        <v>7.07</v>
       </c>
       <c r="V61">
-        <v>6.89</v>
+        <v>7.22</v>
       </c>
       <c r="W61">
-        <v>6.96</v>
+        <v>7.3</v>
       </c>
       <c r="X61">
-        <v>7.12</v>
+        <v>7.47</v>
       </c>
       <c r="Y61">
-        <v>7.54</v>
+        <v>7.91</v>
       </c>
       <c r="Z61">
-        <v>8.01</v>
+        <v>8.4</v>
       </c>
       <c r="AA61">
-        <v>9.15</v>
+        <v>9.6</v>
       </c>
       <c r="AB61">
-        <v>12.83</v>
+        <v>13.46</v>
       </c>
     </row>
     <row r="62" spans="1:28">
       <c r="A62">
         <v>77899</v>
       </c>
       <c r="B62">
         <v>157340369758</v>
       </c>
       <c r="C62">
         <v>5010559668519</v>
       </c>
       <c r="D62">
         <v>66851</v>
       </c>
       <c r="E62" t="s">
         <v>91</v>
       </c>
       <c r="F62">
         <v>0.548</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="H62">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="I62">
         <v>1.0</v>
       </c>
       <c r="J62">
         <v>3.95</v>
       </c>
       <c r="K62">
-        <v>7.01</v>
+        <v>7.33</v>
       </c>
       <c r="L62">
-        <v>7.17</v>
+        <v>7.5</v>
       </c>
       <c r="M62">
-        <v>7.34</v>
+        <v>7.68</v>
       </c>
       <c r="N62">
-        <v>7.42</v>
+        <v>7.77</v>
       </c>
       <c r="O62">
-        <v>7.59</v>
+        <v>7.94</v>
       </c>
       <c r="P62">
-        <v>8.01</v>
+        <v>8.38</v>
       </c>
       <c r="Q62">
-        <v>8.45</v>
+        <v>8.84</v>
       </c>
       <c r="R62">
-        <v>9.34</v>
+        <v>9.77</v>
       </c>
       <c r="S62">
-        <v>11.23</v>
+        <v>11.75</v>
       </c>
       <c r="T62">
-        <v>6.6</v>
+        <v>6.92</v>
       </c>
       <c r="U62">
-        <v>6.74</v>
+        <v>7.07</v>
       </c>
       <c r="V62">
-        <v>6.89</v>
+        <v>7.22</v>
       </c>
       <c r="W62">
-        <v>6.96</v>
+        <v>7.3</v>
       </c>
       <c r="X62">
-        <v>7.12</v>
+        <v>7.47</v>
       </c>
       <c r="Y62">
-        <v>7.54</v>
+        <v>7.91</v>
       </c>
       <c r="Z62">
-        <v>8.01</v>
+        <v>8.4</v>
       </c>
       <c r="AA62">
-        <v>9.15</v>
+        <v>9.6</v>
       </c>
       <c r="AB62">
-        <v>12.83</v>
+        <v>13.46</v>
       </c>
     </row>
     <row r="63" spans="1:28">
       <c r="A63">
         <v>77902</v>
       </c>
       <c r="C63">
         <v>5010559349784</v>
       </c>
       <c r="D63">
         <v>34978</v>
       </c>
       <c r="E63" t="s">
         <v>92</v>
       </c>
       <c r="F63">
         <v>0.594</v>
       </c>
       <c r="G63">
-        <v>3.5</v>
+        <v>4.14</v>
       </c>
       <c r="H63">
-        <v>3.5</v>
+        <v>4.14</v>
       </c>
       <c r="I63">
         <v>1.0</v>
       </c>
       <c r="J63">
         <v>3.95</v>
       </c>
       <c r="K63">
-        <v>10.49</v>
+        <v>11.43</v>
       </c>
       <c r="L63">
-        <v>10.73</v>
+        <v>11.7</v>
       </c>
       <c r="M63">
-        <v>10.98</v>
+        <v>11.97</v>
       </c>
       <c r="N63">
-        <v>11.11</v>
+        <v>12.11</v>
       </c>
       <c r="O63">
-        <v>11.36</v>
+        <v>12.38</v>
       </c>
       <c r="P63">
-        <v>11.98</v>
+        <v>13.07</v>
       </c>
       <c r="Q63">
-        <v>12.64</v>
+        <v>13.78</v>
       </c>
       <c r="R63">
-        <v>13.97</v>
+        <v>15.23</v>
       </c>
       <c r="S63">
-        <v>16.81</v>
+        <v>18.33</v>
       </c>
       <c r="T63">
-        <v>10.06</v>
+        <v>11.0</v>
       </c>
       <c r="U63">
-        <v>10.27</v>
+        <v>11.23</v>
       </c>
       <c r="V63">
-        <v>10.49</v>
+        <v>11.48</v>
       </c>
       <c r="W63">
-        <v>10.61</v>
+        <v>11.6</v>
       </c>
       <c r="X63">
-        <v>10.85</v>
+        <v>11.87</v>
       </c>
       <c r="Y63">
-        <v>11.49</v>
+        <v>12.56</v>
       </c>
       <c r="Z63">
-        <v>12.2</v>
+        <v>13.34</v>
       </c>
       <c r="AA63">
-        <v>13.95</v>
+        <v>15.26</v>
       </c>
       <c r="AB63">
-        <v>19.55</v>
+        <v>21.38</v>
       </c>
     </row>
     <row r="64" spans="1:28">
       <c r="A64">
         <v>77903</v>
       </c>
       <c r="B64">
         <v>157340369289</v>
       </c>
       <c r="C64">
         <v>5010559668489</v>
       </c>
       <c r="D64">
         <v>66848</v>
       </c>
       <c r="E64" t="s">
         <v>93</v>
       </c>
       <c r="F64">
         <v>0.547</v>
       </c>
       <c r="G64">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="H64">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="I64">
         <v>1.0</v>
       </c>
       <c r="J64">
         <v>3.95</v>
       </c>
       <c r="K64">
-        <v>7.01</v>
+        <v>7.33</v>
       </c>
       <c r="L64">
-        <v>7.17</v>
+        <v>7.5</v>
       </c>
       <c r="M64">
-        <v>7.34</v>
+        <v>7.68</v>
       </c>
       <c r="N64">
-        <v>7.42</v>
+        <v>7.77</v>
       </c>
       <c r="O64">
-        <v>7.59</v>
+        <v>7.94</v>
       </c>
       <c r="P64">
-        <v>8.01</v>
+        <v>8.38</v>
       </c>
       <c r="Q64">
-        <v>8.45</v>
+        <v>8.84</v>
       </c>
       <c r="R64">
-        <v>9.34</v>
+        <v>9.77</v>
       </c>
       <c r="S64">
-        <v>11.23</v>
+        <v>11.75</v>
       </c>
       <c r="T64">
-        <v>6.6</v>
+        <v>6.92</v>
       </c>
       <c r="U64">
-        <v>6.74</v>
+        <v>7.07</v>
       </c>
       <c r="V64">
-        <v>6.89</v>
+        <v>7.22</v>
       </c>
       <c r="W64">
-        <v>6.96</v>
+        <v>7.3</v>
       </c>
       <c r="X64">
-        <v>7.12</v>
+        <v>7.47</v>
       </c>
       <c r="Y64">
-        <v>7.54</v>
+        <v>7.91</v>
       </c>
       <c r="Z64">
-        <v>8.01</v>
+        <v>8.4</v>
       </c>
       <c r="AA64">
-        <v>9.15</v>
+        <v>9.6</v>
       </c>
       <c r="AB64">
-        <v>12.83</v>
+        <v>13.46</v>
       </c>
     </row>
     <row r="65" spans="1:28">
       <c r="A65">
         <v>77904</v>
       </c>
       <c r="B65">
         <v>157339489781</v>
       </c>
       <c r="C65">
         <v>5010559349777</v>
       </c>
       <c r="D65">
         <v>34977</v>
       </c>
       <c r="E65" t="s">
         <v>94</v>
       </c>
       <c r="F65">
         <v>0.554</v>
       </c>
       <c r="G65">
-        <v>2.9</v>
+        <v>3.47</v>
       </c>
       <c r="H65">
-        <v>2.9</v>
+        <v>3.47</v>
       </c>
       <c r="I65">
         <v>1.0</v>
       </c>
       <c r="J65">
         <v>3.95</v>
       </c>
       <c r="K65">
-        <v>9.6</v>
+        <v>10.44</v>
       </c>
       <c r="L65">
-        <v>9.82</v>
+        <v>10.69</v>
       </c>
       <c r="M65">
-        <v>10.05</v>
+        <v>10.93</v>
       </c>
       <c r="N65">
-        <v>10.16</v>
+        <v>11.06</v>
       </c>
       <c r="O65">
-        <v>10.39</v>
+        <v>11.31</v>
       </c>
       <c r="P65">
-        <v>10.97</v>
+        <v>11.93</v>
       </c>
       <c r="Q65">
-        <v>11.57</v>
+        <v>12.59</v>
       </c>
       <c r="R65">
-        <v>12.79</v>
+        <v>13.91</v>
       </c>
       <c r="S65">
-        <v>15.38</v>
+        <v>16.74</v>
       </c>
       <c r="T65">
-        <v>9.18</v>
+        <v>10.01</v>
       </c>
       <c r="U65">
-        <v>9.37</v>
+        <v>10.23</v>
       </c>
       <c r="V65">
-        <v>9.57</v>
+        <v>10.45</v>
       </c>
       <c r="W65">
-        <v>9.68</v>
+        <v>10.56</v>
       </c>
       <c r="X65">
-        <v>9.9</v>
+        <v>10.8</v>
       </c>
       <c r="Y65">
-        <v>10.48</v>
+        <v>11.44</v>
       </c>
       <c r="Z65">
-        <v>11.13</v>
+        <v>12.15</v>
       </c>
       <c r="AA65">
-        <v>12.72</v>
+        <v>13.89</v>
       </c>
       <c r="AB65">
-        <v>17.83</v>
+        <v>19.46</v>
       </c>
     </row>
     <row r="66" spans="1:28">
       <c r="A66">
         <v>77906</v>
       </c>
       <c r="B66">
         <v>157339414989</v>
       </c>
       <c r="C66">
         <v>5010559337408</v>
       </c>
       <c r="D66">
         <v>33740</v>
       </c>
       <c r="E66" t="s">
         <v>95</v>
       </c>
       <c r="F66">
         <v>0.604</v>
       </c>
       <c r="G66">
-        <v>2.95</v>
+        <v>3.2</v>
       </c>
       <c r="H66">
-        <v>2.95</v>
+        <v>3.2</v>
       </c>
       <c r="I66">
         <v>1.0</v>
       </c>
       <c r="J66">
         <v>3.95</v>
       </c>
       <c r="K66">
-        <v>9.67</v>
+        <v>10.04</v>
       </c>
       <c r="L66">
-        <v>9.9</v>
+        <v>10.28</v>
       </c>
       <c r="M66">
-        <v>10.13</v>
+        <v>10.52</v>
       </c>
       <c r="N66">
-        <v>10.24</v>
+        <v>10.63</v>
       </c>
       <c r="O66">
-        <v>10.47</v>
+        <v>10.88</v>
       </c>
       <c r="P66">
-        <v>11.05</v>
+        <v>11.48</v>
       </c>
       <c r="Q66">
-        <v>11.66</v>
+        <v>12.11</v>
       </c>
       <c r="R66">
-        <v>12.89</v>
+        <v>13.38</v>
       </c>
       <c r="S66">
-        <v>15.5</v>
+        <v>16.1</v>
       </c>
       <c r="T66">
-        <v>9.25</v>
+        <v>9.62</v>
       </c>
       <c r="U66">
-        <v>9.44</v>
+        <v>9.82</v>
       </c>
       <c r="V66">
-        <v>9.65</v>
+        <v>10.03</v>
       </c>
       <c r="W66">
-        <v>9.76</v>
+        <v>10.15</v>
       </c>
       <c r="X66">
-        <v>9.98</v>
+        <v>10.38</v>
       </c>
       <c r="Y66">
-        <v>10.56</v>
+        <v>10.98</v>
       </c>
       <c r="Z66">
-        <v>11.22</v>
+        <v>11.67</v>
       </c>
       <c r="AA66">
-        <v>12.83</v>
+        <v>13.34</v>
       </c>
       <c r="AB66">
-        <v>17.98</v>
+        <v>18.69</v>
       </c>
     </row>
     <row r="67" spans="1:28">
       <c r="A67">
         <v>77907</v>
       </c>
       <c r="C67">
         <v>5010559349760</v>
       </c>
       <c r="D67">
         <v>34976</v>
       </c>
       <c r="E67" t="s">
         <v>96</v>
       </c>
       <c r="F67">
         <v>0.568</v>
       </c>
       <c r="G67">
-        <v>2.9</v>
+        <v>3.47</v>
       </c>
       <c r="H67">
-        <v>2.9</v>
+        <v>3.47</v>
       </c>
       <c r="I67">
         <v>1.0</v>
       </c>
       <c r="J67">
         <v>3.95</v>
       </c>
       <c r="K67">
-        <v>9.6</v>
+        <v>10.44</v>
       </c>
       <c r="L67">
-        <v>9.82</v>
+        <v>10.69</v>
       </c>
       <c r="M67">
-        <v>10.05</v>
+        <v>10.93</v>
       </c>
       <c r="N67">
-        <v>10.16</v>
+        <v>11.06</v>
       </c>
       <c r="O67">
-        <v>10.39</v>
+        <v>11.31</v>
       </c>
       <c r="P67">
-        <v>10.97</v>
+        <v>11.93</v>
       </c>
       <c r="Q67">
-        <v>11.57</v>
+        <v>12.59</v>
       </c>
       <c r="R67">
-        <v>12.79</v>
+        <v>13.91</v>
       </c>
       <c r="S67">
-        <v>15.38</v>
+        <v>16.74</v>
       </c>
       <c r="T67">
-        <v>9.18</v>
+        <v>10.01</v>
       </c>
       <c r="U67">
-        <v>9.37</v>
+        <v>10.23</v>
       </c>
       <c r="V67">
-        <v>9.57</v>
+        <v>10.45</v>
       </c>
       <c r="W67">
-        <v>9.68</v>
+        <v>10.56</v>
       </c>
       <c r="X67">
-        <v>9.9</v>
+        <v>10.8</v>
       </c>
       <c r="Y67">
-        <v>10.48</v>
+        <v>11.44</v>
       </c>
       <c r="Z67">
-        <v>11.13</v>
+        <v>12.15</v>
       </c>
       <c r="AA67">
-        <v>12.72</v>
+        <v>13.89</v>
       </c>
       <c r="AB67">
-        <v>17.83</v>
+        <v>19.46</v>
       </c>
     </row>
     <row r="68" spans="1:28">
       <c r="A68">
         <v>77908</v>
       </c>
       <c r="B68">
         <v>157340369015</v>
       </c>
       <c r="C68">
         <v>5010559668458</v>
       </c>
       <c r="D68">
         <v>66845</v>
       </c>
       <c r="E68" t="s">
         <v>97</v>
       </c>
       <c r="F68">
         <v>0.547</v>
       </c>
       <c r="G68">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="H68">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="I68">
         <v>1.0</v>
       </c>
       <c r="J68">
         <v>3.95</v>
       </c>
       <c r="K68">
-        <v>7.01</v>
+        <v>7.33</v>
       </c>
       <c r="L68">
-        <v>7.17</v>
+        <v>7.5</v>
       </c>
       <c r="M68">
-        <v>7.34</v>
+        <v>7.68</v>
       </c>
       <c r="N68">
-        <v>7.42</v>
+        <v>7.77</v>
       </c>
       <c r="O68">
-        <v>7.59</v>
+        <v>7.94</v>
       </c>
       <c r="P68">
-        <v>8.01</v>
+        <v>8.38</v>
       </c>
       <c r="Q68">
-        <v>8.45</v>
+        <v>8.84</v>
       </c>
       <c r="R68">
-        <v>9.34</v>
+        <v>9.77</v>
       </c>
       <c r="S68">
-        <v>11.23</v>
+        <v>11.75</v>
       </c>
       <c r="T68">
-        <v>6.6</v>
+        <v>6.92</v>
       </c>
       <c r="U68">
-        <v>6.74</v>
+        <v>7.07</v>
       </c>
       <c r="V68">
-        <v>6.89</v>
+        <v>7.22</v>
       </c>
       <c r="W68">
-        <v>6.96</v>
+        <v>7.3</v>
       </c>
       <c r="X68">
-        <v>7.12</v>
+        <v>7.47</v>
       </c>
       <c r="Y68">
-        <v>7.54</v>
+        <v>7.91</v>
       </c>
       <c r="Z68">
-        <v>8.01</v>
+        <v>8.4</v>
       </c>
       <c r="AA68">
-        <v>9.15</v>
+        <v>9.6</v>
       </c>
       <c r="AB68">
-        <v>12.83</v>
+        <v>13.46</v>
       </c>
     </row>
     <row r="69" spans="1:28">
       <c r="A69">
         <v>77911</v>
       </c>
       <c r="B69">
         <v>157340368483</v>
       </c>
       <c r="C69">
         <v>5010559668304</v>
       </c>
       <c r="D69">
         <v>66830</v>
       </c>
       <c r="E69" t="s">
         <v>98</v>
       </c>
       <c r="F69">
         <v>0.546</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="H69">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="I69">
         <v>1.0</v>
       </c>
       <c r="J69">
         <v>3.95</v>
       </c>
       <c r="K69">
-        <v>7.01</v>
+        <v>7.33</v>
       </c>
       <c r="L69">
-        <v>7.17</v>
+        <v>7.5</v>
       </c>
       <c r="M69">
-        <v>7.34</v>
+        <v>7.68</v>
       </c>
       <c r="N69">
-        <v>7.42</v>
+        <v>7.77</v>
       </c>
       <c r="O69">
-        <v>7.59</v>
+        <v>7.94</v>
       </c>
       <c r="P69">
-        <v>8.01</v>
+        <v>8.38</v>
       </c>
       <c r="Q69">
-        <v>8.45</v>
+        <v>8.84</v>
       </c>
       <c r="R69">
-        <v>9.34</v>
+        <v>9.77</v>
       </c>
       <c r="S69">
-        <v>11.23</v>
+        <v>11.75</v>
       </c>
       <c r="T69">
-        <v>6.6</v>
+        <v>6.92</v>
       </c>
       <c r="U69">
-        <v>6.74</v>
+        <v>7.07</v>
       </c>
       <c r="V69">
-        <v>6.89</v>
+        <v>7.22</v>
       </c>
       <c r="W69">
-        <v>6.96</v>
+        <v>7.3</v>
       </c>
       <c r="X69">
-        <v>7.12</v>
+        <v>7.47</v>
       </c>
       <c r="Y69">
-        <v>7.54</v>
+        <v>7.91</v>
       </c>
       <c r="Z69">
-        <v>8.01</v>
+        <v>8.4</v>
       </c>
       <c r="AA69">
-        <v>9.15</v>
+        <v>9.6</v>
       </c>
       <c r="AB69">
-        <v>12.83</v>
+        <v>13.46</v>
       </c>
     </row>
     <row r="70" spans="1:28">
       <c r="A70">
         <v>77912</v>
       </c>
       <c r="B70">
         <v>157340367874</v>
       </c>
       <c r="C70">
         <v>5010559668298</v>
       </c>
       <c r="D70">
         <v>66829</v>
       </c>
       <c r="E70" t="s">
         <v>99</v>
       </c>
       <c r="F70">
         <v>0.546</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="H70">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="I70">
         <v>1.0</v>
       </c>
       <c r="J70">
         <v>3.95</v>
       </c>
       <c r="K70">
-        <v>7.01</v>
+        <v>7.33</v>
       </c>
       <c r="L70">
-        <v>7.17</v>
+        <v>7.5</v>
       </c>
       <c r="M70">
-        <v>7.34</v>
+        <v>7.68</v>
       </c>
       <c r="N70">
-        <v>7.42</v>
+        <v>7.77</v>
       </c>
       <c r="O70">
-        <v>7.59</v>
+        <v>7.94</v>
       </c>
       <c r="P70">
-        <v>8.01</v>
+        <v>8.38</v>
       </c>
       <c r="Q70">
-        <v>8.45</v>
+        <v>8.84</v>
       </c>
       <c r="R70">
-        <v>9.34</v>
+        <v>9.77</v>
       </c>
       <c r="S70">
-        <v>11.23</v>
+        <v>11.75</v>
       </c>
       <c r="T70">
-        <v>6.6</v>
+        <v>6.92</v>
       </c>
       <c r="U70">
-        <v>6.74</v>
+        <v>7.07</v>
       </c>
       <c r="V70">
-        <v>6.89</v>
+        <v>7.22</v>
       </c>
       <c r="W70">
-        <v>6.96</v>
+        <v>7.3</v>
       </c>
       <c r="X70">
-        <v>7.12</v>
+        <v>7.47</v>
       </c>
       <c r="Y70">
-        <v>7.54</v>
+        <v>7.91</v>
       </c>
       <c r="Z70">
-        <v>8.01</v>
+        <v>8.4</v>
       </c>
       <c r="AA70">
-        <v>9.15</v>
+        <v>9.6</v>
       </c>
       <c r="AB70">
-        <v>12.83</v>
+        <v>13.46</v>
       </c>
     </row>
     <row r="71" spans="1:28">
       <c r="A71">
         <v>77915</v>
       </c>
       <c r="B71">
         <v>157340367833</v>
       </c>
       <c r="C71">
         <v>5010559668274</v>
       </c>
       <c r="D71">
         <v>66827</v>
       </c>
       <c r="E71" t="s">
         <v>100</v>
       </c>
       <c r="F71">
         <v>0.546</v>
       </c>
       <c r="G71">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="H71">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="I71">
         <v>1.0</v>
       </c>
       <c r="J71">
         <v>3.95</v>
       </c>
       <c r="K71">
-        <v>7.01</v>
+        <v>7.33</v>
       </c>
       <c r="L71">
-        <v>7.17</v>
+        <v>7.5</v>
       </c>
       <c r="M71">
-        <v>7.34</v>
+        <v>7.68</v>
       </c>
       <c r="N71">
-        <v>7.42</v>
+        <v>7.77</v>
       </c>
       <c r="O71">
-        <v>7.59</v>
+        <v>7.94</v>
       </c>
       <c r="P71">
-        <v>8.01</v>
+        <v>8.38</v>
       </c>
       <c r="Q71">
-        <v>8.45</v>
+        <v>8.84</v>
       </c>
       <c r="R71">
-        <v>9.34</v>
+        <v>9.77</v>
       </c>
       <c r="S71">
-        <v>11.23</v>
+        <v>11.75</v>
       </c>
       <c r="T71">
-        <v>6.6</v>
+        <v>6.92</v>
       </c>
       <c r="U71">
-        <v>6.74</v>
+        <v>7.07</v>
       </c>
       <c r="V71">
-        <v>6.89</v>
+        <v>7.22</v>
       </c>
       <c r="W71">
-        <v>6.96</v>
+        <v>7.3</v>
       </c>
       <c r="X71">
-        <v>7.12</v>
+        <v>7.47</v>
       </c>
       <c r="Y71">
-        <v>7.54</v>
+        <v>7.91</v>
       </c>
       <c r="Z71">
-        <v>8.01</v>
+        <v>8.4</v>
       </c>
       <c r="AA71">
-        <v>9.15</v>
+        <v>9.6</v>
       </c>
       <c r="AB71">
-        <v>12.83</v>
+        <v>13.46</v>
       </c>
     </row>
     <row r="72" spans="1:28">
       <c r="A72">
         <v>77916</v>
       </c>
       <c r="B72">
         <v>157339510434</v>
       </c>
       <c r="C72">
         <v>5010559351596</v>
       </c>
       <c r="D72">
         <v>35159</v>
       </c>
       <c r="E72" t="s">
         <v>101</v>
       </c>
       <c r="F72">
         <v>0.596</v>
       </c>
       <c r="G72">
-        <v>4.1</v>
+        <v>4.86</v>
       </c>
       <c r="H72">
-        <v>4.1</v>
+        <v>4.86</v>
       </c>
       <c r="I72">
         <v>1.0</v>
       </c>
       <c r="J72">
         <v>3.95</v>
       </c>
       <c r="K72">
-        <v>11.37</v>
+        <v>12.5</v>
       </c>
       <c r="L72">
-        <v>11.64</v>
+        <v>12.79</v>
       </c>
       <c r="M72">
-        <v>11.91</v>
+        <v>13.09</v>
       </c>
       <c r="N72">
-        <v>12.05</v>
+        <v>13.24</v>
       </c>
       <c r="O72">
+        <v>13.54</v>
+      </c>
+      <c r="P72">
+        <v>14.29</v>
+      </c>
+      <c r="Q72">
+        <v>15.07</v>
+      </c>
+      <c r="R72">
+        <v>16.66</v>
+      </c>
+      <c r="S72">
+        <v>20.04</v>
+      </c>
+      <c r="T72">
+        <v>12.06</v>
+      </c>
+      <c r="U72">
         <v>12.32</v>
       </c>
-      <c r="P72">
-[...16 lines deleted...]
-      </c>
       <c r="V72">
-        <v>11.42</v>
+        <v>12.58</v>
       </c>
       <c r="W72">
-        <v>11.54</v>
+        <v>12.72</v>
       </c>
       <c r="X72">
-        <v>11.81</v>
+        <v>13.01</v>
       </c>
       <c r="Y72">
-        <v>12.49</v>
+        <v>13.77</v>
       </c>
       <c r="Z72">
-        <v>13.27</v>
+        <v>14.63</v>
       </c>
       <c r="AA72">
-        <v>15.17</v>
+        <v>16.73</v>
       </c>
       <c r="AB72">
-        <v>21.26</v>
+        <v>23.44</v>
       </c>
     </row>
     <row r="73" spans="1:28">
       <c r="A73">
         <v>77917</v>
       </c>
       <c r="C73">
         <v>5010559351572</v>
       </c>
       <c r="D73">
         <v>35157</v>
       </c>
       <c r="E73" t="s">
         <v>102</v>
       </c>
       <c r="F73">
         <v>0.596</v>
       </c>
       <c r="G73">
-        <v>4.1</v>
+        <v>4.86</v>
       </c>
       <c r="H73">
-        <v>4.1</v>
+        <v>4.86</v>
       </c>
       <c r="I73">
         <v>1.0</v>
       </c>
       <c r="J73">
         <v>3.95</v>
       </c>
       <c r="K73">
-        <v>11.37</v>
+        <v>12.5</v>
       </c>
       <c r="L73">
-        <v>11.64</v>
+        <v>12.79</v>
       </c>
       <c r="M73">
-        <v>11.91</v>
+        <v>13.09</v>
       </c>
       <c r="N73">
-        <v>12.05</v>
+        <v>13.24</v>
       </c>
       <c r="O73">
+        <v>13.54</v>
+      </c>
+      <c r="P73">
+        <v>14.29</v>
+      </c>
+      <c r="Q73">
+        <v>15.07</v>
+      </c>
+      <c r="R73">
+        <v>16.66</v>
+      </c>
+      <c r="S73">
+        <v>20.04</v>
+      </c>
+      <c r="T73">
+        <v>12.06</v>
+      </c>
+      <c r="U73">
         <v>12.32</v>
       </c>
-      <c r="P73">
-[...16 lines deleted...]
-      </c>
       <c r="V73">
-        <v>11.42</v>
+        <v>12.58</v>
       </c>
       <c r="W73">
-        <v>11.54</v>
+        <v>12.72</v>
       </c>
       <c r="X73">
-        <v>11.81</v>
+        <v>13.01</v>
       </c>
       <c r="Y73">
-        <v>12.49</v>
+        <v>13.77</v>
       </c>
       <c r="Z73">
-        <v>13.27</v>
+        <v>14.63</v>
       </c>
       <c r="AA73">
-        <v>15.17</v>
+        <v>16.73</v>
       </c>
       <c r="AB73">
-        <v>21.26</v>
+        <v>23.44</v>
       </c>
     </row>
     <row r="74" spans="1:28">
       <c r="A74">
         <v>77918</v>
       </c>
       <c r="B74">
         <v>157340051630</v>
       </c>
       <c r="C74">
         <v>5010559545148</v>
       </c>
       <c r="D74">
         <v>54514</v>
       </c>
       <c r="E74" t="s">
         <v>103</v>
       </c>
       <c r="F74">
         <v>0.534</v>
       </c>
       <c r="G74">
         <v>2.7</v>
       </c>
       <c r="H74">
@@ -8328,114 +8328,114 @@
       </c>
       <c r="AB75">
         <v>12.17</v>
       </c>
     </row>
     <row r="76" spans="1:28">
       <c r="A76">
         <v>77922</v>
       </c>
       <c r="B76">
         <v>157340323135</v>
       </c>
       <c r="C76">
         <v>5010559643660</v>
       </c>
       <c r="D76">
         <v>64366</v>
       </c>
       <c r="E76" t="s">
         <v>105</v>
       </c>
       <c r="F76">
         <v>0.539</v>
       </c>
       <c r="G76">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="H76">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="I76">
         <v>1.0</v>
       </c>
       <c r="J76">
         <v>3.95</v>
       </c>
       <c r="K76">
-        <v>6.49</v>
+        <v>6.93</v>
       </c>
       <c r="L76">
-        <v>6.64</v>
+        <v>7.1</v>
       </c>
       <c r="M76">
-        <v>6.79</v>
+        <v>7.26</v>
       </c>
       <c r="N76">
-        <v>6.87</v>
+        <v>7.34</v>
       </c>
       <c r="O76">
-        <v>7.03</v>
+        <v>7.51</v>
       </c>
       <c r="P76">
-        <v>7.42</v>
+        <v>7.92</v>
       </c>
       <c r="Q76">
-        <v>7.82</v>
+        <v>8.36</v>
       </c>
       <c r="R76">
-        <v>8.65</v>
+        <v>9.24</v>
       </c>
       <c r="S76">
-        <v>10.4</v>
+        <v>11.11</v>
       </c>
       <c r="T76">
-        <v>6.08</v>
+        <v>6.53</v>
       </c>
       <c r="U76">
-        <v>6.21</v>
+        <v>6.66</v>
       </c>
       <c r="V76">
-        <v>6.35</v>
+        <v>6.81</v>
       </c>
       <c r="W76">
-        <v>6.42</v>
+        <v>6.88</v>
       </c>
       <c r="X76">
-        <v>6.56</v>
+        <v>7.04</v>
       </c>
       <c r="Y76">
-        <v>6.95</v>
+        <v>7.45</v>
       </c>
       <c r="Z76">
-        <v>7.38</v>
+        <v>7.92</v>
       </c>
       <c r="AA76">
-        <v>8.44</v>
+        <v>9.05</v>
       </c>
       <c r="AB76">
-        <v>11.82</v>
+        <v>12.68</v>
       </c>
     </row>
     <row r="77" spans="1:28">
       <c r="A77">
         <v>77923</v>
       </c>
       <c r="C77">
         <v>5010559333653</v>
       </c>
       <c r="D77">
         <v>33365</v>
       </c>
       <c r="E77" t="s">
         <v>106</v>
       </c>
       <c r="F77">
         <v>0.544</v>
       </c>
       <c r="G77">
         <v>0.92</v>
       </c>
       <c r="H77">
         <v>0.92</v>
       </c>
       <c r="I77">
@@ -8497,200 +8497,200 @@
       </c>
       <c r="AB77">
         <v>12.17</v>
       </c>
     </row>
     <row r="78" spans="1:28">
       <c r="A78">
         <v>77924</v>
       </c>
       <c r="B78">
         <v>157339496887</v>
       </c>
       <c r="C78">
         <v>5010559350742</v>
       </c>
       <c r="D78">
         <v>35074</v>
       </c>
       <c r="E78" t="s">
         <v>107</v>
       </c>
       <c r="F78">
         <v>0.574</v>
       </c>
       <c r="G78">
-        <v>2.55</v>
+        <v>3.29</v>
       </c>
       <c r="H78">
-        <v>2.55</v>
+        <v>3.29</v>
       </c>
       <c r="I78">
         <v>1.0</v>
       </c>
       <c r="J78">
         <v>3.95</v>
       </c>
       <c r="K78">
-        <v>9.08</v>
+        <v>10.17</v>
       </c>
       <c r="L78">
-        <v>9.29</v>
+        <v>10.41</v>
       </c>
       <c r="M78">
-        <v>9.51</v>
+        <v>10.65</v>
       </c>
       <c r="N78">
-        <v>9.62</v>
+        <v>10.78</v>
       </c>
       <c r="O78">
-        <v>9.83</v>
+        <v>11.02</v>
       </c>
       <c r="P78">
-        <v>10.38</v>
+        <v>11.63</v>
       </c>
       <c r="Q78">
-        <v>10.95</v>
+        <v>12.27</v>
       </c>
       <c r="R78">
-        <v>12.1</v>
+        <v>13.56</v>
       </c>
       <c r="S78">
-        <v>14.55</v>
+        <v>16.31</v>
       </c>
       <c r="T78">
-        <v>8.66</v>
+        <v>9.75</v>
       </c>
       <c r="U78">
-        <v>8.84</v>
+        <v>9.96</v>
       </c>
       <c r="V78">
-        <v>9.04</v>
+        <v>10.17</v>
       </c>
       <c r="W78">
-        <v>9.14</v>
+        <v>10.28</v>
       </c>
       <c r="X78">
-        <v>9.34</v>
+        <v>10.52</v>
       </c>
       <c r="Y78">
-        <v>9.89</v>
+        <v>11.13</v>
       </c>
       <c r="Z78">
-        <v>10.51</v>
+        <v>11.83</v>
       </c>
       <c r="AA78">
-        <v>12.01</v>
+        <v>13.52</v>
       </c>
       <c r="AB78">
-        <v>16.83</v>
+        <v>18.95</v>
       </c>
     </row>
     <row r="79" spans="1:28">
       <c r="A79">
         <v>77926</v>
       </c>
       <c r="B79">
         <v>157339439951</v>
       </c>
       <c r="C79">
         <v>5010559339037</v>
       </c>
       <c r="D79">
         <v>33903</v>
       </c>
       <c r="E79" t="s">
         <v>108</v>
       </c>
       <c r="F79">
         <v>0.648</v>
       </c>
       <c r="G79">
-        <v>3.3</v>
+        <v>3.29</v>
       </c>
       <c r="H79">
-        <v>3.3</v>
+        <v>3.29</v>
       </c>
       <c r="I79">
         <v>1.0</v>
       </c>
       <c r="J79">
         <v>3.95</v>
       </c>
       <c r="K79">
-        <v>10.19</v>
+        <v>10.17</v>
       </c>
       <c r="L79">
-        <v>10.43</v>
+        <v>10.41</v>
       </c>
       <c r="M79">
-        <v>10.67</v>
+        <v>10.65</v>
       </c>
       <c r="N79">
-        <v>10.79</v>
+        <v>10.78</v>
       </c>
       <c r="O79">
-        <v>11.04</v>
+        <v>11.02</v>
       </c>
       <c r="P79">
-        <v>11.65</v>
+        <v>11.63</v>
       </c>
       <c r="Q79">
-        <v>12.28</v>
+        <v>12.27</v>
       </c>
       <c r="R79">
-        <v>13.58</v>
+        <v>13.56</v>
       </c>
       <c r="S79">
-        <v>16.33</v>
+        <v>16.31</v>
       </c>
       <c r="T79">
-        <v>9.76</v>
+        <v>9.75</v>
       </c>
       <c r="U79">
-        <v>9.97</v>
+        <v>9.96</v>
       </c>
       <c r="V79">
-        <v>10.19</v>
+        <v>10.17</v>
       </c>
       <c r="W79">
-        <v>10.3</v>
+        <v>10.28</v>
       </c>
       <c r="X79">
-        <v>10.53</v>
+        <v>10.52</v>
       </c>
       <c r="Y79">
-        <v>11.15</v>
+        <v>11.13</v>
       </c>
       <c r="Z79">
-        <v>11.84</v>
+        <v>11.83</v>
       </c>
       <c r="AA79">
-        <v>13.54</v>
+        <v>13.52</v>
       </c>
       <c r="AB79">
-        <v>18.98</v>
+        <v>18.95</v>
       </c>
     </row>
     <row r="80" spans="1:28">
       <c r="A80">
         <v>77927</v>
       </c>
       <c r="C80">
         <v>5010559333639</v>
       </c>
       <c r="D80">
         <v>33363</v>
       </c>
       <c r="E80" t="s">
         <v>109</v>
       </c>
       <c r="F80">
         <v>0.544</v>
       </c>
       <c r="G80">
         <v>0.92</v>
       </c>
       <c r="H80">
         <v>0.92</v>
       </c>
       <c r="I80">
@@ -8752,200 +8752,200 @@
       </c>
       <c r="AB80">
         <v>12.17</v>
       </c>
     </row>
     <row r="81" spans="1:28">
       <c r="A81">
         <v>77928</v>
       </c>
       <c r="B81">
         <v>157339496825</v>
       </c>
       <c r="C81">
         <v>5010559350711</v>
       </c>
       <c r="D81">
         <v>35071</v>
       </c>
       <c r="E81" t="s">
         <v>110</v>
       </c>
       <c r="F81">
         <v>0.526</v>
       </c>
       <c r="G81">
-        <v>2.45</v>
+        <v>3.08</v>
       </c>
       <c r="H81">
-        <v>2.45</v>
+        <v>3.08</v>
       </c>
       <c r="I81">
         <v>1.0</v>
       </c>
       <c r="J81">
         <v>3.95</v>
       </c>
       <c r="K81">
-        <v>8.93</v>
+        <v>9.86</v>
       </c>
       <c r="L81">
-        <v>9.14</v>
+        <v>10.1</v>
       </c>
       <c r="M81">
-        <v>9.35</v>
+        <v>10.33</v>
       </c>
       <c r="N81">
-        <v>9.46</v>
+        <v>10.45</v>
       </c>
       <c r="O81">
-        <v>9.67</v>
+        <v>10.68</v>
       </c>
       <c r="P81">
-        <v>10.21</v>
+        <v>11.27</v>
       </c>
       <c r="Q81">
-        <v>10.77</v>
+        <v>11.89</v>
       </c>
       <c r="R81">
-        <v>11.9</v>
+        <v>13.14</v>
       </c>
       <c r="S81">
-        <v>14.32</v>
+        <v>15.81</v>
       </c>
       <c r="T81">
-        <v>8.51</v>
+        <v>9.44</v>
       </c>
       <c r="U81">
-        <v>8.69</v>
+        <v>9.64</v>
       </c>
       <c r="V81">
-        <v>8.88</v>
+        <v>9.85</v>
       </c>
       <c r="W81">
-        <v>8.98</v>
+        <v>9.96</v>
       </c>
       <c r="X81">
-        <v>9.18</v>
+        <v>10.19</v>
       </c>
       <c r="Y81">
-        <v>9.72</v>
+        <v>10.78</v>
       </c>
       <c r="Z81">
-        <v>10.33</v>
+        <v>11.45</v>
       </c>
       <c r="AA81">
-        <v>11.81</v>
+        <v>13.09</v>
       </c>
       <c r="AB81">
-        <v>16.54</v>
+        <v>18.35</v>
       </c>
     </row>
     <row r="82" spans="1:28">
       <c r="A82">
         <v>77929</v>
       </c>
       <c r="B82">
         <v>157340323077</v>
       </c>
       <c r="C82">
         <v>5010559643646</v>
       </c>
       <c r="D82">
         <v>64364</v>
       </c>
       <c r="E82" t="s">
         <v>111</v>
       </c>
       <c r="F82">
         <v>0.539</v>
       </c>
       <c r="G82">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="H82">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="I82">
         <v>1.0</v>
       </c>
       <c r="J82">
         <v>3.95</v>
       </c>
       <c r="K82">
-        <v>6.49</v>
+        <v>6.93</v>
       </c>
       <c r="L82">
-        <v>6.64</v>
+        <v>7.1</v>
       </c>
       <c r="M82">
-        <v>6.79</v>
+        <v>7.26</v>
       </c>
       <c r="N82">
-        <v>6.87</v>
+        <v>7.34</v>
       </c>
       <c r="O82">
-        <v>7.03</v>
+        <v>7.51</v>
       </c>
       <c r="P82">
-        <v>7.42</v>
+        <v>7.92</v>
       </c>
       <c r="Q82">
-        <v>7.82</v>
+        <v>8.36</v>
       </c>
       <c r="R82">
-        <v>8.65</v>
+        <v>9.24</v>
       </c>
       <c r="S82">
-        <v>10.4</v>
+        <v>11.11</v>
       </c>
       <c r="T82">
-        <v>6.08</v>
+        <v>6.53</v>
       </c>
       <c r="U82">
-        <v>6.21</v>
+        <v>6.66</v>
       </c>
       <c r="V82">
-        <v>6.35</v>
+        <v>6.81</v>
       </c>
       <c r="W82">
-        <v>6.42</v>
+        <v>6.88</v>
       </c>
       <c r="X82">
-        <v>6.56</v>
+        <v>7.04</v>
       </c>
       <c r="Y82">
-        <v>6.95</v>
+        <v>7.45</v>
       </c>
       <c r="Z82">
-        <v>7.38</v>
+        <v>7.92</v>
       </c>
       <c r="AA82">
-        <v>8.44</v>
+        <v>9.05</v>
       </c>
       <c r="AB82">
-        <v>11.82</v>
+        <v>12.68</v>
       </c>
     </row>
     <row r="83" spans="1:28">
       <c r="A83">
         <v>77930</v>
       </c>
       <c r="B83">
         <v>157339439509</v>
       </c>
       <c r="C83">
         <v>5010559339020</v>
       </c>
       <c r="D83">
         <v>33902</v>
       </c>
       <c r="E83" t="s">
         <v>112</v>
       </c>
       <c r="F83">
         <v>0.626</v>
       </c>
       <c r="G83">
         <v>3.15</v>
       </c>
       <c r="H83">
@@ -9007,114 +9007,114 @@
       </c>
       <c r="AA83">
         <v>13.23</v>
       </c>
       <c r="AB83">
         <v>18.55</v>
       </c>
     </row>
     <row r="84" spans="1:28">
       <c r="A84">
         <v>77931</v>
       </c>
       <c r="C84">
         <v>5010559350582</v>
       </c>
       <c r="D84">
         <v>35058</v>
       </c>
       <c r="E84" t="s">
         <v>113</v>
       </c>
       <c r="F84">
         <v>0.524</v>
       </c>
       <c r="G84">
-        <v>2.45</v>
+        <v>3.08</v>
       </c>
       <c r="H84">
-        <v>2.45</v>
+        <v>3.08</v>
       </c>
       <c r="I84">
         <v>1.0</v>
       </c>
       <c r="J84">
         <v>3.95</v>
       </c>
       <c r="K84">
-        <v>8.93</v>
+        <v>9.86</v>
       </c>
       <c r="L84">
-        <v>9.14</v>
+        <v>10.1</v>
       </c>
       <c r="M84">
-        <v>9.35</v>
+        <v>10.33</v>
       </c>
       <c r="N84">
-        <v>9.46</v>
+        <v>10.45</v>
       </c>
       <c r="O84">
-        <v>9.67</v>
+        <v>10.68</v>
       </c>
       <c r="P84">
-        <v>10.21</v>
+        <v>11.27</v>
       </c>
       <c r="Q84">
-        <v>10.77</v>
+        <v>11.89</v>
       </c>
       <c r="R84">
-        <v>11.9</v>
+        <v>13.14</v>
       </c>
       <c r="S84">
-        <v>14.32</v>
+        <v>15.81</v>
       </c>
       <c r="T84">
-        <v>8.51</v>
+        <v>9.44</v>
       </c>
       <c r="U84">
-        <v>8.69</v>
+        <v>9.64</v>
       </c>
       <c r="V84">
-        <v>8.88</v>
+        <v>9.85</v>
       </c>
       <c r="W84">
-        <v>8.98</v>
+        <v>9.96</v>
       </c>
       <c r="X84">
-        <v>9.18</v>
+        <v>10.19</v>
       </c>
       <c r="Y84">
-        <v>9.72</v>
+        <v>10.78</v>
       </c>
       <c r="Z84">
-        <v>10.33</v>
+        <v>11.45</v>
       </c>
       <c r="AA84">
-        <v>11.81</v>
+        <v>13.09</v>
       </c>
       <c r="AB84">
-        <v>16.54</v>
+        <v>18.35</v>
       </c>
     </row>
     <row r="85" spans="1:28">
       <c r="A85">
         <v>77932</v>
       </c>
       <c r="B85">
         <v>157339378506</v>
       </c>
       <c r="C85">
         <v>5010559333615</v>
       </c>
       <c r="D85">
         <v>33361</v>
       </c>
       <c r="E85" t="s">
         <v>114</v>
       </c>
       <c r="F85">
         <v>0.544</v>
       </c>
       <c r="G85">
         <v>0.92</v>
       </c>
       <c r="H85">
@@ -9428,114 +9428,114 @@
       </c>
       <c r="AB88">
         <v>1457.4</v>
       </c>
     </row>
     <row r="89" spans="1:28">
       <c r="A89">
         <v>80286</v>
       </c>
       <c r="B89">
         <v>157339205910</v>
       </c>
       <c r="C89">
         <v>5059482046476</v>
       </c>
       <c r="D89">
         <v>28106</v>
       </c>
       <c r="E89" t="s">
         <v>118</v>
       </c>
       <c r="F89">
         <v>3.988</v>
       </c>
       <c r="G89">
-        <v>32.99</v>
+        <v>43.99</v>
       </c>
       <c r="H89">
-        <v>32.99</v>
+        <v>43.99</v>
       </c>
       <c r="I89">
         <v>1.0</v>
       </c>
       <c r="J89">
         <v>7.65</v>
       </c>
       <c r="K89">
-        <v>58.7</v>
+        <v>74.99</v>
       </c>
       <c r="L89">
-        <v>60.08</v>
+        <v>76.75</v>
       </c>
       <c r="M89">
-        <v>61.47</v>
+        <v>78.53</v>
       </c>
       <c r="N89">
-        <v>62.17</v>
+        <v>79.42</v>
       </c>
       <c r="O89">
-        <v>63.58</v>
+        <v>81.22</v>
       </c>
       <c r="P89">
-        <v>67.09</v>
+        <v>85.71</v>
       </c>
       <c r="Q89">
-        <v>70.78</v>
+        <v>90.41</v>
       </c>
       <c r="R89">
-        <v>78.23</v>
+        <v>99.92</v>
       </c>
       <c r="S89">
-        <v>94.1</v>
+        <v>120.2</v>
       </c>
       <c r="T89">
-        <v>58.01</v>
+        <v>74.2</v>
       </c>
       <c r="U89">
-        <v>59.23</v>
+        <v>75.77</v>
       </c>
       <c r="V89">
-        <v>60.52</v>
+        <v>77.42</v>
       </c>
       <c r="W89">
-        <v>61.19</v>
+        <v>78.27</v>
       </c>
       <c r="X89">
-        <v>62.58</v>
+        <v>80.05</v>
       </c>
       <c r="Y89">
-        <v>66.24</v>
+        <v>84.73</v>
       </c>
       <c r="Z89">
-        <v>70.37</v>
+        <v>90.01</v>
       </c>
       <c r="AA89">
-        <v>80.44</v>
+        <v>102.9</v>
       </c>
       <c r="AB89">
-        <v>112.73</v>
+        <v>144.2</v>
       </c>
     </row>
     <row r="90" spans="1:28">
       <c r="A90">
         <v>80288</v>
       </c>
       <c r="C90">
         <v>5010559509249</v>
       </c>
       <c r="D90">
         <v>50924</v>
       </c>
       <c r="E90" t="s">
         <v>119</v>
       </c>
       <c r="F90">
         <v>51.71</v>
       </c>
       <c r="G90">
         <v>649.99</v>
       </c>
       <c r="H90">
         <v>649.99</v>
       </c>
       <c r="I90">
@@ -9594,114 +9594,114 @@
       </c>
       <c r="AA90">
         <v>1347.61</v>
       </c>
       <c r="AB90">
         <v>1888.54</v>
       </c>
     </row>
     <row r="91" spans="1:28">
       <c r="A91">
         <v>80294</v>
       </c>
       <c r="C91">
         <v>5010559532056</v>
       </c>
       <c r="D91">
         <v>53205</v>
       </c>
       <c r="E91" t="s">
         <v>120</v>
       </c>
       <c r="F91">
         <v>30.711</v>
       </c>
       <c r="G91">
-        <v>394.0</v>
+        <v>393.75</v>
       </c>
       <c r="H91">
-        <v>394.0</v>
+        <v>393.75</v>
       </c>
       <c r="I91">
         <v>1.0</v>
       </c>
       <c r="J91">
         <v>12.15</v>
       </c>
       <c r="K91">
-        <v>598.64</v>
+        <v>598.27</v>
       </c>
       <c r="L91">
-        <v>612.72</v>
+        <v>612.34</v>
       </c>
       <c r="M91">
-        <v>626.91</v>
+        <v>626.52</v>
       </c>
       <c r="N91">
-        <v>634.04</v>
+        <v>633.65</v>
       </c>
       <c r="O91">
-        <v>648.38</v>
+        <v>647.98</v>
       </c>
       <c r="P91">
-        <v>684.22</v>
+        <v>683.8</v>
       </c>
       <c r="Q91">
-        <v>721.77</v>
+        <v>721.32</v>
       </c>
       <c r="R91">
-        <v>797.75</v>
+        <v>797.25</v>
       </c>
       <c r="S91">
-        <v>959.64</v>
+        <v>959.04</v>
       </c>
       <c r="T91">
-        <v>594.95</v>
+        <v>594.58</v>
       </c>
       <c r="U91">
-        <v>607.52</v>
+        <v>607.14</v>
       </c>
       <c r="V91">
-        <v>620.73</v>
+        <v>620.35</v>
       </c>
       <c r="W91">
-        <v>627.59</v>
+        <v>627.21</v>
       </c>
       <c r="X91">
-        <v>641.87</v>
+        <v>641.47</v>
       </c>
       <c r="Y91">
-        <v>679.38</v>
+        <v>678.95</v>
       </c>
       <c r="Z91">
-        <v>721.7</v>
+        <v>721.26</v>
       </c>
       <c r="AA91">
-        <v>825.04</v>
+        <v>824.53</v>
       </c>
       <c r="AB91">
-        <v>1156.22</v>
+        <v>1155.5</v>
       </c>
     </row>
     <row r="92" spans="1:28">
       <c r="A92">
         <v>80295</v>
       </c>
       <c r="C92">
         <v>5010559532575</v>
       </c>
       <c r="D92">
         <v>53257</v>
       </c>
       <c r="E92" t="s">
         <v>121</v>
       </c>
       <c r="F92">
         <v>74.1</v>
       </c>
       <c r="G92">
         <v>874.99</v>
       </c>
       <c r="H92">
         <v>874.99</v>
       </c>
       <c r="I92">
@@ -9760,114 +9760,114 @@
       </c>
       <c r="AA92">
         <v>1806.91</v>
       </c>
       <c r="AB92">
         <v>2532.21</v>
       </c>
     </row>
     <row r="93" spans="1:28">
       <c r="A93">
         <v>80298</v>
       </c>
       <c r="C93">
         <v>5010559988853</v>
       </c>
       <c r="D93">
         <v>98885</v>
       </c>
       <c r="E93" t="s">
         <v>122</v>
       </c>
       <c r="F93">
         <v>162.935</v>
       </c>
       <c r="G93">
-        <v>1148.0</v>
+        <v>1155.95</v>
       </c>
       <c r="H93">
-        <v>1148.0</v>
+        <v>1155.95</v>
       </c>
       <c r="I93">
         <v>1.0</v>
       </c>
       <c r="J93">
         <v>12.15</v>
       </c>
       <c r="K93">
-        <v>1714.77</v>
+        <v>1726.53</v>
       </c>
       <c r="L93">
-        <v>1755.08</v>
+        <v>1767.13</v>
       </c>
       <c r="M93">
-        <v>1795.72</v>
+        <v>1808.04</v>
       </c>
       <c r="N93">
-        <v>1816.15</v>
+        <v>1828.61</v>
       </c>
       <c r="O93">
-        <v>1857.24</v>
+        <v>1869.98</v>
       </c>
       <c r="P93">
-        <v>1959.9</v>
+        <v>1973.35</v>
       </c>
       <c r="Q93">
-        <v>2067.45</v>
+        <v>2081.63</v>
       </c>
       <c r="R93">
-        <v>2285.08</v>
+        <v>2300.76</v>
       </c>
       <c r="S93">
-        <v>2748.8</v>
+        <v>2767.66</v>
       </c>
       <c r="T93">
-        <v>1704.87</v>
+        <v>1716.57</v>
       </c>
       <c r="U93">
-        <v>1740.88</v>
+        <v>1752.83</v>
       </c>
       <c r="V93">
-        <v>1778.75</v>
+        <v>1790.96</v>
       </c>
       <c r="W93">
-        <v>1798.41</v>
+        <v>1810.76</v>
       </c>
       <c r="X93">
-        <v>1839.33</v>
+        <v>1851.95</v>
       </c>
       <c r="Y93">
-        <v>1946.79</v>
+        <v>1960.16</v>
       </c>
       <c r="Z93">
-        <v>2068.09</v>
+        <v>2082.29</v>
       </c>
       <c r="AA93">
-        <v>2364.21</v>
+        <v>2380.44</v>
       </c>
       <c r="AB93">
-        <v>3313.22</v>
+        <v>3335.96</v>
       </c>
     </row>
     <row r="94" spans="1:28">
       <c r="A94">
         <v>80301</v>
       </c>
       <c r="B94">
         <v>157340949426</v>
       </c>
       <c r="C94">
         <v>5010559992423</v>
       </c>
       <c r="D94">
         <v>99242</v>
       </c>
       <c r="E94" t="s">
         <v>123</v>
       </c>
       <c r="F94">
         <v>14.718</v>
       </c>
       <c r="G94">
         <v>169.99</v>
       </c>
       <c r="H94">
@@ -10184,200 +10184,200 @@
       </c>
       <c r="AA97">
         <v>16.7</v>
       </c>
       <c r="AB97">
         <v>23.41</v>
       </c>
     </row>
     <row r="98" spans="1:28">
       <c r="A98">
         <v>71799</v>
       </c>
       <c r="C98">
         <v>5010559153299</v>
       </c>
       <c r="D98">
         <v>15329</v>
       </c>
       <c r="E98" t="s">
         <v>127</v>
       </c>
       <c r="F98">
         <v>0.635</v>
       </c>
       <c r="G98">
-        <v>9.11</v>
+        <v>9.31</v>
       </c>
       <c r="H98">
-        <v>9.11</v>
+        <v>9.31</v>
       </c>
       <c r="I98">
         <v>1.0</v>
       </c>
       <c r="J98">
         <v>3.95</v>
       </c>
       <c r="K98">
-        <v>18.79</v>
+        <v>19.09</v>
       </c>
       <c r="L98">
-        <v>19.23</v>
+        <v>19.53</v>
       </c>
       <c r="M98">
-        <v>19.68</v>
+        <v>19.99</v>
       </c>
       <c r="N98">
-        <v>19.9</v>
+        <v>20.21</v>
       </c>
       <c r="O98">
-        <v>20.35</v>
+        <v>20.67</v>
       </c>
       <c r="P98">
-        <v>21.48</v>
+        <v>21.81</v>
       </c>
       <c r="Q98">
-        <v>22.65</v>
+        <v>23.01</v>
       </c>
       <c r="R98">
-        <v>25.04</v>
+        <v>25.43</v>
       </c>
       <c r="S98">
-        <v>30.12</v>
+        <v>30.59</v>
       </c>
       <c r="T98">
-        <v>18.32</v>
+        <v>18.61</v>
       </c>
       <c r="U98">
-        <v>18.7</v>
+        <v>19.0</v>
       </c>
       <c r="V98">
-        <v>19.11</v>
+        <v>19.42</v>
       </c>
       <c r="W98">
-        <v>19.32</v>
+        <v>19.63</v>
       </c>
       <c r="X98">
-        <v>19.76</v>
+        <v>20.08</v>
       </c>
       <c r="Y98">
-        <v>20.92</v>
+        <v>21.25</v>
       </c>
       <c r="Z98">
-        <v>22.22</v>
+        <v>22.58</v>
       </c>
       <c r="AA98">
-        <v>25.4</v>
+        <v>25.81</v>
       </c>
       <c r="AB98">
-        <v>35.6</v>
+        <v>36.17</v>
       </c>
     </row>
     <row r="99" spans="1:28">
       <c r="A99">
         <v>71816</v>
       </c>
       <c r="B99">
         <v>157338279240</v>
       </c>
       <c r="C99">
         <v>5059482082092</v>
       </c>
       <c r="D99">
         <v>13102</v>
       </c>
       <c r="E99" t="s">
         <v>128</v>
       </c>
       <c r="F99">
         <v>2.61</v>
       </c>
       <c r="G99">
-        <v>109.99</v>
+        <v>114.95</v>
       </c>
       <c r="H99">
-        <v>109.99</v>
+        <v>114.95</v>
       </c>
       <c r="I99">
         <v>1.0</v>
       </c>
       <c r="J99">
         <v>7.65</v>
       </c>
       <c r="K99">
-        <v>172.68</v>
+        <v>180.03</v>
       </c>
       <c r="L99">
-        <v>176.74</v>
+        <v>184.26</v>
       </c>
       <c r="M99">
-        <v>180.84</v>
+        <v>188.52</v>
       </c>
       <c r="N99">
-        <v>182.89</v>
+        <v>190.67</v>
       </c>
       <c r="O99">
-        <v>187.03</v>
+        <v>194.98</v>
       </c>
       <c r="P99">
-        <v>197.37</v>
+        <v>205.76</v>
       </c>
       <c r="Q99">
-        <v>208.2</v>
+        <v>217.05</v>
       </c>
       <c r="R99">
-        <v>230.12</v>
+        <v>239.9</v>
       </c>
       <c r="S99">
-        <v>276.81</v>
+        <v>288.58</v>
       </c>
       <c r="T99">
-        <v>171.36</v>
+        <v>178.66</v>
       </c>
       <c r="U99">
-        <v>174.98</v>
+        <v>182.43</v>
       </c>
       <c r="V99">
-        <v>178.78</v>
+        <v>186.4</v>
       </c>
       <c r="W99">
-        <v>180.76</v>
+        <v>188.46</v>
       </c>
       <c r="X99">
-        <v>184.87</v>
+        <v>192.75</v>
       </c>
       <c r="Y99">
-        <v>195.67</v>
+        <v>204.01</v>
       </c>
       <c r="Z99">
-        <v>207.86</v>
+        <v>216.72</v>
       </c>
       <c r="AA99">
-        <v>237.63</v>
+        <v>247.75</v>
       </c>
       <c r="AB99">
-        <v>333.01</v>
+        <v>347.2</v>
       </c>
     </row>
     <row r="100" spans="1:28">
       <c r="A100">
         <v>71819</v>
       </c>
       <c r="B100">
         <v>157338274985</v>
       </c>
       <c r="C100">
         <v>5059482082054</v>
       </c>
       <c r="D100">
         <v>12881</v>
       </c>
       <c r="E100" t="s">
         <v>129</v>
       </c>
       <c r="F100">
         <v>1.288</v>
       </c>
       <c r="G100">
         <v>31.5</v>
       </c>
       <c r="H100">
@@ -10442,114 +10442,114 @@
       </c>
       <c r="AB100">
         <v>99.65</v>
       </c>
     </row>
     <row r="101" spans="1:28">
       <c r="A101">
         <v>71820</v>
       </c>
       <c r="B101">
         <v>157338276773</v>
       </c>
       <c r="C101">
         <v>5059482082061</v>
       </c>
       <c r="D101">
         <v>12961</v>
       </c>
       <c r="E101" t="s">
         <v>130</v>
       </c>
       <c r="F101">
         <v>1.25</v>
       </c>
       <c r="G101">
-        <v>48.98</v>
+        <v>49.98</v>
       </c>
       <c r="H101">
-        <v>48.98</v>
+        <v>49.98</v>
       </c>
       <c r="I101">
         <v>1.0</v>
       </c>
       <c r="J101">
         <v>3.95</v>
       </c>
       <c r="K101">
-        <v>77.81</v>
+        <v>79.29</v>
       </c>
       <c r="L101">
-        <v>79.64</v>
+        <v>81.15</v>
       </c>
       <c r="M101">
-        <v>81.48</v>
+        <v>83.03</v>
       </c>
       <c r="N101">
-        <v>82.41</v>
+        <v>83.98</v>
       </c>
       <c r="O101">
-        <v>84.27</v>
+        <v>85.88</v>
       </c>
       <c r="P101">
-        <v>88.93</v>
+        <v>90.62</v>
       </c>
       <c r="Q101">
-        <v>93.81</v>
+        <v>95.6</v>
       </c>
       <c r="R101">
-        <v>103.69</v>
+        <v>105.66</v>
       </c>
       <c r="S101">
-        <v>124.73</v>
+        <v>127.1</v>
       </c>
       <c r="T101">
-        <v>77.01</v>
+        <v>78.48</v>
       </c>
       <c r="U101">
-        <v>78.63</v>
+        <v>80.14</v>
       </c>
       <c r="V101">
-        <v>80.34</v>
+        <v>81.88</v>
       </c>
       <c r="W101">
-        <v>81.23</v>
+        <v>82.79</v>
       </c>
       <c r="X101">
-        <v>83.08</v>
+        <v>84.67</v>
       </c>
       <c r="Y101">
-        <v>87.93</v>
+        <v>89.62</v>
       </c>
       <c r="Z101">
-        <v>93.41</v>
+        <v>95.2</v>
       </c>
       <c r="AA101">
-        <v>106.79</v>
+        <v>108.83</v>
       </c>
       <c r="AB101">
-        <v>149.66</v>
+        <v>152.52</v>
       </c>
     </row>
     <row r="102" spans="1:28">
       <c r="A102">
         <v>71821</v>
       </c>
       <c r="B102">
         <v>157338279206</v>
       </c>
       <c r="C102">
         <v>5059482082085</v>
       </c>
       <c r="D102">
         <v>13101</v>
       </c>
       <c r="E102" t="s">
         <v>131</v>
       </c>
       <c r="F102">
         <v>1.91</v>
       </c>
       <c r="G102">
         <v>74.99</v>
       </c>
       <c r="H102">
@@ -10700,369 +10700,369 @@
       </c>
       <c r="AB103">
         <v>179.75</v>
       </c>
     </row>
     <row r="104" spans="1:28">
       <c r="A104">
         <v>71926</v>
       </c>
       <c r="B104">
         <v>157338360020</v>
       </c>
       <c r="C104">
         <v>5059482082269</v>
       </c>
       <c r="D104">
         <v>13757</v>
       </c>
       <c r="E104" t="s">
         <v>133</v>
       </c>
       <c r="F104">
         <v>6.8</v>
       </c>
       <c r="G104">
-        <v>609.0</v>
+        <v>649.98</v>
       </c>
       <c r="H104">
-        <v>609.0</v>
+        <v>649.98</v>
       </c>
       <c r="I104">
         <v>1.0</v>
       </c>
       <c r="J104">
         <v>7.65</v>
       </c>
       <c r="K104">
-        <v>911.35</v>
+        <v>972.01</v>
       </c>
       <c r="L104">
-        <v>932.78</v>
+        <v>994.87</v>
       </c>
       <c r="M104">
-        <v>954.37</v>
+        <v>1017.9</v>
       </c>
       <c r="N104">
-        <v>965.23</v>
+        <v>1029.48</v>
       </c>
       <c r="O104">
-        <v>987.07</v>
+        <v>1052.77</v>
       </c>
       <c r="P104">
-        <v>1041.63</v>
+        <v>1110.97</v>
       </c>
       <c r="Q104">
-        <v>1098.79</v>
+        <v>1171.93</v>
       </c>
       <c r="R104">
-        <v>1214.45</v>
+        <v>1295.29</v>
       </c>
       <c r="S104">
-        <v>1460.91</v>
+        <v>1558.15</v>
       </c>
       <c r="T104">
-        <v>905.92</v>
+        <v>966.24</v>
       </c>
       <c r="U104">
-        <v>925.06</v>
+        <v>986.65</v>
       </c>
       <c r="V104">
-        <v>945.17</v>
+        <v>1008.11</v>
       </c>
       <c r="W104">
-        <v>955.63</v>
+        <v>1019.26</v>
       </c>
       <c r="X104">
-        <v>977.37</v>
+        <v>1042.45</v>
       </c>
       <c r="Y104">
-        <v>1034.47</v>
+        <v>1103.36</v>
       </c>
       <c r="Z104">
-        <v>1098.92</v>
+        <v>1172.1</v>
       </c>
       <c r="AA104">
-        <v>1256.28</v>
+        <v>1339.93</v>
       </c>
       <c r="AB104">
-        <v>1760.55</v>
+        <v>1877.78</v>
       </c>
     </row>
     <row r="105" spans="1:28">
       <c r="A105">
         <v>71927</v>
       </c>
       <c r="B105">
         <v>157338346970</v>
       </c>
       <c r="C105">
         <v>5059482082177</v>
       </c>
       <c r="D105">
         <v>13687</v>
       </c>
       <c r="E105" t="s">
         <v>134</v>
       </c>
       <c r="F105">
         <v>8.75</v>
       </c>
       <c r="G105">
-        <v>155.0</v>
+        <v>159.99</v>
       </c>
       <c r="H105">
-        <v>155.0</v>
+        <v>159.99</v>
       </c>
       <c r="I105">
         <v>1.0</v>
       </c>
       <c r="J105">
         <v>7.65</v>
       </c>
       <c r="K105">
-        <v>239.31</v>
+        <v>246.7</v>
       </c>
       <c r="L105">
-        <v>244.94</v>
+        <v>252.5</v>
       </c>
       <c r="M105">
-        <v>250.61</v>
+        <v>258.34</v>
       </c>
       <c r="N105">
-        <v>253.46</v>
+        <v>261.28</v>
       </c>
       <c r="O105">
-        <v>259.19</v>
+        <v>267.19</v>
       </c>
       <c r="P105">
-        <v>273.52</v>
+        <v>281.96</v>
       </c>
       <c r="Q105">
-        <v>288.53</v>
+        <v>297.43</v>
       </c>
       <c r="R105">
-        <v>318.9</v>
+        <v>328.74</v>
       </c>
       <c r="S105">
-        <v>383.62</v>
+        <v>395.46</v>
       </c>
       <c r="T105">
-        <v>237.61</v>
+        <v>244.96</v>
       </c>
       <c r="U105">
-        <v>242.63</v>
+        <v>250.13</v>
       </c>
       <c r="V105">
-        <v>247.91</v>
+        <v>255.57</v>
       </c>
       <c r="W105">
-        <v>250.65</v>
+        <v>258.4</v>
       </c>
       <c r="X105">
-        <v>256.35</v>
+        <v>264.28</v>
       </c>
       <c r="Y105">
-        <v>271.33</v>
+        <v>279.72</v>
       </c>
       <c r="Z105">
-        <v>288.23</v>
+        <v>297.15</v>
       </c>
       <c r="AA105">
-        <v>329.51</v>
+        <v>339.69</v>
       </c>
       <c r="AB105">
-        <v>461.77</v>
+        <v>476.05</v>
       </c>
     </row>
     <row r="106" spans="1:28">
       <c r="A106">
         <v>71928</v>
       </c>
       <c r="C106">
         <v>5059482082191</v>
       </c>
       <c r="D106">
         <v>13707</v>
       </c>
       <c r="E106" t="s">
         <v>135</v>
       </c>
       <c r="F106">
         <v>19.65</v>
       </c>
       <c r="G106">
-        <v>449.99</v>
+        <v>479.99</v>
       </c>
       <c r="H106">
-        <v>449.99</v>
+        <v>479.99</v>
       </c>
       <c r="I106">
         <v>1.0</v>
       </c>
       <c r="J106">
         <v>12.15</v>
       </c>
       <c r="K106">
-        <v>681.52</v>
+        <v>725.93</v>
       </c>
       <c r="L106">
-        <v>697.55</v>
+        <v>743.0</v>
       </c>
       <c r="M106">
-        <v>713.7</v>
+        <v>760.2</v>
       </c>
       <c r="N106">
-        <v>721.82</v>
+        <v>768.85</v>
       </c>
       <c r="O106">
-        <v>738.15</v>
+        <v>786.25</v>
       </c>
       <c r="P106">
-        <v>778.95</v>
+        <v>829.71</v>
       </c>
       <c r="Q106">
-        <v>821.7</v>
+        <v>875.24</v>
       </c>
       <c r="R106">
-        <v>908.19</v>
+        <v>967.37</v>
       </c>
       <c r="S106">
-        <v>1092.49</v>
+        <v>1163.68</v>
       </c>
       <c r="T106">
-        <v>677.37</v>
+        <v>721.53</v>
       </c>
       <c r="U106">
-        <v>691.68</v>
+        <v>736.77</v>
       </c>
       <c r="V106">
-        <v>706.72</v>
+        <v>752.8</v>
       </c>
       <c r="W106">
-        <v>714.54</v>
+        <v>761.12</v>
       </c>
       <c r="X106">
-        <v>730.79</v>
+        <v>778.44</v>
       </c>
       <c r="Y106">
-        <v>773.49</v>
+        <v>823.92</v>
       </c>
       <c r="Z106">
-        <v>821.68</v>
+        <v>875.25</v>
       </c>
       <c r="AA106">
-        <v>939.34</v>
+        <v>1000.58</v>
       </c>
       <c r="AB106">
-        <v>1316.39</v>
+        <v>1402.21</v>
       </c>
     </row>
     <row r="107" spans="1:28">
       <c r="A107">
         <v>71929</v>
       </c>
       <c r="B107">
         <v>157338347132</v>
       </c>
       <c r="C107">
         <v>5059482082184</v>
       </c>
       <c r="D107">
         <v>13688</v>
       </c>
       <c r="E107" t="s">
         <v>136</v>
       </c>
       <c r="F107">
         <v>10.9</v>
       </c>
       <c r="G107">
-        <v>299.0</v>
+        <v>315.99</v>
       </c>
       <c r="H107">
-        <v>299.0</v>
+        <v>315.99</v>
       </c>
       <c r="I107">
         <v>1.0</v>
       </c>
       <c r="J107">
         <v>12.15</v>
       </c>
       <c r="K107">
-        <v>458.02</v>
+        <v>483.17</v>
       </c>
       <c r="L107">
-        <v>468.79</v>
+        <v>494.53</v>
       </c>
       <c r="M107">
-        <v>479.64</v>
+        <v>505.98</v>
       </c>
       <c r="N107">
-        <v>485.1</v>
+        <v>511.74</v>
       </c>
       <c r="O107">
-        <v>496.07</v>
+        <v>523.31</v>
       </c>
       <c r="P107">
-        <v>523.5</v>
+        <v>552.24</v>
       </c>
       <c r="Q107">
-        <v>552.22</v>
+        <v>582.54</v>
       </c>
       <c r="R107">
-        <v>610.35</v>
+        <v>643.86</v>
       </c>
       <c r="S107">
-        <v>734.21</v>
+        <v>774.53</v>
       </c>
       <c r="T107">
-        <v>455.11</v>
+        <v>480.12</v>
       </c>
       <c r="U107">
-        <v>464.72</v>
+        <v>490.26</v>
       </c>
       <c r="V107">
-        <v>474.83</v>
+        <v>500.92</v>
       </c>
       <c r="W107">
-        <v>480.08</v>
+        <v>506.46</v>
       </c>
       <c r="X107">
-        <v>491.0</v>
+        <v>517.98</v>
       </c>
       <c r="Y107">
-        <v>519.69</v>
+        <v>548.25</v>
       </c>
       <c r="Z107">
-        <v>552.07</v>
+        <v>582.4</v>
       </c>
       <c r="AA107">
-        <v>631.11</v>
+        <v>665.8</v>
       </c>
       <c r="AB107">
-        <v>884.45</v>
+        <v>933.05</v>
       </c>
     </row>
     <row r="108" spans="1:28">
       <c r="A108">
         <v>71930</v>
       </c>
       <c r="B108">
         <v>157338352136</v>
       </c>
       <c r="C108">
         <v>5059482082214</v>
       </c>
       <c r="D108">
         <v>13749</v>
       </c>
       <c r="E108" t="s">
         <v>137</v>
       </c>
       <c r="F108">
         <v>0.781</v>
       </c>
       <c r="G108">
         <v>59.5</v>
       </c>
       <c r="H108">
@@ -11468,114 +11468,114 @@
       </c>
       <c r="AB112">
         <v>228.62</v>
       </c>
     </row>
     <row r="113" spans="1:28">
       <c r="A113">
         <v>72146</v>
       </c>
       <c r="B113">
         <v>157339145609</v>
       </c>
       <c r="C113">
         <v>5010559266708</v>
       </c>
       <c r="D113">
         <v>26670</v>
       </c>
       <c r="E113" t="s">
         <v>142</v>
       </c>
       <c r="F113">
         <v>0.8</v>
       </c>
       <c r="G113">
-        <v>20.73</v>
+        <v>25.62</v>
       </c>
       <c r="H113">
-        <v>20.73</v>
+        <v>25.62</v>
       </c>
       <c r="I113">
         <v>1.0</v>
       </c>
       <c r="J113">
         <v>3.95</v>
       </c>
       <c r="K113">
-        <v>35.99</v>
+        <v>43.23</v>
       </c>
       <c r="L113">
-        <v>36.84</v>
+        <v>44.25</v>
       </c>
       <c r="M113">
-        <v>37.69</v>
+        <v>45.27</v>
       </c>
       <c r="N113">
-        <v>38.12</v>
+        <v>45.78</v>
       </c>
       <c r="O113">
-        <v>38.98</v>
+        <v>46.82</v>
       </c>
       <c r="P113">
-        <v>41.14</v>
+        <v>49.41</v>
       </c>
       <c r="Q113">
-        <v>43.39</v>
+        <v>52.12</v>
       </c>
       <c r="R113">
-        <v>47.96</v>
+        <v>57.61</v>
       </c>
       <c r="S113">
-        <v>57.69</v>
+        <v>69.3</v>
       </c>
       <c r="T113">
-        <v>35.42</v>
+        <v>42.62</v>
       </c>
       <c r="U113">
-        <v>36.17</v>
+        <v>43.52</v>
       </c>
       <c r="V113">
-        <v>36.96</v>
+        <v>44.47</v>
       </c>
       <c r="W113">
-        <v>37.37</v>
+        <v>44.96</v>
       </c>
       <c r="X113">
-        <v>38.22</v>
+        <v>45.98</v>
       </c>
       <c r="Y113">
-        <v>40.45</v>
+        <v>48.67</v>
       </c>
       <c r="Z113">
-        <v>42.97</v>
+        <v>51.7</v>
       </c>
       <c r="AA113">
-        <v>49.12</v>
+        <v>59.1</v>
       </c>
       <c r="AB113">
-        <v>68.84</v>
+        <v>82.83</v>
       </c>
     </row>
     <row r="114" spans="1:28">
       <c r="A114">
         <v>72378</v>
       </c>
       <c r="B114">
         <v>157338454706</v>
       </c>
       <c r="C114">
         <v>5024081527046</v>
       </c>
       <c r="D114">
         <v>16065</v>
       </c>
       <c r="E114" t="s">
         <v>143</v>
       </c>
       <c r="F114">
         <v>0.96</v>
       </c>
       <c r="G114">
         <v>4.58</v>
       </c>
       <c r="H114">
@@ -11726,200 +11726,200 @@
       </c>
       <c r="AB115">
         <v>51.45</v>
       </c>
     </row>
     <row r="116" spans="1:28">
       <c r="A116">
         <v>72468</v>
       </c>
       <c r="B116">
         <v>157338944183</v>
       </c>
       <c r="C116">
         <v>5010559237678</v>
       </c>
       <c r="D116">
         <v>23767</v>
       </c>
       <c r="E116" t="s">
         <v>146</v>
       </c>
       <c r="F116">
         <v>0.66</v>
       </c>
       <c r="G116">
-        <v>12.92</v>
+        <v>15.84</v>
       </c>
       <c r="H116">
-        <v>12.92</v>
+        <v>15.84</v>
       </c>
       <c r="I116">
         <v>1.0</v>
       </c>
       <c r="J116">
         <v>3.95</v>
       </c>
       <c r="K116">
-        <v>24.43</v>
+        <v>28.75</v>
       </c>
       <c r="L116">
-        <v>25.0</v>
+        <v>29.43</v>
       </c>
       <c r="M116">
-        <v>25.58</v>
+        <v>30.11</v>
       </c>
       <c r="N116">
-        <v>25.87</v>
+        <v>30.45</v>
       </c>
       <c r="O116">
-        <v>26.46</v>
+        <v>31.14</v>
       </c>
       <c r="P116">
-        <v>27.92</v>
+        <v>32.86</v>
       </c>
       <c r="Q116">
+        <v>34.67</v>
+      </c>
+      <c r="R116">
+        <v>38.31</v>
+      </c>
+      <c r="S116">
+        <v>46.09</v>
+      </c>
+      <c r="T116">
+        <v>28.22</v>
+      </c>
+      <c r="U116">
+        <v>28.82</v>
+      </c>
+      <c r="V116">
         <v>29.45</v>
       </c>
-      <c r="R116">
-[...13 lines deleted...]
-      </c>
       <c r="W116">
-        <v>25.24</v>
+        <v>29.77</v>
       </c>
       <c r="X116">
-        <v>25.81</v>
+        <v>30.45</v>
       </c>
       <c r="Y116">
-        <v>27.32</v>
+        <v>32.23</v>
       </c>
       <c r="Z116">
-        <v>29.02</v>
+        <v>34.24</v>
       </c>
       <c r="AA116">
-        <v>33.18</v>
+        <v>39.14</v>
       </c>
       <c r="AB116">
-        <v>46.5</v>
+        <v>54.85</v>
       </c>
     </row>
     <row r="117" spans="1:28">
       <c r="A117">
         <v>72469</v>
       </c>
       <c r="B117">
         <v>157338935725</v>
       </c>
       <c r="C117">
         <v>5010559237593</v>
       </c>
       <c r="D117">
         <v>23759</v>
       </c>
       <c r="E117" t="s">
         <v>147</v>
       </c>
       <c r="F117">
         <v>0.961</v>
       </c>
       <c r="G117">
-        <v>37.19</v>
+        <v>44.37</v>
       </c>
       <c r="H117">
-        <v>37.19</v>
+        <v>44.37</v>
       </c>
       <c r="I117">
         <v>1.0</v>
       </c>
       <c r="J117">
         <v>3.95</v>
       </c>
       <c r="K117">
-        <v>60.36</v>
+        <v>70.98</v>
       </c>
       <c r="L117">
-        <v>61.77</v>
+        <v>72.65</v>
       </c>
       <c r="M117">
-        <v>63.2</v>
+        <v>74.33</v>
       </c>
       <c r="N117">
-        <v>63.92</v>
+        <v>75.18</v>
       </c>
       <c r="O117">
-        <v>65.37</v>
+        <v>76.88</v>
       </c>
       <c r="P117">
-        <v>68.98</v>
+        <v>81.13</v>
       </c>
       <c r="Q117">
-        <v>72.77</v>
+        <v>85.58</v>
       </c>
       <c r="R117">
-        <v>80.43</v>
+        <v>94.59</v>
       </c>
       <c r="S117">
-        <v>96.75</v>
+        <v>113.79</v>
       </c>
       <c r="T117">
-        <v>59.65</v>
+        <v>70.22</v>
       </c>
       <c r="U117">
-        <v>60.91</v>
+        <v>71.7</v>
       </c>
       <c r="V117">
-        <v>62.24</v>
+        <v>73.26</v>
       </c>
       <c r="W117">
-        <v>62.93</v>
+        <v>74.07</v>
       </c>
       <c r="X117">
-        <v>64.36</v>
+        <v>75.76</v>
       </c>
       <c r="Y117">
-        <v>68.12</v>
+        <v>80.19</v>
       </c>
       <c r="Z117">
-        <v>72.36</v>
+        <v>85.18</v>
       </c>
       <c r="AA117">
-        <v>82.72</v>
+        <v>97.38</v>
       </c>
       <c r="AB117">
-        <v>115.93</v>
+        <v>136.47</v>
       </c>
     </row>
     <row r="118" spans="1:28">
       <c r="A118">
         <v>72755</v>
       </c>
       <c r="B118">
         <v>157338143097</v>
       </c>
       <c r="C118">
         <v>5059482081088</v>
       </c>
       <c r="D118" t="s">
         <v>148</v>
       </c>
       <c r="E118" t="s">
         <v>149</v>
       </c>
       <c r="F118">
         <v>0.706</v>
       </c>
       <c r="G118">
         <v>3.9</v>
       </c>
       <c r="H118">
@@ -15501,372 +15501,372 @@
       </c>
       <c r="AB159">
         <v>141.9</v>
       </c>
     </row>
     <row r="160" spans="1:28">
       <c r="A160">
         <v>73057</v>
       </c>
       <c r="B160">
         <v>157339317007</v>
       </c>
       <c r="C160">
         <v>5059482077777</v>
       </c>
       <c r="D160">
         <v>31625</v>
       </c>
       <c r="E160" t="s">
         <v>219</v>
       </c>
       <c r="F160">
         <v>3.355</v>
       </c>
       <c r="G160">
-        <v>23.0</v>
+        <v>28.5</v>
       </c>
       <c r="H160">
-        <v>23.0</v>
+        <v>28.5</v>
       </c>
       <c r="I160">
         <v>1.0</v>
       </c>
       <c r="J160">
         <v>7.65</v>
       </c>
       <c r="K160">
-        <v>43.91</v>
+        <v>52.06</v>
       </c>
       <c r="L160">
-        <v>44.95</v>
+        <v>53.28</v>
       </c>
       <c r="M160">
-        <v>45.99</v>
+        <v>54.51</v>
       </c>
       <c r="N160">
-        <v>46.51</v>
+        <v>55.13</v>
       </c>
       <c r="O160">
-        <v>47.56</v>
+        <v>56.38</v>
       </c>
       <c r="P160">
-        <v>50.19</v>
+        <v>59.5</v>
       </c>
       <c r="Q160">
-        <v>52.95</v>
+        <v>62.76</v>
       </c>
       <c r="R160">
-        <v>58.52</v>
+        <v>69.37</v>
       </c>
       <c r="S160">
-        <v>70.4</v>
+        <v>83.45</v>
       </c>
       <c r="T160">
-        <v>43.3</v>
+        <v>51.4</v>
       </c>
       <c r="U160">
-        <v>44.22</v>
+        <v>52.48</v>
       </c>
       <c r="V160">
-        <v>45.18</v>
+        <v>53.63</v>
       </c>
       <c r="W160">
-        <v>45.68</v>
+        <v>54.22</v>
       </c>
       <c r="X160">
-        <v>46.72</v>
+        <v>55.45</v>
       </c>
       <c r="Y160">
-        <v>49.45</v>
+        <v>58.69</v>
       </c>
       <c r="Z160">
-        <v>52.53</v>
+        <v>62.35</v>
       </c>
       <c r="AA160">
-        <v>60.05</v>
+        <v>71.28</v>
       </c>
       <c r="AB160">
-        <v>84.15</v>
+        <v>99.89</v>
       </c>
     </row>
     <row r="161" spans="1:28">
       <c r="A161">
         <v>73058</v>
       </c>
       <c r="B161">
         <v>157339306696</v>
       </c>
       <c r="C161">
         <v>5059482077715</v>
       </c>
       <c r="D161">
         <v>31346</v>
       </c>
       <c r="E161" t="s">
         <v>220</v>
       </c>
       <c r="F161">
         <v>1.595</v>
       </c>
       <c r="G161">
-        <v>14.53</v>
+        <v>21.5</v>
       </c>
       <c r="H161">
-        <v>14.53</v>
+        <v>21.5</v>
       </c>
       <c r="I161">
         <v>1.0</v>
       </c>
       <c r="J161">
         <v>3.95</v>
       </c>
       <c r="K161">
-        <v>26.81</v>
+        <v>37.13</v>
       </c>
       <c r="L161">
-        <v>27.44</v>
+        <v>38.0</v>
       </c>
       <c r="M161">
-        <v>28.08</v>
+        <v>38.88</v>
       </c>
       <c r="N161">
-        <v>28.4</v>
+        <v>39.33</v>
       </c>
       <c r="O161">
-        <v>29.04</v>
+        <v>40.21</v>
       </c>
       <c r="P161">
-        <v>30.65</v>
+        <v>42.44</v>
       </c>
       <c r="Q161">
-        <v>32.33</v>
+        <v>44.77</v>
       </c>
       <c r="R161">
-        <v>35.73</v>
+        <v>49.48</v>
       </c>
       <c r="S161">
-        <v>42.98</v>
+        <v>59.52</v>
       </c>
       <c r="T161">
-        <v>26.3</v>
+        <v>36.56</v>
       </c>
       <c r="U161">
-        <v>26.85</v>
+        <v>37.33</v>
       </c>
       <c r="V161">
-        <v>27.44</v>
+        <v>38.14</v>
       </c>
       <c r="W161">
-        <v>27.74</v>
+        <v>38.56</v>
       </c>
       <c r="X161">
-        <v>28.37</v>
+        <v>39.44</v>
       </c>
       <c r="Y161">
-        <v>30.03</v>
+        <v>41.74</v>
       </c>
       <c r="Z161">
-        <v>31.9</v>
+        <v>44.34</v>
       </c>
       <c r="AA161">
-        <v>36.47</v>
+        <v>50.69</v>
       </c>
       <c r="AB161">
-        <v>51.1</v>
+        <v>71.04</v>
       </c>
     </row>
     <row r="162" spans="1:28">
       <c r="A162">
         <v>73060</v>
       </c>
       <c r="B162">
         <v>157339316999</v>
       </c>
       <c r="C162">
         <v>5059482077760</v>
       </c>
       <c r="D162">
         <v>31623</v>
       </c>
       <c r="E162" t="s">
         <v>221</v>
       </c>
       <c r="F162">
         <v>1.388</v>
       </c>
       <c r="G162">
-        <v>13.62</v>
+        <v>14.0</v>
       </c>
       <c r="H162">
-        <v>13.62</v>
+        <v>14.0</v>
       </c>
       <c r="I162">
         <v>1.0</v>
       </c>
       <c r="J162">
         <v>3.95</v>
       </c>
       <c r="K162">
-        <v>25.47</v>
+        <v>26.03</v>
       </c>
       <c r="L162">
-        <v>26.06</v>
+        <v>26.64</v>
       </c>
       <c r="M162">
-        <v>26.67</v>
+        <v>27.26</v>
       </c>
       <c r="N162">
-        <v>26.97</v>
+        <v>27.57</v>
       </c>
       <c r="O162">
-        <v>27.58</v>
+        <v>28.19</v>
       </c>
       <c r="P162">
-        <v>29.11</v>
+        <v>29.75</v>
       </c>
       <c r="Q162">
-        <v>30.7</v>
+        <v>31.38</v>
       </c>
       <c r="R162">
-        <v>33.94</v>
+        <v>34.68</v>
       </c>
       <c r="S162">
-        <v>40.82</v>
+        <v>41.72</v>
       </c>
       <c r="T162">
-        <v>24.96</v>
+        <v>25.52</v>
       </c>
       <c r="U162">
-        <v>25.48</v>
+        <v>26.05</v>
       </c>
       <c r="V162">
-        <v>26.04</v>
+        <v>26.62</v>
       </c>
       <c r="W162">
-        <v>26.33</v>
+        <v>26.92</v>
       </c>
       <c r="X162">
-        <v>26.92</v>
+        <v>27.53</v>
       </c>
       <c r="Y162">
-        <v>28.5</v>
+        <v>29.14</v>
       </c>
       <c r="Z162">
-        <v>30.27</v>
+        <v>30.95</v>
       </c>
       <c r="AA162">
-        <v>34.61</v>
+        <v>35.38</v>
       </c>
       <c r="AB162">
-        <v>48.5</v>
+        <v>49.59</v>
       </c>
     </row>
     <row r="163" spans="1:28">
       <c r="A163">
         <v>73061</v>
       </c>
       <c r="B163">
         <v>157339306987</v>
       </c>
       <c r="C163">
         <v>5059482077722</v>
       </c>
       <c r="D163">
         <v>31348</v>
       </c>
       <c r="E163" t="s">
         <v>222</v>
       </c>
       <c r="F163">
         <v>3.88</v>
       </c>
       <c r="G163">
-        <v>21.58</v>
+        <v>32.0</v>
       </c>
       <c r="H163">
-        <v>21.58</v>
+        <v>32.0</v>
       </c>
       <c r="I163">
         <v>1.0</v>
       </c>
       <c r="J163">
         <v>7.65</v>
       </c>
       <c r="K163">
-        <v>41.81</v>
+        <v>57.24</v>
       </c>
       <c r="L163">
-        <v>42.8</v>
+        <v>58.58</v>
       </c>
       <c r="M163">
-        <v>43.79</v>
+        <v>59.94</v>
       </c>
       <c r="N163">
-        <v>44.28</v>
+        <v>60.62</v>
       </c>
       <c r="O163">
-        <v>45.29</v>
+        <v>61.99</v>
       </c>
       <c r="P163">
-        <v>47.79</v>
+        <v>65.42</v>
       </c>
       <c r="Q163">
-        <v>50.41</v>
+        <v>69.01</v>
       </c>
       <c r="R163">
-        <v>55.72</v>
+        <v>76.27</v>
       </c>
       <c r="S163">
-        <v>67.03</v>
+        <v>91.75</v>
       </c>
       <c r="T163">
-        <v>41.21</v>
+        <v>56.55</v>
       </c>
       <c r="U163">
-        <v>42.08</v>
+        <v>57.75</v>
       </c>
       <c r="V163">
-        <v>43.0</v>
+        <v>59.0</v>
       </c>
       <c r="W163">
-        <v>43.47</v>
+        <v>59.65</v>
       </c>
       <c r="X163">
-        <v>44.46</v>
+        <v>61.01</v>
       </c>
       <c r="Y163">
-        <v>47.06</v>
+        <v>64.58</v>
       </c>
       <c r="Z163">
-        <v>49.99</v>
+        <v>68.6</v>
       </c>
       <c r="AA163">
-        <v>57.15</v>
+        <v>78.42</v>
       </c>
       <c r="AB163">
-        <v>80.09</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="164" spans="1:28">
       <c r="A164">
         <v>73068</v>
       </c>
       <c r="B164">
         <v>157338116482</v>
       </c>
       <c r="C164">
         <v>5059482039935</v>
       </c>
       <c r="D164" t="s">
         <v>223</v>
       </c>
       <c r="E164" t="s">
         <v>224</v>
       </c>
       <c r="F164">
         <v>1.722</v>
       </c>
       <c r="G164">
         <v>18.75</v>
       </c>
       <c r="H164">
@@ -17467,544 +17467,544 @@
       </c>
       <c r="AB182">
         <v>24.55</v>
       </c>
     </row>
     <row r="183" spans="1:28">
       <c r="A183">
         <v>73723</v>
       </c>
       <c r="B183">
         <v>157337861346</v>
       </c>
       <c r="C183">
         <v>5010559042128</v>
       </c>
       <c r="D183" t="s">
         <v>247</v>
       </c>
       <c r="E183" t="s">
         <v>248</v>
       </c>
       <c r="F183">
         <v>0.61</v>
       </c>
       <c r="G183">
-        <v>31.41</v>
+        <v>37.33</v>
       </c>
       <c r="H183">
-        <v>31.41</v>
+        <v>37.33</v>
       </c>
       <c r="I183">
         <v>1.0</v>
       </c>
       <c r="J183">
         <v>3.95</v>
       </c>
       <c r="K183">
-        <v>51.8</v>
+        <v>60.56</v>
       </c>
       <c r="L183">
-        <v>53.02</v>
+        <v>61.99</v>
       </c>
       <c r="M183">
-        <v>54.24</v>
+        <v>63.42</v>
       </c>
       <c r="N183">
-        <v>54.86</v>
+        <v>64.14</v>
       </c>
       <c r="O183">
-        <v>56.1</v>
+        <v>65.59</v>
       </c>
       <c r="P183">
-        <v>59.2</v>
+        <v>69.22</v>
       </c>
       <c r="Q183">
+        <v>73.02</v>
+      </c>
+      <c r="R183">
+        <v>80.71</v>
+      </c>
+      <c r="S183">
+        <v>97.08</v>
+      </c>
+      <c r="T183">
+        <v>59.86</v>
+      </c>
+      <c r="U183">
+        <v>61.12</v>
+      </c>
+      <c r="V183">
         <v>62.45</v>
       </c>
-      <c r="R183">
-[...13 lines deleted...]
-      </c>
       <c r="W183">
-        <v>53.95</v>
+        <v>63.14</v>
       </c>
       <c r="X183">
-        <v>55.18</v>
+        <v>64.58</v>
       </c>
       <c r="Y183">
-        <v>58.4</v>
+        <v>68.35</v>
       </c>
       <c r="Z183">
-        <v>62.04</v>
+        <v>72.61</v>
       </c>
       <c r="AA183">
-        <v>70.92</v>
+        <v>83.01</v>
       </c>
       <c r="AB183">
-        <v>99.39</v>
+        <v>116.33</v>
       </c>
     </row>
     <row r="184" spans="1:28">
       <c r="A184">
         <v>73818</v>
       </c>
       <c r="B184">
         <v>157338931284</v>
       </c>
       <c r="C184">
         <v>5010559237258</v>
       </c>
       <c r="D184">
         <v>23725</v>
       </c>
       <c r="E184" t="s">
         <v>249</v>
       </c>
       <c r="F184">
         <v>2.326</v>
       </c>
       <c r="G184">
-        <v>49.9</v>
+        <v>59.7</v>
       </c>
       <c r="H184">
-        <v>49.9</v>
+        <v>59.7</v>
       </c>
       <c r="I184">
         <v>1.0</v>
       </c>
       <c r="J184">
         <v>7.65</v>
       </c>
       <c r="K184">
-        <v>83.73</v>
+        <v>98.24</v>
       </c>
       <c r="L184">
-        <v>85.7</v>
+        <v>100.55</v>
       </c>
       <c r="M184">
-        <v>87.69</v>
+        <v>102.88</v>
       </c>
       <c r="N184">
-        <v>88.68</v>
+        <v>104.05</v>
       </c>
       <c r="O184">
-        <v>90.69</v>
+        <v>106.4</v>
       </c>
       <c r="P184">
-        <v>95.7</v>
+        <v>112.28</v>
       </c>
       <c r="Q184">
-        <v>100.96</v>
+        <v>118.45</v>
       </c>
       <c r="R184">
-        <v>111.58</v>
+        <v>130.91</v>
       </c>
       <c r="S184">
-        <v>134.23</v>
+        <v>157.48</v>
       </c>
       <c r="T184">
-        <v>82.9</v>
+        <v>97.33</v>
       </c>
       <c r="U184">
-        <v>84.65</v>
+        <v>99.38</v>
       </c>
       <c r="V184">
-        <v>86.49</v>
+        <v>101.54</v>
       </c>
       <c r="W184">
-        <v>87.45</v>
+        <v>102.67</v>
       </c>
       <c r="X184">
-        <v>89.44</v>
+        <v>105.0</v>
       </c>
       <c r="Y184">
-        <v>94.66</v>
+        <v>111.14</v>
       </c>
       <c r="Z184">
-        <v>100.56</v>
+        <v>118.06</v>
       </c>
       <c r="AA184">
-        <v>114.96</v>
+        <v>134.97</v>
       </c>
       <c r="AB184">
-        <v>161.11</v>
+        <v>189.14</v>
       </c>
     </row>
     <row r="185" spans="1:28">
       <c r="A185">
         <v>73819</v>
       </c>
       <c r="B185">
         <v>157338930830</v>
       </c>
       <c r="C185">
         <v>5010559237173</v>
       </c>
       <c r="D185">
         <v>23717</v>
       </c>
       <c r="E185" t="s">
         <v>250</v>
       </c>
       <c r="F185">
         <v>1.518</v>
       </c>
       <c r="G185">
-        <v>36.18</v>
+        <v>43.02</v>
       </c>
       <c r="H185">
-        <v>36.18</v>
+        <v>43.02</v>
       </c>
       <c r="I185">
         <v>1.0</v>
       </c>
       <c r="J185">
         <v>3.95</v>
       </c>
       <c r="K185">
-        <v>58.86</v>
+        <v>68.99</v>
       </c>
       <c r="L185">
-        <v>60.24</v>
+        <v>70.61</v>
       </c>
       <c r="M185">
-        <v>61.64</v>
+        <v>72.24</v>
       </c>
       <c r="N185">
-        <v>62.34</v>
+        <v>73.06</v>
       </c>
       <c r="O185">
-        <v>63.75</v>
+        <v>74.72</v>
       </c>
       <c r="P185">
-        <v>67.27</v>
+        <v>78.85</v>
       </c>
       <c r="Q185">
-        <v>70.97</v>
+        <v>83.17</v>
       </c>
       <c r="R185">
-        <v>78.44</v>
+        <v>91.93</v>
       </c>
       <c r="S185">
-        <v>94.35</v>
+        <v>110.58</v>
       </c>
       <c r="T185">
-        <v>58.17</v>
+        <v>68.23</v>
       </c>
       <c r="U185">
-        <v>59.39</v>
+        <v>69.68</v>
       </c>
       <c r="V185">
-        <v>60.69</v>
+        <v>71.19</v>
       </c>
       <c r="W185">
-        <v>61.36</v>
+        <v>71.98</v>
       </c>
       <c r="X185">
-        <v>62.75</v>
+        <v>73.62</v>
       </c>
       <c r="Y185">
-        <v>66.42</v>
+        <v>77.92</v>
       </c>
       <c r="Z185">
-        <v>70.56</v>
+        <v>82.77</v>
       </c>
       <c r="AA185">
-        <v>80.66</v>
+        <v>94.62</v>
       </c>
       <c r="AB185">
-        <v>113.04</v>
+        <v>132.6</v>
       </c>
     </row>
     <row r="186" spans="1:28">
       <c r="A186">
         <v>73821</v>
       </c>
       <c r="B186">
         <v>157338930319</v>
       </c>
       <c r="C186">
         <v>5010559236923</v>
       </c>
       <c r="D186">
         <v>23692</v>
       </c>
       <c r="E186" t="s">
         <v>251</v>
       </c>
       <c r="F186">
         <v>1.139</v>
       </c>
       <c r="G186">
-        <v>26.97</v>
+        <v>32.58</v>
       </c>
       <c r="H186">
-        <v>26.97</v>
+        <v>32.58</v>
       </c>
       <c r="I186">
         <v>1.0</v>
       </c>
       <c r="J186">
         <v>3.95</v>
       </c>
       <c r="K186">
-        <v>45.23</v>
+        <v>53.53</v>
       </c>
       <c r="L186">
-        <v>46.29</v>
+        <v>54.79</v>
       </c>
       <c r="M186">
-        <v>47.36</v>
+        <v>56.06</v>
       </c>
       <c r="N186">
-        <v>47.9</v>
+        <v>56.7</v>
       </c>
       <c r="O186">
-        <v>48.98</v>
+        <v>57.98</v>
       </c>
       <c r="P186">
-        <v>51.69</v>
+        <v>61.18</v>
       </c>
       <c r="Q186">
-        <v>54.53</v>
+        <v>64.54</v>
       </c>
       <c r="R186">
-        <v>60.27</v>
+        <v>71.34</v>
       </c>
       <c r="S186">
-        <v>72.5</v>
+        <v>85.81</v>
       </c>
       <c r="T186">
-        <v>44.61</v>
+        <v>52.87</v>
       </c>
       <c r="U186">
-        <v>45.55</v>
+        <v>53.98</v>
       </c>
       <c r="V186">
-        <v>46.54</v>
+        <v>55.16</v>
       </c>
       <c r="W186">
-        <v>47.06</v>
+        <v>55.77</v>
       </c>
       <c r="X186">
-        <v>48.13</v>
+        <v>57.04</v>
       </c>
       <c r="Y186">
-        <v>50.94</v>
+        <v>60.37</v>
       </c>
       <c r="Z186">
-        <v>54.11</v>
+        <v>64.13</v>
       </c>
       <c r="AA186">
-        <v>61.86</v>
+        <v>73.31</v>
       </c>
       <c r="AB186">
-        <v>86.69</v>
+        <v>102.74</v>
       </c>
     </row>
     <row r="187" spans="1:28">
       <c r="A187">
         <v>73871</v>
       </c>
       <c r="B187">
         <v>157338211065</v>
       </c>
       <c r="C187">
         <v>5010559110803</v>
       </c>
       <c r="D187">
         <v>11080</v>
       </c>
       <c r="E187" t="s">
         <v>252</v>
       </c>
       <c r="F187">
         <v>0.602</v>
       </c>
       <c r="G187">
-        <v>33.67</v>
+        <v>40.01</v>
       </c>
       <c r="H187">
-        <v>33.67</v>
+        <v>40.01</v>
       </c>
       <c r="I187">
         <v>1.0</v>
       </c>
       <c r="J187">
         <v>3.95</v>
       </c>
       <c r="K187">
-        <v>55.14</v>
+        <v>64.53</v>
       </c>
       <c r="L187">
-        <v>56.44</v>
+        <v>66.05</v>
       </c>
       <c r="M187">
-        <v>57.75</v>
+        <v>67.58</v>
       </c>
       <c r="N187">
-        <v>58.41</v>
+        <v>68.35</v>
       </c>
       <c r="O187">
-        <v>59.73</v>
+        <v>69.89</v>
       </c>
       <c r="P187">
-        <v>63.03</v>
+        <v>73.75</v>
       </c>
       <c r="Q187">
-        <v>66.49</v>
+        <v>77.8</v>
       </c>
       <c r="R187">
-        <v>73.49</v>
+        <v>85.99</v>
       </c>
       <c r="S187">
-        <v>88.4</v>
+        <v>103.44</v>
       </c>
       <c r="T187">
-        <v>54.47</v>
+        <v>63.8</v>
       </c>
       <c r="U187">
-        <v>55.62</v>
+        <v>65.15</v>
       </c>
       <c r="V187">
-        <v>56.83</v>
+        <v>66.57</v>
       </c>
       <c r="W187">
-        <v>57.46</v>
+        <v>67.3</v>
       </c>
       <c r="X187">
-        <v>58.77</v>
+        <v>68.84</v>
       </c>
       <c r="Y187">
-        <v>62.2</v>
+        <v>72.86</v>
       </c>
       <c r="Z187">
-        <v>66.08</v>
+        <v>77.4</v>
       </c>
       <c r="AA187">
-        <v>75.54</v>
+        <v>88.48</v>
       </c>
       <c r="AB187">
-        <v>105.86</v>
+        <v>123.99</v>
       </c>
     </row>
     <row r="188" spans="1:28">
       <c r="A188">
         <v>73878</v>
       </c>
       <c r="B188">
         <v>157337658576</v>
       </c>
       <c r="C188">
         <v>5010559002283</v>
       </c>
       <c r="D188" t="s">
         <v>253</v>
       </c>
       <c r="E188" t="s">
         <v>254</v>
       </c>
       <c r="F188">
         <v>0.743</v>
       </c>
       <c r="G188">
-        <v>23.39</v>
+        <v>27.98</v>
       </c>
       <c r="H188">
-        <v>23.39</v>
+        <v>27.98</v>
       </c>
       <c r="I188">
         <v>1.0</v>
       </c>
       <c r="J188">
         <v>3.95</v>
       </c>
       <c r="K188">
-        <v>39.93</v>
+        <v>46.72</v>
       </c>
       <c r="L188">
-        <v>40.87</v>
+        <v>47.82</v>
       </c>
       <c r="M188">
-        <v>41.81</v>
+        <v>48.93</v>
       </c>
       <c r="N188">
-        <v>42.29</v>
+        <v>49.48</v>
       </c>
       <c r="O188">
-        <v>43.25</v>
+        <v>50.6</v>
       </c>
       <c r="P188">
-        <v>45.64</v>
+        <v>53.4</v>
       </c>
       <c r="Q188">
-        <v>48.14</v>
+        <v>56.33</v>
       </c>
       <c r="R188">
-        <v>53.21</v>
+        <v>62.26</v>
       </c>
       <c r="S188">
-        <v>64.0</v>
+        <v>74.9</v>
       </c>
       <c r="T188">
-        <v>39.34</v>
+        <v>46.09</v>
       </c>
       <c r="U188">
-        <v>40.17</v>
+        <v>47.07</v>
       </c>
       <c r="V188">
-        <v>41.04</v>
+        <v>48.09</v>
       </c>
       <c r="W188">
-        <v>41.5</v>
+        <v>48.62</v>
       </c>
       <c r="X188">
-        <v>42.44</v>
+        <v>49.73</v>
       </c>
       <c r="Y188">
-        <v>44.92</v>
+        <v>52.64</v>
       </c>
       <c r="Z188">
-        <v>47.72</v>
+        <v>55.91</v>
       </c>
       <c r="AA188">
-        <v>54.55</v>
+        <v>63.92</v>
       </c>
       <c r="AB188">
-        <v>76.45</v>
+        <v>89.58</v>
       </c>
     </row>
     <row r="189" spans="1:28">
       <c r="A189">
         <v>73881</v>
       </c>
       <c r="B189">
         <v>157339926517</v>
       </c>
       <c r="C189">
         <v>5010559491971</v>
       </c>
       <c r="D189">
         <v>49197</v>
       </c>
       <c r="E189" t="s">
         <v>255</v>
       </c>
       <c r="F189">
         <v>0.89</v>
       </c>
       <c r="G189">
         <v>38.5</v>
       </c>
       <c r="H189">
@@ -18069,114 +18069,114 @@
       </c>
       <c r="AB189">
         <v>119.67</v>
       </c>
     </row>
     <row r="190" spans="1:28">
       <c r="A190">
         <v>73895</v>
       </c>
       <c r="B190">
         <v>157337958118</v>
       </c>
       <c r="C190">
         <v>5010559055678</v>
       </c>
       <c r="D190" t="s">
         <v>256</v>
       </c>
       <c r="E190" t="s">
         <v>257</v>
       </c>
       <c r="F190">
         <v>1.768</v>
       </c>
       <c r="G190">
-        <v>61.17</v>
+        <v>74.64</v>
       </c>
       <c r="H190">
-        <v>61.17</v>
+        <v>74.64</v>
       </c>
       <c r="I190">
         <v>1.0</v>
       </c>
       <c r="J190">
         <v>3.95</v>
       </c>
       <c r="K190">
-        <v>95.85</v>
+        <v>115.79</v>
       </c>
       <c r="L190">
-        <v>98.11</v>
+        <v>118.51</v>
       </c>
       <c r="M190">
-        <v>100.38</v>
+        <v>121.26</v>
       </c>
       <c r="N190">
-        <v>101.52</v>
+        <v>122.64</v>
       </c>
       <c r="O190">
-        <v>103.82</v>
+        <v>125.41</v>
       </c>
       <c r="P190">
-        <v>109.55</v>
+        <v>132.34</v>
       </c>
       <c r="Q190">
-        <v>115.57</v>
+        <v>139.61</v>
       </c>
       <c r="R190">
-        <v>127.73</v>
+        <v>154.3</v>
       </c>
       <c r="S190">
-        <v>153.65</v>
+        <v>185.62</v>
       </c>
       <c r="T190">
-        <v>94.95</v>
+        <v>114.78</v>
       </c>
       <c r="U190">
-        <v>96.96</v>
+        <v>117.2</v>
       </c>
       <c r="V190">
-        <v>99.07</v>
+        <v>119.75</v>
       </c>
       <c r="W190">
-        <v>100.16</v>
+        <v>121.08</v>
       </c>
       <c r="X190">
-        <v>102.44</v>
+        <v>123.83</v>
       </c>
       <c r="Y190">
-        <v>108.43</v>
+        <v>131.07</v>
       </c>
       <c r="Z190">
-        <v>115.18</v>
+        <v>139.23</v>
       </c>
       <c r="AA190">
-        <v>131.67</v>
+        <v>159.17</v>
       </c>
       <c r="AB190">
-        <v>184.53</v>
+        <v>223.06</v>
       </c>
     </row>
     <row r="191" spans="1:28">
       <c r="A191">
         <v>73899</v>
       </c>
       <c r="B191">
         <v>157339892675</v>
       </c>
       <c r="C191">
         <v>5010559471003</v>
       </c>
       <c r="D191">
         <v>47100</v>
       </c>
       <c r="E191" t="s">
         <v>258</v>
       </c>
       <c r="F191">
         <v>5.58</v>
       </c>
       <c r="G191">
         <v>94.0</v>
       </c>
       <c r="H191">
@@ -18413,114 +18413,114 @@
       </c>
       <c r="AB193">
         <v>772.88</v>
       </c>
     </row>
     <row r="194" spans="1:28">
       <c r="A194">
         <v>73946</v>
       </c>
       <c r="B194">
         <v>157337650949</v>
       </c>
       <c r="C194">
         <v>5010559001378</v>
       </c>
       <c r="D194" t="s">
         <v>261</v>
       </c>
       <c r="E194" t="s">
         <v>262</v>
       </c>
       <c r="F194">
         <v>0.738</v>
       </c>
       <c r="G194">
-        <v>27.58</v>
+        <v>32.99</v>
       </c>
       <c r="H194">
-        <v>27.58</v>
+        <v>32.99</v>
       </c>
       <c r="I194">
         <v>1.0</v>
       </c>
       <c r="J194">
         <v>3.95</v>
       </c>
       <c r="K194">
-        <v>46.13</v>
+        <v>54.14</v>
       </c>
       <c r="L194">
-        <v>47.21</v>
+        <v>55.41</v>
       </c>
       <c r="M194">
-        <v>48.31</v>
+        <v>56.69</v>
       </c>
       <c r="N194">
-        <v>48.86</v>
+        <v>57.34</v>
       </c>
       <c r="O194">
-        <v>49.96</v>
+        <v>58.64</v>
       </c>
       <c r="P194">
-        <v>52.72</v>
+        <v>61.88</v>
       </c>
       <c r="Q194">
-        <v>55.62</v>
+        <v>65.27</v>
       </c>
       <c r="R194">
-        <v>61.47</v>
+        <v>72.14</v>
       </c>
       <c r="S194">
-        <v>73.95</v>
+        <v>86.78</v>
       </c>
       <c r="T194">
-        <v>45.51</v>
+        <v>53.47</v>
       </c>
       <c r="U194">
-        <v>46.47</v>
+        <v>54.6</v>
       </c>
       <c r="V194">
-        <v>47.48</v>
+        <v>55.79</v>
       </c>
       <c r="W194">
-        <v>48.0</v>
+        <v>56.4</v>
       </c>
       <c r="X194">
-        <v>49.09</v>
+        <v>57.69</v>
       </c>
       <c r="Y194">
-        <v>51.96</v>
+        <v>61.06</v>
       </c>
       <c r="Z194">
-        <v>55.2</v>
+        <v>64.86</v>
       </c>
       <c r="AA194">
-        <v>63.1</v>
+        <v>74.15</v>
       </c>
       <c r="AB194">
-        <v>88.44</v>
+        <v>103.91</v>
       </c>
     </row>
     <row r="195" spans="1:28">
       <c r="A195">
         <v>73977</v>
       </c>
       <c r="B195">
         <v>157340032173</v>
       </c>
       <c r="C195">
         <v>5010559542239</v>
       </c>
       <c r="D195">
         <v>54223</v>
       </c>
       <c r="E195" t="s">
         <v>263</v>
       </c>
       <c r="F195">
         <v>0.846</v>
       </c>
       <c r="G195">
         <v>31.61</v>
       </c>
       <c r="H195">
@@ -18671,114 +18671,114 @@
       </c>
       <c r="AB196">
         <v>90.29</v>
       </c>
     </row>
     <row r="197" spans="1:28">
       <c r="A197">
         <v>73981</v>
       </c>
       <c r="B197">
         <v>157337685383</v>
       </c>
       <c r="C197">
         <v>5010559011193</v>
       </c>
       <c r="D197" t="s">
         <v>266</v>
       </c>
       <c r="E197" t="s">
         <v>267</v>
       </c>
       <c r="F197">
         <v>2.181</v>
       </c>
       <c r="G197">
-        <v>44.66</v>
+        <v>53.06</v>
       </c>
       <c r="H197">
-        <v>44.66</v>
+        <v>53.06</v>
       </c>
       <c r="I197">
         <v>1.0</v>
       </c>
       <c r="J197">
         <v>7.65</v>
       </c>
       <c r="K197">
-        <v>75.98</v>
+        <v>88.41</v>
       </c>
       <c r="L197">
-        <v>77.76</v>
+        <v>90.49</v>
       </c>
       <c r="M197">
-        <v>79.56</v>
+        <v>92.59</v>
       </c>
       <c r="N197">
-        <v>80.47</v>
+        <v>93.64</v>
       </c>
       <c r="O197">
-        <v>82.29</v>
+        <v>95.76</v>
       </c>
       <c r="P197">
-        <v>86.84</v>
+        <v>101.05</v>
       </c>
       <c r="Q197">
-        <v>91.6</v>
+        <v>106.6</v>
       </c>
       <c r="R197">
-        <v>101.25</v>
+        <v>117.82</v>
       </c>
       <c r="S197">
-        <v>121.79</v>
+        <v>141.72</v>
       </c>
       <c r="T197">
-        <v>75.19</v>
+        <v>87.55</v>
       </c>
       <c r="U197">
-        <v>76.78</v>
+        <v>89.4</v>
       </c>
       <c r="V197">
-        <v>78.45</v>
+        <v>91.35</v>
       </c>
       <c r="W197">
-        <v>79.31</v>
+        <v>92.36</v>
       </c>
       <c r="X197">
-        <v>81.12</v>
+        <v>94.46</v>
       </c>
       <c r="Y197">
-        <v>85.86</v>
+        <v>99.98</v>
       </c>
       <c r="Z197">
-        <v>91.21</v>
+        <v>106.2</v>
       </c>
       <c r="AA197">
-        <v>104.26</v>
+        <v>121.41</v>
       </c>
       <c r="AB197">
-        <v>146.12</v>
+        <v>170.15</v>
       </c>
     </row>
     <row r="198" spans="1:28">
       <c r="A198">
         <v>74012</v>
       </c>
       <c r="D198">
         <v>34676</v>
       </c>
       <c r="E198" t="s">
         <v>268</v>
       </c>
       <c r="F198">
         <v>9.955</v>
       </c>
       <c r="G198">
         <v>165.38</v>
       </c>
       <c r="H198">
         <v>165.38</v>
       </c>
       <c r="I198">
         <v>1.0</v>
       </c>
       <c r="J198">
@@ -19006,286 +19006,286 @@
       </c>
       <c r="AB200">
         <v>1144.77</v>
       </c>
     </row>
     <row r="201" spans="1:28">
       <c r="A201">
         <v>74085</v>
       </c>
       <c r="B201">
         <v>157338673504</v>
       </c>
       <c r="C201">
         <v>5010559176939</v>
       </c>
       <c r="D201">
         <v>17693</v>
       </c>
       <c r="E201" t="s">
         <v>271</v>
       </c>
       <c r="F201">
         <v>1.87</v>
       </c>
       <c r="G201">
-        <v>9.99</v>
+        <v>11.93</v>
       </c>
       <c r="H201">
-        <v>9.99</v>
+        <v>11.93</v>
       </c>
       <c r="I201">
         <v>1.0</v>
       </c>
       <c r="J201">
         <v>3.95</v>
       </c>
       <c r="K201">
-        <v>20.09</v>
+        <v>22.96</v>
       </c>
       <c r="L201">
-        <v>20.56</v>
+        <v>23.5</v>
       </c>
       <c r="M201">
-        <v>21.04</v>
+        <v>24.05</v>
       </c>
       <c r="N201">
-        <v>21.28</v>
+        <v>24.32</v>
       </c>
       <c r="O201">
-        <v>21.76</v>
+        <v>24.87</v>
       </c>
       <c r="P201">
-        <v>22.96</v>
+        <v>26.25</v>
       </c>
       <c r="Q201">
-        <v>24.22</v>
+        <v>27.69</v>
       </c>
       <c r="R201">
-        <v>26.77</v>
+        <v>30.6</v>
       </c>
       <c r="S201">
-        <v>32.21</v>
+        <v>36.81</v>
       </c>
       <c r="T201">
-        <v>19.61</v>
+        <v>22.47</v>
       </c>
       <c r="U201">
-        <v>20.03</v>
+        <v>22.94</v>
       </c>
       <c r="V201">
-        <v>20.46</v>
+        <v>23.44</v>
       </c>
       <c r="W201">
-        <v>20.69</v>
+        <v>23.7</v>
       </c>
       <c r="X201">
-        <v>21.16</v>
+        <v>24.24</v>
       </c>
       <c r="Y201">
-        <v>22.4</v>
+        <v>25.66</v>
       </c>
       <c r="Z201">
-        <v>23.79</v>
+        <v>27.26</v>
       </c>
       <c r="AA201">
-        <v>27.2</v>
+        <v>31.16</v>
       </c>
       <c r="AB201">
-        <v>38.11</v>
+        <v>43.66</v>
       </c>
     </row>
     <row r="202" spans="1:28">
       <c r="A202">
         <v>74107</v>
       </c>
       <c r="B202">
         <v>157337803635</v>
       </c>
       <c r="C202">
         <v>5010559030903</v>
       </c>
       <c r="D202" t="s">
         <v>272</v>
       </c>
       <c r="E202" t="s">
         <v>273</v>
       </c>
       <c r="F202">
         <v>1.762</v>
       </c>
       <c r="G202">
-        <v>73.66</v>
+        <v>89.05</v>
       </c>
       <c r="H202">
-        <v>73.66</v>
+        <v>89.05</v>
       </c>
       <c r="I202">
         <v>1.0</v>
       </c>
       <c r="J202">
         <v>3.95</v>
       </c>
       <c r="K202">
-        <v>114.34</v>
+        <v>137.12</v>
       </c>
       <c r="L202">
-        <v>117.03</v>
+        <v>140.35</v>
       </c>
       <c r="M202">
-        <v>119.74</v>
+        <v>143.6</v>
       </c>
       <c r="N202">
-        <v>121.1</v>
+        <v>145.23</v>
       </c>
       <c r="O202">
-        <v>123.84</v>
+        <v>148.51</v>
       </c>
       <c r="P202">
-        <v>130.69</v>
+        <v>156.72</v>
       </c>
       <c r="Q202">
-        <v>137.86</v>
+        <v>165.32</v>
       </c>
       <c r="R202">
-        <v>152.37</v>
+        <v>182.73</v>
       </c>
       <c r="S202">
-        <v>183.29</v>
+        <v>219.81</v>
       </c>
       <c r="T202">
-        <v>113.34</v>
+        <v>135.99</v>
       </c>
       <c r="U202">
-        <v>115.73</v>
+        <v>138.86</v>
       </c>
       <c r="V202">
-        <v>118.25</v>
+        <v>141.88</v>
       </c>
       <c r="W202">
-        <v>119.56</v>
+        <v>143.45</v>
       </c>
       <c r="X202">
-        <v>122.28</v>
+        <v>146.72</v>
       </c>
       <c r="Y202">
-        <v>129.42</v>
+        <v>155.29</v>
       </c>
       <c r="Z202">
-        <v>137.48</v>
+        <v>164.97</v>
       </c>
       <c r="AA202">
-        <v>157.17</v>
+        <v>188.59</v>
       </c>
       <c r="AB202">
-        <v>220.26</v>
+        <v>264.29</v>
       </c>
     </row>
     <row r="203" spans="1:28">
       <c r="A203">
         <v>74147</v>
       </c>
       <c r="B203">
         <v>157339045784</v>
       </c>
       <c r="C203">
         <v>5010559254088</v>
       </c>
       <c r="D203">
         <v>25408</v>
       </c>
       <c r="E203" t="s">
         <v>274</v>
       </c>
       <c r="F203">
         <v>1.005</v>
       </c>
       <c r="G203">
-        <v>25.49</v>
+        <v>30.79</v>
       </c>
       <c r="H203">
-        <v>25.49</v>
+        <v>30.79</v>
       </c>
       <c r="I203">
         <v>1.0</v>
       </c>
       <c r="J203">
         <v>3.95</v>
       </c>
       <c r="K203">
-        <v>43.04</v>
+        <v>50.88</v>
       </c>
       <c r="L203">
-        <v>44.05</v>
+        <v>52.08</v>
       </c>
       <c r="M203">
-        <v>45.07</v>
+        <v>53.28</v>
       </c>
       <c r="N203">
-        <v>45.58</v>
+        <v>53.89</v>
       </c>
       <c r="O203">
-        <v>46.61</v>
+        <v>55.11</v>
       </c>
       <c r="P203">
-        <v>49.19</v>
+        <v>58.16</v>
       </c>
       <c r="Q203">
-        <v>51.89</v>
+        <v>61.35</v>
       </c>
       <c r="R203">
-        <v>57.35</v>
+        <v>67.8</v>
       </c>
       <c r="S203">
-        <v>68.99</v>
+        <v>81.56</v>
       </c>
       <c r="T203">
-        <v>42.43</v>
+        <v>50.23</v>
       </c>
       <c r="U203">
-        <v>43.33</v>
+        <v>51.29</v>
       </c>
       <c r="V203">
-        <v>44.27</v>
+        <v>52.41</v>
       </c>
       <c r="W203">
-        <v>44.76</v>
+        <v>52.99</v>
       </c>
       <c r="X203">
-        <v>45.78</v>
+        <v>54.19</v>
       </c>
       <c r="Y203">
-        <v>48.45</v>
+        <v>57.36</v>
       </c>
       <c r="Z203">
-        <v>51.47</v>
+        <v>60.93</v>
       </c>
       <c r="AA203">
-        <v>58.84</v>
+        <v>69.66</v>
       </c>
       <c r="AB203">
-        <v>82.46</v>
+        <v>97.62</v>
       </c>
     </row>
     <row r="204" spans="1:28">
       <c r="A204">
         <v>74161</v>
       </c>
       <c r="C204">
         <v>5010559017744</v>
       </c>
       <c r="D204" t="s">
         <v>275</v>
       </c>
       <c r="E204" t="s">
         <v>276</v>
       </c>
       <c r="F204">
         <v>42.502</v>
       </c>
       <c r="G204">
         <v>819.0</v>
       </c>
       <c r="H204">
         <v>819.0</v>
       </c>
       <c r="I204">
@@ -19516,286 +19516,286 @@
       </c>
       <c r="AB206">
         <v>1198.41</v>
       </c>
     </row>
     <row r="207" spans="1:28">
       <c r="A207">
         <v>74215</v>
       </c>
       <c r="B207">
         <v>157338351886</v>
       </c>
       <c r="C207">
         <v>5010559137107</v>
       </c>
       <c r="D207">
         <v>13710</v>
       </c>
       <c r="E207" t="s">
         <v>279</v>
       </c>
       <c r="F207">
         <v>1.024</v>
       </c>
       <c r="G207">
-        <v>41.74</v>
+        <v>51.82</v>
       </c>
       <c r="H207">
-        <v>41.74</v>
+        <v>51.82</v>
       </c>
       <c r="I207">
         <v>1.0</v>
       </c>
       <c r="J207">
         <v>3.95</v>
       </c>
       <c r="K207">
-        <v>67.09</v>
+        <v>82.01</v>
       </c>
       <c r="L207">
-        <v>68.67</v>
+        <v>83.94</v>
       </c>
       <c r="M207">
-        <v>70.26</v>
+        <v>85.88</v>
       </c>
       <c r="N207">
-        <v>71.06</v>
+        <v>86.86</v>
       </c>
       <c r="O207">
-        <v>72.66</v>
+        <v>88.83</v>
       </c>
       <c r="P207">
-        <v>76.68</v>
+        <v>93.74</v>
       </c>
       <c r="Q207">
-        <v>80.89</v>
+        <v>98.88</v>
       </c>
       <c r="R207">
-        <v>89.4</v>
+        <v>109.29</v>
       </c>
       <c r="S207">
-        <v>107.55</v>
+        <v>131.47</v>
       </c>
       <c r="T207">
-        <v>66.35</v>
+        <v>81.19</v>
       </c>
       <c r="U207">
-        <v>67.75</v>
+        <v>82.9</v>
       </c>
       <c r="V207">
-        <v>69.22</v>
+        <v>84.71</v>
       </c>
       <c r="W207">
-        <v>69.99</v>
+        <v>85.64</v>
       </c>
       <c r="X207">
-        <v>71.58</v>
+        <v>87.59</v>
       </c>
       <c r="Y207">
-        <v>75.77</v>
+        <v>92.71</v>
       </c>
       <c r="Z207">
-        <v>80.49</v>
+        <v>98.48</v>
       </c>
       <c r="AA207">
-        <v>92.01</v>
+        <v>112.59</v>
       </c>
       <c r="AB207">
-        <v>128.94</v>
+        <v>157.78</v>
       </c>
     </row>
     <row r="208" spans="1:28">
       <c r="A208">
         <v>74261</v>
       </c>
       <c r="B208">
         <v>157337803820</v>
       </c>
       <c r="C208">
         <v>5010559031078</v>
       </c>
       <c r="D208" t="s">
         <v>280</v>
       </c>
       <c r="E208" t="s">
         <v>281</v>
       </c>
       <c r="F208">
         <v>3.51</v>
       </c>
       <c r="G208">
-        <v>124.66</v>
+        <v>150.05</v>
       </c>
       <c r="H208">
-        <v>124.66</v>
+        <v>150.05</v>
       </c>
       <c r="I208">
         <v>1.0</v>
       </c>
       <c r="J208">
         <v>7.65</v>
       </c>
       <c r="K208">
-        <v>194.4</v>
+        <v>231.98</v>
       </c>
       <c r="L208">
-        <v>198.97</v>
+        <v>237.44</v>
       </c>
       <c r="M208">
-        <v>203.58</v>
+        <v>242.93</v>
       </c>
       <c r="N208">
-        <v>205.89</v>
+        <v>245.7</v>
       </c>
       <c r="O208">
-        <v>210.55</v>
+        <v>251.26</v>
       </c>
       <c r="P208">
-        <v>222.19</v>
+        <v>265.15</v>
       </c>
       <c r="Q208">
-        <v>234.38</v>
+        <v>279.69</v>
       </c>
       <c r="R208">
-        <v>259.05</v>
+        <v>309.14</v>
       </c>
       <c r="S208">
-        <v>311.62</v>
+        <v>371.87</v>
       </c>
       <c r="T208">
-        <v>192.95</v>
+        <v>230.32</v>
       </c>
       <c r="U208">
-        <v>197.03</v>
+        <v>235.19</v>
       </c>
       <c r="V208">
-        <v>201.31</v>
+        <v>240.31</v>
       </c>
       <c r="W208">
-        <v>203.54</v>
+        <v>242.96</v>
       </c>
       <c r="X208">
-        <v>208.17</v>
+        <v>248.49</v>
       </c>
       <c r="Y208">
-        <v>220.33</v>
+        <v>263.01</v>
       </c>
       <c r="Z208">
-        <v>234.06</v>
+        <v>279.4</v>
       </c>
       <c r="AA208">
-        <v>267.57</v>
+        <v>319.4</v>
       </c>
       <c r="AB208">
-        <v>374.98</v>
+        <v>447.61</v>
       </c>
     </row>
     <row r="209" spans="1:28">
       <c r="A209">
         <v>74265</v>
       </c>
       <c r="B209">
         <v>157339056656</v>
       </c>
       <c r="C209">
         <v>5010559255078</v>
       </c>
       <c r="D209">
         <v>25507</v>
       </c>
       <c r="E209" t="s">
         <v>282</v>
       </c>
       <c r="F209">
         <v>1.27</v>
       </c>
       <c r="G209">
-        <v>33.42</v>
+        <v>40.43</v>
       </c>
       <c r="H209">
-        <v>33.42</v>
+        <v>40.43</v>
       </c>
       <c r="I209">
         <v>1.0</v>
       </c>
       <c r="J209">
         <v>3.95</v>
       </c>
       <c r="K209">
-        <v>54.77</v>
+        <v>65.15</v>
       </c>
       <c r="L209">
-        <v>56.06</v>
+        <v>66.68</v>
       </c>
       <c r="M209">
-        <v>57.36</v>
+        <v>68.23</v>
       </c>
       <c r="N209">
-        <v>58.01</v>
+        <v>69.0</v>
       </c>
       <c r="O209">
-        <v>59.33</v>
+        <v>70.56</v>
       </c>
       <c r="P209">
-        <v>62.61</v>
+        <v>74.47</v>
       </c>
       <c r="Q209">
-        <v>66.04</v>
+        <v>78.55</v>
       </c>
       <c r="R209">
-        <v>72.99</v>
+        <v>86.82</v>
       </c>
       <c r="S209">
-        <v>87.8</v>
+        <v>104.44</v>
       </c>
       <c r="T209">
-        <v>54.1</v>
+        <v>64.42</v>
       </c>
       <c r="U209">
-        <v>55.25</v>
+        <v>65.78</v>
       </c>
       <c r="V209">
-        <v>56.45</v>
+        <v>67.21</v>
       </c>
       <c r="W209">
-        <v>57.07</v>
+        <v>67.96</v>
       </c>
       <c r="X209">
-        <v>58.37</v>
+        <v>69.5</v>
       </c>
       <c r="Y209">
-        <v>61.78</v>
+        <v>73.56</v>
       </c>
       <c r="Z209">
-        <v>65.63</v>
+        <v>78.15</v>
       </c>
       <c r="AA209">
-        <v>75.03</v>
+        <v>89.34</v>
       </c>
       <c r="AB209">
-        <v>105.14</v>
+        <v>125.2</v>
       </c>
     </row>
     <row r="210" spans="1:28">
       <c r="A210">
         <v>74322</v>
       </c>
       <c r="B210">
         <v>157339925128</v>
       </c>
       <c r="C210">
         <v>5010559491902</v>
       </c>
       <c r="D210">
         <v>49190</v>
       </c>
       <c r="E210" t="s">
         <v>283</v>
       </c>
       <c r="F210">
         <v>0.852</v>
       </c>
       <c r="G210">
         <v>39.74</v>
       </c>
       <c r="H210">
@@ -22348,114 +22348,114 @@
       </c>
       <c r="AA239">
         <v>65.66</v>
       </c>
       <c r="AB239">
         <v>92.01</v>
       </c>
     </row>
     <row r="240" spans="1:28">
       <c r="A240">
         <v>74955</v>
       </c>
       <c r="C240">
         <v>5010559136681</v>
       </c>
       <c r="D240">
         <v>13668</v>
       </c>
       <c r="E240" t="s">
         <v>315</v>
       </c>
       <c r="F240">
         <v>0.848</v>
       </c>
       <c r="G240">
-        <v>26.97</v>
+        <v>26.59</v>
       </c>
       <c r="H240">
-        <v>26.97</v>
+        <v>26.59</v>
       </c>
       <c r="I240">
         <v>1.0</v>
       </c>
       <c r="J240">
         <v>3.95</v>
       </c>
       <c r="K240">
-        <v>45.23</v>
+        <v>44.66</v>
       </c>
       <c r="L240">
-        <v>46.29</v>
+        <v>45.71</v>
       </c>
       <c r="M240">
-        <v>47.36</v>
+        <v>46.77</v>
       </c>
       <c r="N240">
-        <v>47.9</v>
+        <v>47.31</v>
       </c>
       <c r="O240">
-        <v>48.98</v>
+        <v>48.38</v>
       </c>
       <c r="P240">
-        <v>51.69</v>
+        <v>51.05</v>
       </c>
       <c r="Q240">
-        <v>54.53</v>
+        <v>53.85</v>
       </c>
       <c r="R240">
-        <v>60.27</v>
+        <v>59.52</v>
       </c>
       <c r="S240">
-        <v>72.5</v>
+        <v>71.6</v>
       </c>
       <c r="T240">
-        <v>44.61</v>
+        <v>44.05</v>
       </c>
       <c r="U240">
-        <v>45.55</v>
+        <v>44.98</v>
       </c>
       <c r="V240">
-        <v>46.54</v>
+        <v>45.96</v>
       </c>
       <c r="W240">
-        <v>47.06</v>
+        <v>46.47</v>
       </c>
       <c r="X240">
-        <v>48.13</v>
+        <v>47.52</v>
       </c>
       <c r="Y240">
-        <v>50.94</v>
+        <v>50.3</v>
       </c>
       <c r="Z240">
-        <v>54.11</v>
+        <v>53.43</v>
       </c>
       <c r="AA240">
-        <v>61.86</v>
+        <v>61.08</v>
       </c>
       <c r="AB240">
-        <v>86.69</v>
+        <v>85.6</v>
       </c>
     </row>
     <row r="241" spans="1:28">
       <c r="A241">
         <v>74959</v>
       </c>
       <c r="B241">
         <v>157339342968</v>
       </c>
       <c r="C241">
         <v>5010559319275</v>
       </c>
       <c r="D241">
         <v>31927</v>
       </c>
       <c r="E241" t="s">
         <v>316</v>
       </c>
       <c r="F241">
         <v>0.776</v>
       </c>
       <c r="G241">
         <v>30.29</v>
       </c>
       <c r="H241">
@@ -23119,114 +23119,114 @@
       </c>
       <c r="AA248">
         <v>45.04</v>
       </c>
       <c r="AB248">
         <v>63.12</v>
       </c>
     </row>
     <row r="249" spans="1:28">
       <c r="A249">
         <v>75039</v>
       </c>
       <c r="C249">
         <v>5059482077821</v>
       </c>
       <c r="D249">
         <v>31630</v>
       </c>
       <c r="E249" t="s">
         <v>324</v>
       </c>
       <c r="F249">
         <v>7.72</v>
       </c>
       <c r="G249">
-        <v>25.06</v>
+        <v>32.5</v>
       </c>
       <c r="H249">
-        <v>25.06</v>
+        <v>32.5</v>
       </c>
       <c r="I249">
         <v>1.0</v>
       </c>
       <c r="J249">
         <v>7.65</v>
       </c>
       <c r="K249">
-        <v>46.96</v>
+        <v>57.98</v>
       </c>
       <c r="L249">
-        <v>48.07</v>
+        <v>59.34</v>
       </c>
       <c r="M249">
-        <v>49.18</v>
+        <v>60.71</v>
       </c>
       <c r="N249">
-        <v>49.74</v>
+        <v>61.4</v>
       </c>
       <c r="O249">
-        <v>50.87</v>
+        <v>62.79</v>
       </c>
       <c r="P249">
-        <v>53.68</v>
+        <v>66.27</v>
       </c>
       <c r="Q249">
-        <v>56.62</v>
+        <v>69.9</v>
       </c>
       <c r="R249">
-        <v>62.58</v>
+        <v>77.26</v>
       </c>
       <c r="S249">
-        <v>75.28</v>
+        <v>92.94</v>
       </c>
       <c r="T249">
-        <v>46.33</v>
+        <v>57.29</v>
       </c>
       <c r="U249">
-        <v>47.31</v>
+        <v>58.5</v>
       </c>
       <c r="V249">
-        <v>48.34</v>
+        <v>59.77</v>
       </c>
       <c r="W249">
-        <v>48.88</v>
+        <v>60.43</v>
       </c>
       <c r="X249">
-        <v>49.99</v>
+        <v>61.8</v>
       </c>
       <c r="Y249">
-        <v>52.91</v>
+        <v>65.42</v>
       </c>
       <c r="Z249">
-        <v>56.21</v>
+        <v>69.49</v>
       </c>
       <c r="AA249">
-        <v>64.25</v>
+        <v>79.44</v>
       </c>
       <c r="AB249">
-        <v>90.05</v>
+        <v>111.33</v>
       </c>
     </row>
     <row r="250" spans="1:28">
       <c r="A250">
         <v>75065</v>
       </c>
       <c r="B250">
         <v>157338911829</v>
       </c>
       <c r="C250">
         <v>5059482094125</v>
       </c>
       <c r="D250">
         <v>23527</v>
       </c>
       <c r="E250" t="s">
         <v>325</v>
       </c>
       <c r="F250">
         <v>0.99</v>
       </c>
       <c r="G250">
         <v>26.89</v>
       </c>
       <c r="H250">
@@ -23377,286 +23377,286 @@
       </c>
       <c r="AB251">
         <v>123.2</v>
       </c>
     </row>
     <row r="252" spans="1:28">
       <c r="A252">
         <v>75070</v>
       </c>
       <c r="B252">
         <v>157339300455</v>
       </c>
       <c r="C252">
         <v>5059482077647</v>
       </c>
       <c r="D252">
         <v>31321</v>
       </c>
       <c r="E252" t="s">
         <v>327</v>
       </c>
       <c r="F252">
         <v>2.21</v>
       </c>
       <c r="G252">
-        <v>17.22</v>
+        <v>25.0</v>
       </c>
       <c r="H252">
-        <v>17.22</v>
+        <v>25.0</v>
       </c>
       <c r="I252">
         <v>1.0</v>
       </c>
       <c r="J252">
         <v>7.65</v>
       </c>
       <c r="K252">
-        <v>35.36</v>
+        <v>46.88</v>
       </c>
       <c r="L252">
-        <v>36.19</v>
+        <v>47.98</v>
       </c>
       <c r="M252">
-        <v>37.03</v>
+        <v>49.09</v>
       </c>
       <c r="N252">
-        <v>37.45</v>
+        <v>49.65</v>
       </c>
       <c r="O252">
-        <v>38.3</v>
+        <v>50.77</v>
       </c>
       <c r="P252">
-        <v>40.41</v>
+        <v>53.58</v>
       </c>
       <c r="Q252">
-        <v>42.63</v>
+        <v>56.52</v>
       </c>
       <c r="R252">
-        <v>47.12</v>
+        <v>62.47</v>
       </c>
       <c r="S252">
-        <v>56.68</v>
+        <v>75.14</v>
       </c>
       <c r="T252">
-        <v>34.79</v>
+        <v>46.25</v>
       </c>
       <c r="U252">
-        <v>35.53</v>
+        <v>47.22</v>
       </c>
       <c r="V252">
-        <v>36.3</v>
+        <v>48.25</v>
       </c>
       <c r="W252">
-        <v>36.7</v>
+        <v>48.78</v>
       </c>
       <c r="X252">
-        <v>37.54</v>
+        <v>49.89</v>
       </c>
       <c r="Y252">
-        <v>39.73</v>
+        <v>52.81</v>
       </c>
       <c r="Z252">
-        <v>42.21</v>
+        <v>56.1</v>
       </c>
       <c r="AA252">
-        <v>48.25</v>
+        <v>64.13</v>
       </c>
       <c r="AB252">
-        <v>67.62</v>
+        <v>89.88</v>
       </c>
     </row>
     <row r="253" spans="1:28">
       <c r="A253">
         <v>75071</v>
       </c>
       <c r="B253">
         <v>157339301377</v>
       </c>
       <c r="C253">
         <v>5059482077678</v>
       </c>
       <c r="D253">
         <v>31327</v>
       </c>
       <c r="E253" t="s">
         <v>328</v>
       </c>
       <c r="F253">
         <v>6.4</v>
       </c>
       <c r="G253">
-        <v>31.03</v>
+        <v>45.5</v>
       </c>
       <c r="H253">
-        <v>31.03</v>
+        <v>45.5</v>
       </c>
       <c r="I253">
         <v>1.0</v>
       </c>
       <c r="J253">
         <v>7.65</v>
       </c>
       <c r="K253">
-        <v>55.8</v>
+        <v>77.22</v>
       </c>
       <c r="L253">
-        <v>57.11</v>
+        <v>79.04</v>
       </c>
       <c r="M253">
-        <v>58.44</v>
+        <v>80.87</v>
       </c>
       <c r="N253">
-        <v>59.1</v>
+        <v>81.79</v>
       </c>
       <c r="O253">
-        <v>60.44</v>
+        <v>83.64</v>
       </c>
       <c r="P253">
-        <v>63.78</v>
+        <v>88.26</v>
       </c>
       <c r="Q253">
-        <v>67.28</v>
+        <v>93.1</v>
       </c>
       <c r="R253">
-        <v>74.36</v>
+        <v>102.9</v>
       </c>
       <c r="S253">
-        <v>89.45</v>
+        <v>123.79</v>
       </c>
       <c r="T253">
-        <v>55.12</v>
+        <v>76.42</v>
       </c>
       <c r="U253">
-        <v>56.29</v>
+        <v>78.04</v>
       </c>
       <c r="V253">
-        <v>57.51</v>
+        <v>79.74</v>
       </c>
       <c r="W253">
-        <v>58.15</v>
+        <v>80.62</v>
       </c>
       <c r="X253">
-        <v>59.47</v>
+        <v>82.45</v>
       </c>
       <c r="Y253">
-        <v>62.95</v>
+        <v>87.27</v>
       </c>
       <c r="Z253">
-        <v>66.87</v>
+        <v>92.71</v>
       </c>
       <c r="AA253">
-        <v>76.44</v>
+        <v>105.98</v>
       </c>
       <c r="AB253">
-        <v>107.13</v>
+        <v>148.52</v>
       </c>
     </row>
     <row r="254" spans="1:28">
       <c r="A254">
         <v>75072</v>
       </c>
       <c r="B254">
         <v>157339317372</v>
       </c>
       <c r="C254">
         <v>5059482077838</v>
       </c>
       <c r="D254">
         <v>31631</v>
       </c>
       <c r="E254" t="s">
         <v>329</v>
       </c>
       <c r="F254">
         <v>6.3</v>
       </c>
       <c r="G254">
-        <v>27.73</v>
+        <v>37.0</v>
       </c>
       <c r="H254">
-        <v>27.73</v>
+        <v>37.0</v>
       </c>
       <c r="I254">
         <v>1.0</v>
       </c>
       <c r="J254">
         <v>7.65</v>
       </c>
       <c r="K254">
-        <v>50.92</v>
+        <v>64.64</v>
       </c>
       <c r="L254">
-        <v>52.11</v>
+        <v>66.16</v>
       </c>
       <c r="M254">
-        <v>53.32</v>
+        <v>67.69</v>
       </c>
       <c r="N254">
-        <v>53.93</v>
+        <v>68.46</v>
       </c>
       <c r="O254">
-        <v>55.15</v>
+        <v>70.01</v>
       </c>
       <c r="P254">
-        <v>58.2</v>
+        <v>73.88</v>
       </c>
       <c r="Q254">
-        <v>61.39</v>
+        <v>77.93</v>
       </c>
       <c r="R254">
-        <v>67.85</v>
+        <v>86.14</v>
       </c>
       <c r="S254">
-        <v>81.62</v>
+        <v>103.62</v>
       </c>
       <c r="T254">
-        <v>50.27</v>
+        <v>63.91</v>
       </c>
       <c r="U254">
-        <v>51.33</v>
+        <v>65.26</v>
       </c>
       <c r="V254">
-        <v>52.44</v>
+        <v>66.68</v>
       </c>
       <c r="W254">
-        <v>53.02</v>
+        <v>67.42</v>
       </c>
       <c r="X254">
-        <v>54.23</v>
+        <v>68.95</v>
       </c>
       <c r="Y254">
-        <v>57.4</v>
+        <v>72.98</v>
       </c>
       <c r="Z254">
-        <v>60.97</v>
+        <v>77.53</v>
       </c>
       <c r="AA254">
-        <v>69.71</v>
+        <v>88.63</v>
       </c>
       <c r="AB254">
-        <v>97.68</v>
+        <v>124.2</v>
       </c>
     </row>
     <row r="255" spans="1:28">
       <c r="A255">
         <v>75171</v>
       </c>
       <c r="B255">
         <v>157339904139</v>
       </c>
       <c r="C255">
         <v>5010559487257</v>
       </c>
       <c r="D255">
         <v>48725</v>
       </c>
       <c r="E255" t="s">
         <v>330</v>
       </c>
       <c r="F255">
         <v>1.024</v>
       </c>
       <c r="G255">
         <v>23.75</v>
       </c>
       <c r="H255">
@@ -26384,114 +26384,114 @@
       </c>
       <c r="AB286">
         <v>367.99</v>
       </c>
     </row>
     <row r="287" spans="1:28">
       <c r="A287">
         <v>76002</v>
       </c>
       <c r="B287">
         <v>157338792198</v>
       </c>
       <c r="C287">
         <v>5059482068416</v>
       </c>
       <c r="D287">
         <v>20338</v>
       </c>
       <c r="E287" t="s">
         <v>365</v>
       </c>
       <c r="F287">
         <v>0.956</v>
       </c>
       <c r="G287">
-        <v>5.25</v>
+        <v>5.94</v>
       </c>
       <c r="H287">
-        <v>5.25</v>
+        <v>5.94</v>
       </c>
       <c r="I287">
         <v>1.0</v>
       </c>
       <c r="J287">
         <v>3.95</v>
       </c>
       <c r="K287">
-        <v>13.08</v>
+        <v>14.1</v>
       </c>
       <c r="L287">
-        <v>13.38</v>
+        <v>14.43</v>
       </c>
       <c r="M287">
-        <v>13.69</v>
+        <v>14.76</v>
       </c>
       <c r="N287">
-        <v>13.85</v>
+        <v>14.93</v>
       </c>
       <c r="O287">
-        <v>14.16</v>
+        <v>15.27</v>
       </c>
       <c r="P287">
-        <v>14.94</v>
+        <v>16.11</v>
       </c>
       <c r="Q287">
-        <v>15.76</v>
+        <v>17.0</v>
       </c>
       <c r="R287">
-        <v>17.42</v>
+        <v>18.79</v>
       </c>
       <c r="S287">
-        <v>20.96</v>
+        <v>22.6</v>
       </c>
       <c r="T287">
-        <v>12.63</v>
+        <v>13.65</v>
       </c>
       <c r="U287">
-        <v>12.9</v>
+        <v>13.94</v>
       </c>
       <c r="V287">
-        <v>13.18</v>
+        <v>14.24</v>
       </c>
       <c r="W287">
-        <v>13.33</v>
+        <v>14.4</v>
       </c>
       <c r="X287">
-        <v>13.63</v>
+        <v>14.73</v>
       </c>
       <c r="Y287">
-        <v>14.43</v>
+        <v>15.59</v>
       </c>
       <c r="Z287">
-        <v>15.33</v>
+        <v>16.56</v>
       </c>
       <c r="AA287">
-        <v>17.52</v>
+        <v>18.93</v>
       </c>
       <c r="AB287">
-        <v>24.55</v>
+        <v>26.53</v>
       </c>
     </row>
     <row r="288" spans="1:28">
       <c r="A288">
         <v>76080</v>
       </c>
       <c r="B288">
         <v>157338901564</v>
       </c>
       <c r="C288">
         <v>5059482093951</v>
       </c>
       <c r="D288">
         <v>23509</v>
       </c>
       <c r="E288" t="s">
         <v>366</v>
       </c>
       <c r="F288">
         <v>1.304</v>
       </c>
       <c r="G288">
         <v>33.41</v>
       </c>
       <c r="H288">
@@ -26897,114 +26897,114 @@
       </c>
       <c r="AA292">
         <v>46.6</v>
       </c>
       <c r="AB292">
         <v>65.3</v>
       </c>
     </row>
     <row r="293" spans="1:28">
       <c r="A293">
         <v>76214</v>
       </c>
       <c r="C293">
         <v>5059482077814</v>
       </c>
       <c r="D293">
         <v>31629</v>
       </c>
       <c r="E293" t="s">
         <v>371</v>
       </c>
       <c r="F293">
         <v>8.335</v>
       </c>
       <c r="G293">
-        <v>21.98</v>
+        <v>32.5</v>
       </c>
       <c r="H293">
-        <v>21.98</v>
+        <v>32.5</v>
       </c>
       <c r="I293">
         <v>1.0</v>
       </c>
       <c r="J293">
         <v>7.65</v>
       </c>
       <c r="K293">
-        <v>42.4</v>
+        <v>57.98</v>
       </c>
       <c r="L293">
-        <v>43.4</v>
+        <v>59.34</v>
       </c>
       <c r="M293">
-        <v>44.41</v>
+        <v>60.71</v>
       </c>
       <c r="N293">
-        <v>44.91</v>
+        <v>61.4</v>
       </c>
       <c r="O293">
-        <v>45.93</v>
+        <v>62.79</v>
       </c>
       <c r="P293">
-        <v>48.47</v>
+        <v>66.27</v>
       </c>
       <c r="Q293">
-        <v>51.13</v>
+        <v>69.9</v>
       </c>
       <c r="R293">
-        <v>56.51</v>
+        <v>77.26</v>
       </c>
       <c r="S293">
-        <v>67.98</v>
+        <v>92.94</v>
       </c>
       <c r="T293">
-        <v>41.8</v>
+        <v>57.29</v>
       </c>
       <c r="U293">
-        <v>42.68</v>
+        <v>58.5</v>
       </c>
       <c r="V293">
-        <v>43.61</v>
+        <v>59.77</v>
       </c>
       <c r="W293">
-        <v>44.09</v>
+        <v>60.43</v>
       </c>
       <c r="X293">
-        <v>45.1</v>
+        <v>61.8</v>
       </c>
       <c r="Y293">
-        <v>47.73</v>
+        <v>65.42</v>
       </c>
       <c r="Z293">
-        <v>50.71</v>
+        <v>69.49</v>
       </c>
       <c r="AA293">
-        <v>57.97</v>
+        <v>79.44</v>
       </c>
       <c r="AB293">
-        <v>81.24</v>
+        <v>111.33</v>
       </c>
     </row>
     <row r="294" spans="1:28">
       <c r="A294">
         <v>76391</v>
       </c>
       <c r="B294">
         <v>157338708281</v>
       </c>
       <c r="C294">
         <v>5059482083082</v>
       </c>
       <c r="D294">
         <v>18390</v>
       </c>
       <c r="E294" t="s">
         <v>372</v>
       </c>
       <c r="F294">
         <v>0.522</v>
       </c>
       <c r="G294">
         <v>20.84</v>
       </c>
       <c r="H294">
@@ -27066,114 +27066,114 @@
       </c>
       <c r="AA294">
         <v>49.35</v>
       </c>
       <c r="AB294">
         <v>69.15</v>
       </c>
     </row>
     <row r="295" spans="1:28">
       <c r="A295">
         <v>76464</v>
       </c>
       <c r="C295">
         <v>5059482075230</v>
       </c>
       <c r="D295">
         <v>29056</v>
       </c>
       <c r="E295" t="s">
         <v>373</v>
       </c>
       <c r="F295">
         <v>3.67</v>
       </c>
       <c r="G295">
-        <v>56.99</v>
+        <v>62.0</v>
       </c>
       <c r="H295">
-        <v>56.99</v>
+        <v>62.0</v>
       </c>
       <c r="I295">
         <v>1.0</v>
       </c>
       <c r="J295">
         <v>7.65</v>
       </c>
       <c r="K295">
-        <v>94.23</v>
+        <v>101.64</v>
       </c>
       <c r="L295">
-        <v>96.44</v>
+        <v>104.03</v>
       </c>
       <c r="M295">
-        <v>98.68</v>
+        <v>106.44</v>
       </c>
       <c r="N295">
-        <v>99.8</v>
+        <v>107.65</v>
       </c>
       <c r="O295">
-        <v>102.06</v>
+        <v>110.09</v>
       </c>
       <c r="P295">
-        <v>107.7</v>
+        <v>116.18</v>
       </c>
       <c r="Q295">
-        <v>113.61</v>
+        <v>122.55</v>
       </c>
       <c r="R295">
-        <v>125.57</v>
+        <v>135.45</v>
       </c>
       <c r="S295">
-        <v>151.05</v>
+        <v>162.94</v>
       </c>
       <c r="T295">
-        <v>93.34</v>
+        <v>100.71</v>
       </c>
       <c r="U295">
-        <v>95.31</v>
+        <v>102.84</v>
       </c>
       <c r="V295">
-        <v>97.38</v>
+        <v>105.08</v>
       </c>
       <c r="W295">
-        <v>98.46</v>
+        <v>106.24</v>
       </c>
       <c r="X295">
-        <v>100.7</v>
+        <v>108.65</v>
       </c>
       <c r="Y295">
-        <v>106.58</v>
+        <v>115.0</v>
       </c>
       <c r="Z295">
-        <v>113.22</v>
+        <v>122.17</v>
       </c>
       <c r="AA295">
-        <v>129.43</v>
+        <v>139.66</v>
       </c>
       <c r="AB295">
-        <v>181.39</v>
+        <v>195.72</v>
       </c>
     </row>
     <row r="296" spans="1:28">
       <c r="A296">
         <v>76467</v>
       </c>
       <c r="C296">
         <v>5059482075209</v>
       </c>
       <c r="D296">
         <v>29049</v>
       </c>
       <c r="E296" t="s">
         <v>374</v>
       </c>
       <c r="F296">
         <v>1.35</v>
       </c>
       <c r="G296">
         <v>17.75</v>
       </c>
       <c r="H296">
         <v>17.75</v>
       </c>
       <c r="I296">
@@ -27484,200 +27484,200 @@
       </c>
       <c r="AB299">
         <v>77.34</v>
       </c>
     </row>
     <row r="300" spans="1:28">
       <c r="A300">
         <v>76494</v>
       </c>
       <c r="B300">
         <v>157339995853</v>
       </c>
       <c r="C300">
         <v>5010559523795</v>
       </c>
       <c r="D300">
         <v>52379</v>
       </c>
       <c r="E300" t="s">
         <v>378</v>
       </c>
       <c r="F300">
         <v>0.922</v>
       </c>
       <c r="G300">
-        <v>24.15</v>
+        <v>25.4</v>
       </c>
       <c r="H300">
-        <v>24.15</v>
+        <v>25.4</v>
       </c>
       <c r="I300">
         <v>1.0</v>
       </c>
       <c r="J300">
         <v>3.95</v>
       </c>
       <c r="K300">
-        <v>41.05</v>
+        <v>42.9</v>
       </c>
       <c r="L300">
-        <v>42.02</v>
+        <v>43.91</v>
       </c>
       <c r="M300">
-        <v>42.99</v>
+        <v>44.93</v>
       </c>
       <c r="N300">
-        <v>43.48</v>
+        <v>45.44</v>
       </c>
       <c r="O300">
-        <v>44.46</v>
+        <v>46.47</v>
       </c>
       <c r="P300">
-        <v>46.92</v>
+        <v>49.04</v>
       </c>
       <c r="Q300">
-        <v>49.5</v>
+        <v>51.73</v>
       </c>
       <c r="R300">
-        <v>54.71</v>
+        <v>57.17</v>
       </c>
       <c r="S300">
-        <v>65.81</v>
+        <v>68.77</v>
       </c>
       <c r="T300">
-        <v>40.46</v>
+        <v>42.3</v>
       </c>
       <c r="U300">
-        <v>41.31</v>
+        <v>43.19</v>
       </c>
       <c r="V300">
-        <v>42.21</v>
+        <v>44.13</v>
       </c>
       <c r="W300">
-        <v>42.68</v>
+        <v>44.62</v>
       </c>
       <c r="X300">
-        <v>43.65</v>
+        <v>45.63</v>
       </c>
       <c r="Y300">
-        <v>46.2</v>
+        <v>48.3</v>
       </c>
       <c r="Z300">
-        <v>49.08</v>
+        <v>51.31</v>
       </c>
       <c r="AA300">
-        <v>56.1</v>
+        <v>58.65</v>
       </c>
       <c r="AB300">
-        <v>78.62</v>
+        <v>82.2</v>
       </c>
     </row>
     <row r="301" spans="1:28">
       <c r="A301">
         <v>76596</v>
       </c>
       <c r="B301">
         <v>157338242168</v>
       </c>
       <c r="C301">
         <v>5059482081835</v>
       </c>
       <c r="D301">
         <v>12125</v>
       </c>
       <c r="E301" t="s">
         <v>379</v>
       </c>
       <c r="F301">
         <v>0.536</v>
       </c>
       <c r="G301">
-        <v>1.25</v>
+        <v>1.3</v>
       </c>
       <c r="H301">
-        <v>1.25</v>
+        <v>1.3</v>
       </c>
       <c r="I301">
         <v>1.0</v>
       </c>
       <c r="J301">
         <v>3.95</v>
       </c>
       <c r="K301">
-        <v>7.15</v>
+        <v>7.23</v>
       </c>
       <c r="L301">
-        <v>7.32</v>
+        <v>7.4</v>
       </c>
       <c r="M301">
-        <v>7.49</v>
+        <v>7.57</v>
       </c>
       <c r="N301">
-        <v>7.58</v>
+        <v>7.66</v>
       </c>
       <c r="O301">
-        <v>7.75</v>
+        <v>7.83</v>
       </c>
       <c r="P301">
-        <v>8.18</v>
+        <v>8.26</v>
       </c>
       <c r="Q301">
-        <v>8.63</v>
+        <v>8.72</v>
       </c>
       <c r="R301">
-        <v>9.53</v>
+        <v>9.63</v>
       </c>
       <c r="S301">
-        <v>11.47</v>
+        <v>11.59</v>
       </c>
       <c r="T301">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="U301">
-        <v>6.89</v>
+        <v>6.96</v>
       </c>
       <c r="V301">
-        <v>7.04</v>
+        <v>7.12</v>
       </c>
       <c r="W301">
-        <v>7.12</v>
+        <v>7.19</v>
       </c>
       <c r="X301">
-        <v>7.28</v>
+        <v>7.36</v>
       </c>
       <c r="Y301">
-        <v>7.7</v>
+        <v>7.79</v>
       </c>
       <c r="Z301">
-        <v>8.18</v>
+        <v>8.27</v>
       </c>
       <c r="AA301">
-        <v>9.36</v>
+        <v>9.46</v>
       </c>
       <c r="AB301">
-        <v>13.11</v>
+        <v>13.25</v>
       </c>
     </row>
     <row r="302" spans="1:28">
       <c r="A302">
         <v>76619</v>
       </c>
       <c r="B302">
         <v>157338987096</v>
       </c>
       <c r="C302">
         <v>5010559243785</v>
       </c>
       <c r="D302">
         <v>24378</v>
       </c>
       <c r="E302" t="s">
         <v>380</v>
       </c>
       <c r="F302">
         <v>0.834</v>
       </c>
       <c r="G302">
         <v>51.91</v>
       </c>
       <c r="H302">
@@ -32807,286 +32807,286 @@
       </c>
       <c r="AB361">
         <v>62.46</v>
       </c>
     </row>
     <row r="362" spans="1:28">
       <c r="A362">
         <v>78286</v>
       </c>
       <c r="B362">
         <v>157339100635</v>
       </c>
       <c r="C362">
         <v>5010559259359</v>
       </c>
       <c r="D362">
         <v>25935</v>
       </c>
       <c r="E362" t="s">
         <v>443</v>
       </c>
       <c r="F362">
         <v>0.74</v>
       </c>
       <c r="G362">
-        <v>32.59</v>
+        <v>40.64</v>
       </c>
       <c r="H362">
-        <v>32.59</v>
+        <v>40.64</v>
       </c>
       <c r="I362">
         <v>1.0</v>
       </c>
       <c r="J362">
         <v>3.95</v>
       </c>
       <c r="K362">
-        <v>53.55</v>
+        <v>65.46</v>
       </c>
       <c r="L362">
-        <v>54.81</v>
+        <v>67.0</v>
       </c>
       <c r="M362">
-        <v>56.07</v>
+        <v>68.55</v>
       </c>
       <c r="N362">
-        <v>56.71</v>
+        <v>69.33</v>
       </c>
       <c r="O362">
-        <v>58.0</v>
+        <v>70.9</v>
       </c>
       <c r="P362">
-        <v>61.2</v>
+        <v>74.82</v>
       </c>
       <c r="Q362">
-        <v>64.56</v>
+        <v>78.93</v>
       </c>
       <c r="R362">
-        <v>71.35</v>
+        <v>87.23</v>
       </c>
       <c r="S362">
-        <v>85.84</v>
+        <v>104.94</v>
       </c>
       <c r="T362">
-        <v>52.88</v>
+        <v>64.73</v>
       </c>
       <c r="U362">
-        <v>54.0</v>
+        <v>66.1</v>
       </c>
       <c r="V362">
-        <v>55.17</v>
+        <v>67.54</v>
       </c>
       <c r="W362">
-        <v>55.78</v>
+        <v>68.28</v>
       </c>
       <c r="X362">
-        <v>57.05</v>
+        <v>69.84</v>
       </c>
       <c r="Y362">
-        <v>60.38</v>
+        <v>73.92</v>
       </c>
       <c r="Z362">
-        <v>64.15</v>
+        <v>78.52</v>
       </c>
       <c r="AA362">
-        <v>73.33</v>
+        <v>89.76</v>
       </c>
       <c r="AB362">
-        <v>102.77</v>
+        <v>125.8</v>
       </c>
     </row>
     <row r="363" spans="1:28">
       <c r="A363">
         <v>78317</v>
       </c>
       <c r="B363">
         <v>157339100620</v>
       </c>
       <c r="C363">
         <v>5010559259328</v>
       </c>
       <c r="D363">
         <v>25932</v>
       </c>
       <c r="E363" t="s">
         <v>444</v>
       </c>
       <c r="F363">
         <v>2.06</v>
       </c>
       <c r="G363">
-        <v>117.98</v>
+        <v>141.9</v>
       </c>
       <c r="H363">
-        <v>117.98</v>
+        <v>141.9</v>
       </c>
       <c r="I363">
         <v>1.0</v>
       </c>
       <c r="J363">
         <v>7.65</v>
       </c>
       <c r="K363">
-        <v>184.51</v>
+        <v>219.92</v>
       </c>
       <c r="L363">
-        <v>188.85</v>
+        <v>225.09</v>
       </c>
       <c r="M363">
-        <v>193.22</v>
+        <v>230.3</v>
       </c>
       <c r="N363">
-        <v>195.42</v>
+        <v>232.92</v>
       </c>
       <c r="O363">
-        <v>199.84</v>
+        <v>238.19</v>
       </c>
       <c r="P363">
-        <v>210.89</v>
+        <v>251.36</v>
       </c>
       <c r="Q363">
-        <v>222.46</v>
+        <v>265.15</v>
       </c>
       <c r="R363">
-        <v>245.88</v>
+        <v>293.06</v>
       </c>
       <c r="S363">
-        <v>295.77</v>
+        <v>352.53</v>
       </c>
       <c r="T363">
-        <v>183.12</v>
+        <v>218.33</v>
       </c>
       <c r="U363">
-        <v>186.99</v>
+        <v>222.94</v>
       </c>
       <c r="V363">
-        <v>191.05</v>
+        <v>227.79</v>
       </c>
       <c r="W363">
-        <v>193.16</v>
+        <v>230.31</v>
       </c>
       <c r="X363">
-        <v>197.56</v>
+        <v>235.55</v>
       </c>
       <c r="Y363">
-        <v>209.1</v>
+        <v>249.31</v>
       </c>
       <c r="Z363">
-        <v>222.13</v>
+        <v>264.84</v>
       </c>
       <c r="AA363">
-        <v>253.94</v>
+        <v>302.76</v>
       </c>
       <c r="AB363">
-        <v>355.87</v>
+        <v>424.3</v>
       </c>
     </row>
     <row r="364" spans="1:28">
       <c r="A364">
         <v>78439</v>
       </c>
       <c r="B364">
         <v>157340361206</v>
       </c>
       <c r="C364">
         <v>5010559662029</v>
       </c>
       <c r="D364">
         <v>66202</v>
       </c>
       <c r="E364" t="s">
         <v>445</v>
       </c>
       <c r="F364">
         <v>1.96</v>
       </c>
       <c r="G364">
-        <v>131.5</v>
+        <v>159.74</v>
       </c>
       <c r="H364">
-        <v>131.5</v>
+        <v>159.74</v>
       </c>
       <c r="I364">
         <v>1.0</v>
       </c>
       <c r="J364">
         <v>3.95</v>
       </c>
       <c r="K364">
-        <v>199.96</v>
+        <v>241.76</v>
       </c>
       <c r="L364">
-        <v>204.66</v>
+        <v>247.45</v>
       </c>
       <c r="M364">
-        <v>209.4</v>
+        <v>253.18</v>
       </c>
       <c r="N364">
-        <v>211.78</v>
+        <v>256.06</v>
       </c>
       <c r="O364">
-        <v>216.57</v>
+        <v>261.85</v>
       </c>
       <c r="P364">
-        <v>228.54</v>
+        <v>276.32</v>
       </c>
       <c r="Q364">
-        <v>241.09</v>
+        <v>291.49</v>
       </c>
       <c r="R364">
-        <v>266.46</v>
+        <v>322.17</v>
       </c>
       <c r="S364">
-        <v>320.54</v>
+        <v>387.55</v>
       </c>
       <c r="T364">
-        <v>198.48</v>
+        <v>240.05</v>
       </c>
       <c r="U364">
-        <v>202.67</v>
+        <v>245.12</v>
       </c>
       <c r="V364">
-        <v>207.08</v>
+        <v>250.45</v>
       </c>
       <c r="W364">
-        <v>209.37</v>
+        <v>253.22</v>
       </c>
       <c r="X364">
-        <v>214.13</v>
+        <v>258.98</v>
       </c>
       <c r="Y364">
-        <v>226.65</v>
+        <v>274.11</v>
       </c>
       <c r="Z364">
-        <v>240.77</v>
+        <v>291.19</v>
       </c>
       <c r="AA364">
-        <v>275.24</v>
+        <v>332.89</v>
       </c>
       <c r="AB364">
-        <v>385.72</v>
+        <v>466.51</v>
       </c>
     </row>
     <row r="365" spans="1:28">
       <c r="A365">
         <v>79192</v>
       </c>
       <c r="B365">
         <v>157337933633</v>
       </c>
       <c r="C365">
         <v>5010559051229</v>
       </c>
       <c r="D365" t="s">
         <v>446</v>
       </c>
       <c r="E365" t="s">
         <v>447</v>
       </c>
       <c r="F365">
         <v>1.28</v>
       </c>
       <c r="G365">
         <v>11.16</v>
       </c>
       <c r="H365">
@@ -33151,974 +33151,974 @@
       </c>
       <c r="AB365">
         <v>41.46</v>
       </c>
     </row>
     <row r="366" spans="1:28">
       <c r="A366">
         <v>79304</v>
       </c>
       <c r="B366">
         <v>157338438008</v>
       </c>
       <c r="C366">
         <v>5010559153152</v>
       </c>
       <c r="D366">
         <v>15315</v>
       </c>
       <c r="E366" t="s">
         <v>448</v>
       </c>
       <c r="F366">
         <v>0.608</v>
       </c>
       <c r="G366">
-        <v>3.8</v>
+        <v>4.61</v>
       </c>
       <c r="H366">
-        <v>3.8</v>
+        <v>4.61</v>
       </c>
       <c r="I366">
         <v>1.0</v>
       </c>
       <c r="J366">
         <v>3.95</v>
       </c>
       <c r="K366">
-        <v>10.93</v>
+        <v>12.13</v>
       </c>
       <c r="L366">
-        <v>11.19</v>
+        <v>12.41</v>
       </c>
       <c r="M366">
-        <v>11.45</v>
+        <v>12.7</v>
       </c>
       <c r="N366">
-        <v>11.58</v>
+        <v>12.85</v>
       </c>
       <c r="O366">
-        <v>11.84</v>
+        <v>13.14</v>
       </c>
       <c r="P366">
-        <v>12.49</v>
+        <v>13.86</v>
       </c>
       <c r="Q366">
-        <v>13.18</v>
+        <v>14.62</v>
       </c>
       <c r="R366">
-        <v>14.56</v>
+        <v>16.16</v>
       </c>
       <c r="S366">
-        <v>17.52</v>
+        <v>19.44</v>
       </c>
       <c r="T366">
-        <v>10.5</v>
+        <v>11.69</v>
       </c>
       <c r="U366">
-        <v>10.72</v>
+        <v>11.94</v>
       </c>
       <c r="V366">
-        <v>10.96</v>
+        <v>12.2</v>
       </c>
       <c r="W366">
-        <v>11.08</v>
+        <v>12.33</v>
       </c>
       <c r="X366">
-        <v>11.33</v>
+        <v>12.62</v>
       </c>
       <c r="Y366">
-        <v>11.99</v>
+        <v>13.35</v>
       </c>
       <c r="Z366">
-        <v>12.74</v>
+        <v>14.18</v>
       </c>
       <c r="AA366">
-        <v>14.56</v>
+        <v>16.22</v>
       </c>
       <c r="AB366">
-        <v>20.41</v>
+        <v>22.72</v>
       </c>
     </row>
     <row r="367" spans="1:28">
       <c r="A367">
         <v>79319</v>
       </c>
       <c r="B367">
         <v>157338427434</v>
       </c>
       <c r="C367">
         <v>5010559153114</v>
       </c>
       <c r="D367">
         <v>15311</v>
       </c>
       <c r="E367" t="s">
         <v>449</v>
       </c>
       <c r="F367">
         <v>0.584</v>
       </c>
       <c r="G367">
-        <v>3.48</v>
+        <v>4.33</v>
       </c>
       <c r="H367">
-        <v>3.48</v>
+        <v>4.33</v>
       </c>
       <c r="I367">
         <v>1.0</v>
       </c>
       <c r="J367">
         <v>3.95</v>
       </c>
       <c r="K367">
-        <v>10.46</v>
+        <v>11.71</v>
       </c>
       <c r="L367">
-        <v>10.7</v>
+        <v>11.99</v>
       </c>
       <c r="M367">
-        <v>10.95</v>
+        <v>12.27</v>
       </c>
       <c r="N367">
-        <v>11.07</v>
+        <v>12.41</v>
       </c>
       <c r="O367">
-        <v>11.32</v>
+        <v>12.69</v>
       </c>
       <c r="P367">
-        <v>11.95</v>
+        <v>13.39</v>
       </c>
       <c r="Q367">
-        <v>12.61</v>
+        <v>14.12</v>
       </c>
       <c r="R367">
-        <v>13.93</v>
+        <v>15.61</v>
       </c>
       <c r="S367">
-        <v>16.76</v>
+        <v>18.78</v>
       </c>
       <c r="T367">
-        <v>10.03</v>
+        <v>11.28</v>
       </c>
       <c r="U367">
-        <v>10.24</v>
+        <v>11.52</v>
       </c>
       <c r="V367">
-        <v>10.46</v>
+        <v>11.77</v>
       </c>
       <c r="W367">
-        <v>10.58</v>
+        <v>11.9</v>
       </c>
       <c r="X367">
-        <v>10.82</v>
+        <v>12.17</v>
       </c>
       <c r="Y367">
-        <v>11.45</v>
+        <v>12.88</v>
       </c>
       <c r="Z367">
-        <v>12.17</v>
+        <v>13.68</v>
       </c>
       <c r="AA367">
-        <v>13.91</v>
+        <v>15.64</v>
       </c>
       <c r="AB367">
-        <v>19.49</v>
+        <v>21.92</v>
       </c>
     </row>
     <row r="368" spans="1:28">
       <c r="A368">
         <v>79353</v>
       </c>
       <c r="B368">
         <v>157338426652</v>
       </c>
       <c r="C368">
         <v>5010559153039</v>
       </c>
       <c r="D368">
         <v>15303</v>
       </c>
       <c r="E368" t="s">
         <v>450</v>
       </c>
       <c r="F368">
         <v>0.56</v>
       </c>
       <c r="G368">
-        <v>3.21</v>
+        <v>4.02</v>
       </c>
       <c r="H368">
-        <v>3.21</v>
+        <v>4.02</v>
       </c>
       <c r="I368">
         <v>1.0</v>
       </c>
       <c r="J368">
         <v>3.95</v>
       </c>
       <c r="K368">
-        <v>10.06</v>
+        <v>11.25</v>
       </c>
       <c r="L368">
-        <v>10.29</v>
+        <v>11.52</v>
       </c>
       <c r="M368">
-        <v>10.53</v>
+        <v>11.79</v>
       </c>
       <c r="N368">
-        <v>10.65</v>
+        <v>11.92</v>
       </c>
       <c r="O368">
-        <v>10.89</v>
+        <v>12.19</v>
       </c>
       <c r="P368">
-        <v>11.49</v>
+        <v>12.86</v>
       </c>
       <c r="Q368">
-        <v>12.12</v>
+        <v>13.57</v>
       </c>
       <c r="R368">
-        <v>13.4</v>
+        <v>15.0</v>
       </c>
       <c r="S368">
-        <v>16.12</v>
+        <v>18.04</v>
       </c>
       <c r="T368">
-        <v>9.63</v>
+        <v>10.82</v>
       </c>
       <c r="U368">
-        <v>9.84</v>
+        <v>11.05</v>
       </c>
       <c r="V368">
-        <v>10.05</v>
+        <v>11.29</v>
       </c>
       <c r="W368">
-        <v>10.16</v>
+        <v>11.42</v>
       </c>
       <c r="X368">
-        <v>10.39</v>
+        <v>11.68</v>
       </c>
       <c r="Y368">
-        <v>11.0</v>
+        <v>12.36</v>
       </c>
       <c r="Z368">
-        <v>11.68</v>
+        <v>13.13</v>
       </c>
       <c r="AA368">
-        <v>13.36</v>
+        <v>15.01</v>
       </c>
       <c r="AB368">
-        <v>18.72</v>
+        <v>21.04</v>
       </c>
     </row>
     <row r="369" spans="1:28">
       <c r="A369">
         <v>79356</v>
       </c>
       <c r="B369">
         <v>157338426624</v>
       </c>
       <c r="C369">
         <v>5010559153022</v>
       </c>
       <c r="D369">
         <v>15302</v>
       </c>
       <c r="E369" t="s">
         <v>451</v>
       </c>
       <c r="F369">
         <v>0.558</v>
       </c>
       <c r="G369">
-        <v>3.21</v>
+        <v>4.02</v>
       </c>
       <c r="H369">
-        <v>3.21</v>
+        <v>4.02</v>
       </c>
       <c r="I369">
         <v>1.0</v>
       </c>
       <c r="J369">
         <v>3.95</v>
       </c>
       <c r="K369">
-        <v>10.06</v>
+        <v>11.25</v>
       </c>
       <c r="L369">
-        <v>10.29</v>
+        <v>11.52</v>
       </c>
       <c r="M369">
-        <v>10.53</v>
+        <v>11.79</v>
       </c>
       <c r="N369">
-        <v>10.65</v>
+        <v>11.92</v>
       </c>
       <c r="O369">
-        <v>10.89</v>
+        <v>12.19</v>
       </c>
       <c r="P369">
-        <v>11.49</v>
+        <v>12.86</v>
       </c>
       <c r="Q369">
-        <v>12.12</v>
+        <v>13.57</v>
       </c>
       <c r="R369">
-        <v>13.4</v>
+        <v>15.0</v>
       </c>
       <c r="S369">
-        <v>16.12</v>
+        <v>18.04</v>
       </c>
       <c r="T369">
-        <v>9.63</v>
+        <v>10.82</v>
       </c>
       <c r="U369">
-        <v>9.84</v>
+        <v>11.05</v>
       </c>
       <c r="V369">
-        <v>10.05</v>
+        <v>11.29</v>
       </c>
       <c r="W369">
-        <v>10.16</v>
+        <v>11.42</v>
       </c>
       <c r="X369">
-        <v>10.39</v>
+        <v>11.68</v>
       </c>
       <c r="Y369">
-        <v>11.0</v>
+        <v>12.36</v>
       </c>
       <c r="Z369">
-        <v>11.68</v>
+        <v>13.13</v>
       </c>
       <c r="AA369">
-        <v>13.36</v>
+        <v>15.01</v>
       </c>
       <c r="AB369">
-        <v>18.72</v>
+        <v>21.04</v>
       </c>
     </row>
     <row r="370" spans="1:28">
       <c r="A370">
         <v>79611</v>
       </c>
       <c r="B370">
         <v>157337951785</v>
       </c>
       <c r="C370">
         <v>5010559052103</v>
       </c>
       <c r="D370" t="s">
         <v>452</v>
       </c>
       <c r="E370" t="s">
         <v>453</v>
       </c>
       <c r="F370">
         <v>0.596</v>
       </c>
       <c r="G370">
-        <v>23.33</v>
+        <v>28.12</v>
       </c>
       <c r="H370">
-        <v>23.33</v>
+        <v>28.12</v>
       </c>
       <c r="I370">
         <v>1.0</v>
       </c>
       <c r="J370">
         <v>3.95</v>
       </c>
       <c r="K370">
-        <v>39.84</v>
+        <v>46.93</v>
       </c>
       <c r="L370">
-        <v>40.78</v>
+        <v>48.03</v>
       </c>
       <c r="M370">
-        <v>41.72</v>
+        <v>49.14</v>
       </c>
       <c r="N370">
-        <v>42.19</v>
+        <v>49.7</v>
       </c>
       <c r="O370">
-        <v>43.15</v>
+        <v>50.83</v>
       </c>
       <c r="P370">
-        <v>45.53</v>
+        <v>53.64</v>
       </c>
       <c r="Q370">
-        <v>48.03</v>
+        <v>56.58</v>
       </c>
       <c r="R370">
-        <v>53.09</v>
+        <v>62.54</v>
       </c>
       <c r="S370">
-        <v>63.86</v>
+        <v>75.23</v>
       </c>
       <c r="T370">
-        <v>39.25</v>
+        <v>46.3</v>
       </c>
       <c r="U370">
-        <v>40.08</v>
+        <v>47.28</v>
       </c>
       <c r="V370">
-        <v>40.95</v>
+        <v>48.31</v>
       </c>
       <c r="W370">
-        <v>41.4</v>
+        <v>48.84</v>
       </c>
       <c r="X370">
-        <v>42.35</v>
+        <v>49.95</v>
       </c>
       <c r="Y370">
-        <v>44.82</v>
+        <v>52.87</v>
       </c>
       <c r="Z370">
-        <v>47.61</v>
+        <v>56.16</v>
       </c>
       <c r="AA370">
-        <v>54.43</v>
+        <v>64.21</v>
       </c>
       <c r="AB370">
-        <v>76.28</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="371" spans="1:28">
       <c r="A371">
         <v>79615</v>
       </c>
       <c r="B371">
         <v>157337951754</v>
       </c>
       <c r="C371">
         <v>5010559052028</v>
       </c>
       <c r="D371" t="s">
         <v>454</v>
       </c>
       <c r="E371" t="s">
         <v>455</v>
       </c>
       <c r="F371">
         <v>0.586</v>
       </c>
       <c r="G371">
-        <v>25.46</v>
+        <v>31.6</v>
       </c>
       <c r="H371">
-        <v>25.46</v>
+        <v>31.6</v>
       </c>
       <c r="I371">
         <v>1.0</v>
       </c>
       <c r="J371">
         <v>3.95</v>
       </c>
       <c r="K371">
-        <v>42.99</v>
+        <v>52.08</v>
       </c>
       <c r="L371">
-        <v>44.0</v>
+        <v>53.31</v>
       </c>
       <c r="M371">
-        <v>45.02</v>
+        <v>54.54</v>
       </c>
       <c r="N371">
-        <v>45.53</v>
+        <v>55.16</v>
       </c>
       <c r="O371">
-        <v>46.56</v>
+        <v>56.41</v>
       </c>
       <c r="P371">
-        <v>49.14</v>
+        <v>59.53</v>
       </c>
       <c r="Q371">
-        <v>51.83</v>
+        <v>62.79</v>
       </c>
       <c r="R371">
-        <v>57.29</v>
+        <v>69.4</v>
       </c>
       <c r="S371">
-        <v>68.92</v>
+        <v>83.49</v>
       </c>
       <c r="T371">
-        <v>42.38</v>
+        <v>51.42</v>
       </c>
       <c r="U371">
-        <v>43.28</v>
+        <v>52.51</v>
       </c>
       <c r="V371">
-        <v>44.22</v>
+        <v>53.65</v>
       </c>
       <c r="W371">
-        <v>44.71</v>
+        <v>54.24</v>
       </c>
       <c r="X371">
-        <v>45.73</v>
+        <v>55.48</v>
       </c>
       <c r="Y371">
-        <v>48.4</v>
+        <v>58.72</v>
       </c>
       <c r="Z371">
-        <v>51.42</v>
+        <v>62.38</v>
       </c>
       <c r="AA371">
-        <v>58.78</v>
+        <v>71.31</v>
       </c>
       <c r="AB371">
-        <v>82.37</v>
+        <v>99.94</v>
       </c>
     </row>
     <row r="372" spans="1:28">
       <c r="A372">
         <v>79687</v>
       </c>
       <c r="B372">
         <v>157337727969</v>
       </c>
       <c r="C372">
         <v>5010559020768</v>
       </c>
       <c r="D372" t="s">
         <v>456</v>
       </c>
       <c r="E372" t="s">
         <v>457</v>
       </c>
       <c r="F372">
         <v>1.136</v>
       </c>
       <c r="G372">
-        <v>19.12</v>
+        <v>23.48</v>
       </c>
       <c r="H372">
-        <v>19.12</v>
+        <v>23.48</v>
       </c>
       <c r="I372">
         <v>1.0</v>
       </c>
       <c r="J372">
         <v>3.95</v>
       </c>
       <c r="K372">
-        <v>33.61</v>
+        <v>40.06</v>
       </c>
       <c r="L372">
-        <v>34.4</v>
+        <v>41.0</v>
       </c>
       <c r="M372">
-        <v>35.19</v>
+        <v>41.95</v>
       </c>
       <c r="N372">
-        <v>35.59</v>
+        <v>42.43</v>
       </c>
       <c r="O372">
-        <v>36.4</v>
+        <v>43.39</v>
       </c>
       <c r="P372">
-        <v>38.41</v>
+        <v>45.79</v>
       </c>
       <c r="Q372">
-        <v>40.52</v>
+        <v>48.3</v>
       </c>
       <c r="R372">
-        <v>44.78</v>
+        <v>53.38</v>
       </c>
       <c r="S372">
-        <v>53.87</v>
+        <v>64.22</v>
       </c>
       <c r="T372">
-        <v>33.05</v>
+        <v>39.47</v>
       </c>
       <c r="U372">
-        <v>33.75</v>
+        <v>40.3</v>
       </c>
       <c r="V372">
-        <v>34.48</v>
+        <v>41.18</v>
       </c>
       <c r="W372">
-        <v>34.87</v>
+        <v>41.64</v>
       </c>
       <c r="X372">
-        <v>35.66</v>
+        <v>42.58</v>
       </c>
       <c r="Y372">
-        <v>37.74</v>
+        <v>45.07</v>
       </c>
       <c r="Z372">
-        <v>40.09</v>
+        <v>47.88</v>
       </c>
       <c r="AA372">
-        <v>45.83</v>
+        <v>54.74</v>
       </c>
       <c r="AB372">
-        <v>64.23</v>
+        <v>76.71</v>
       </c>
     </row>
     <row r="373" spans="1:28">
       <c r="A373">
         <v>79688</v>
       </c>
       <c r="B373">
         <v>157337727927</v>
       </c>
       <c r="C373">
         <v>5010559020683</v>
       </c>
       <c r="D373" t="s">
         <v>458</v>
       </c>
       <c r="E373" t="s">
         <v>459</v>
       </c>
       <c r="F373">
         <v>0.974</v>
       </c>
       <c r="G373">
-        <v>13.57</v>
+        <v>16.89</v>
       </c>
       <c r="H373">
-        <v>13.57</v>
+        <v>16.89</v>
       </c>
       <c r="I373">
         <v>1.0</v>
       </c>
       <c r="J373">
         <v>3.95</v>
       </c>
       <c r="K373">
-        <v>25.39</v>
+        <v>30.31</v>
       </c>
       <c r="L373">
-        <v>25.99</v>
+        <v>31.02</v>
       </c>
       <c r="M373">
-        <v>26.59</v>
+        <v>31.74</v>
       </c>
       <c r="N373">
-        <v>26.89</v>
+        <v>32.1</v>
       </c>
       <c r="O373">
-        <v>27.5</v>
+        <v>32.82</v>
       </c>
       <c r="P373">
-        <v>29.02</v>
+        <v>34.64</v>
       </c>
       <c r="Q373">
-        <v>30.61</v>
+        <v>36.54</v>
       </c>
       <c r="R373">
-        <v>33.84</v>
+        <v>40.39</v>
       </c>
       <c r="S373">
-        <v>40.7</v>
+        <v>48.58</v>
       </c>
       <c r="T373">
-        <v>24.88</v>
+        <v>29.77</v>
       </c>
       <c r="U373">
-        <v>25.41</v>
+        <v>30.4</v>
       </c>
       <c r="V373">
-        <v>25.96</v>
+        <v>31.06</v>
       </c>
       <c r="W373">
-        <v>26.25</v>
+        <v>31.4</v>
       </c>
       <c r="X373">
-        <v>26.84</v>
+        <v>32.12</v>
       </c>
       <c r="Y373">
-        <v>28.41</v>
+        <v>33.99</v>
       </c>
       <c r="Z373">
-        <v>30.18</v>
+        <v>36.11</v>
       </c>
       <c r="AA373">
-        <v>34.51</v>
+        <v>41.28</v>
       </c>
       <c r="AB373">
-        <v>48.36</v>
+        <v>57.85</v>
       </c>
     </row>
     <row r="374" spans="1:28">
       <c r="A374">
         <v>79711</v>
       </c>
       <c r="B374">
         <v>157337688202</v>
       </c>
       <c r="C374">
         <v>5010559015818</v>
       </c>
       <c r="D374" t="s">
         <v>460</v>
       </c>
       <c r="E374" t="s">
         <v>461</v>
       </c>
       <c r="F374">
         <v>0.794</v>
       </c>
       <c r="G374">
-        <v>10.83</v>
+        <v>13.28</v>
       </c>
       <c r="H374">
-        <v>10.83</v>
+        <v>13.28</v>
       </c>
       <c r="I374">
         <v>1.0</v>
       </c>
       <c r="J374">
         <v>3.95</v>
       </c>
       <c r="K374">
-        <v>21.34</v>
+        <v>24.96</v>
       </c>
       <c r="L374">
-        <v>21.84</v>
+        <v>25.55</v>
       </c>
       <c r="M374">
-        <v>22.34</v>
+        <v>26.14</v>
       </c>
       <c r="N374">
-        <v>22.6</v>
+        <v>26.44</v>
       </c>
       <c r="O374">
-        <v>23.11</v>
+        <v>27.04</v>
       </c>
       <c r="P374">
-        <v>24.39</v>
+        <v>28.53</v>
       </c>
       <c r="Q374">
-        <v>25.72</v>
+        <v>30.1</v>
       </c>
       <c r="R374">
-        <v>28.43</v>
+        <v>33.26</v>
       </c>
       <c r="S374">
-        <v>34.2</v>
+        <v>40.01</v>
       </c>
       <c r="T374">
-        <v>20.85</v>
+        <v>24.46</v>
       </c>
       <c r="U374">
-        <v>21.29</v>
+        <v>24.97</v>
       </c>
       <c r="V374">
-        <v>21.75</v>
+        <v>25.52</v>
       </c>
       <c r="W374">
-        <v>21.99</v>
+        <v>25.8</v>
       </c>
       <c r="X374">
-        <v>22.49</v>
+        <v>26.38</v>
       </c>
       <c r="Y374">
-        <v>23.81</v>
+        <v>27.93</v>
       </c>
       <c r="Z374">
-        <v>25.29</v>
+        <v>29.67</v>
       </c>
       <c r="AA374">
-        <v>28.91</v>
+        <v>33.91</v>
       </c>
       <c r="AB374">
-        <v>40.52</v>
+        <v>47.53</v>
       </c>
     </row>
     <row r="375" spans="1:28">
       <c r="A375">
         <v>79759</v>
       </c>
       <c r="B375">
         <v>157337723483</v>
       </c>
       <c r="C375">
         <v>5010559020003</v>
       </c>
       <c r="D375" t="s">
         <v>462</v>
       </c>
       <c r="E375" t="s">
         <v>463</v>
       </c>
       <c r="F375">
         <v>0.748</v>
       </c>
       <c r="G375">
-        <v>8.35</v>
+        <v>10.09</v>
       </c>
       <c r="H375">
-        <v>8.35</v>
+        <v>10.09</v>
       </c>
       <c r="I375">
         <v>1.0</v>
       </c>
       <c r="J375">
         <v>3.95</v>
       </c>
       <c r="K375">
-        <v>17.66</v>
+        <v>20.24</v>
       </c>
       <c r="L375">
-        <v>18.08</v>
+        <v>20.72</v>
       </c>
       <c r="M375">
-        <v>18.5</v>
+        <v>21.2</v>
       </c>
       <c r="N375">
-        <v>18.71</v>
+        <v>21.44</v>
       </c>
       <c r="O375">
-        <v>19.13</v>
+        <v>21.92</v>
       </c>
       <c r="P375">
-        <v>20.19</v>
+        <v>23.13</v>
       </c>
       <c r="Q375">
-        <v>21.3</v>
+        <v>24.4</v>
       </c>
       <c r="R375">
-        <v>23.54</v>
+        <v>26.97</v>
       </c>
       <c r="S375">
-        <v>28.32</v>
+        <v>32.45</v>
       </c>
       <c r="T375">
-        <v>17.2</v>
+        <v>19.76</v>
       </c>
       <c r="U375">
-        <v>17.56</v>
+        <v>20.18</v>
       </c>
       <c r="V375">
-        <v>17.94</v>
+        <v>20.62</v>
       </c>
       <c r="W375">
-        <v>18.14</v>
+        <v>20.84</v>
       </c>
       <c r="X375">
-        <v>18.55</v>
+        <v>21.32</v>
       </c>
       <c r="Y375">
-        <v>19.64</v>
+        <v>22.56</v>
       </c>
       <c r="Z375">
-        <v>20.86</v>
+        <v>23.97</v>
       </c>
       <c r="AA375">
-        <v>23.85</v>
+        <v>27.4</v>
       </c>
       <c r="AB375">
-        <v>33.42</v>
+        <v>38.4</v>
       </c>
     </row>
     <row r="376" spans="1:28">
       <c r="A376">
         <v>79808</v>
       </c>
       <c r="B376">
         <v>157337991033</v>
       </c>
       <c r="C376">
         <v>5010559063253</v>
       </c>
       <c r="D376" t="s">
         <v>464</v>
       </c>
       <c r="E376" t="s">
         <v>465</v>
       </c>
       <c r="F376">
         <v>1.336</v>
       </c>
       <c r="G376">
-        <v>22.86</v>
+        <v>27.36</v>
       </c>
       <c r="H376">
-        <v>22.86</v>
+        <v>27.36</v>
       </c>
       <c r="I376">
         <v>1.0</v>
       </c>
       <c r="J376">
         <v>3.95</v>
       </c>
       <c r="K376">
-        <v>39.14</v>
+        <v>45.8</v>
       </c>
       <c r="L376">
-        <v>40.06</v>
+        <v>46.88</v>
       </c>
       <c r="M376">
-        <v>40.99</v>
+        <v>47.97</v>
       </c>
       <c r="N376">
-        <v>41.46</v>
+        <v>48.51</v>
       </c>
       <c r="O376">
-        <v>42.4</v>
+        <v>49.61</v>
       </c>
       <c r="P376">
-        <v>44.74</v>
+        <v>52.35</v>
       </c>
       <c r="Q376">
-        <v>47.19</v>
+        <v>55.23</v>
       </c>
       <c r="R376">
-        <v>52.16</v>
+        <v>61.04</v>
       </c>
       <c r="S376">
-        <v>62.75</v>
+        <v>73.43</v>
       </c>
       <c r="T376">
-        <v>38.56</v>
+        <v>45.18</v>
       </c>
       <c r="U376">
-        <v>39.37</v>
+        <v>46.14</v>
       </c>
       <c r="V376">
-        <v>40.23</v>
+        <v>47.14</v>
       </c>
       <c r="W376">
-        <v>40.67</v>
+        <v>47.66</v>
       </c>
       <c r="X376">
-        <v>41.6</v>
+        <v>48.75</v>
       </c>
       <c r="Y376">
-        <v>44.03</v>
+        <v>51.59</v>
       </c>
       <c r="Z376">
-        <v>46.77</v>
+        <v>54.81</v>
       </c>
       <c r="AA376">
-        <v>53.47</v>
+        <v>62.66</v>
       </c>
       <c r="AB376">
-        <v>74.93</v>
+        <v>87.81</v>
       </c>
     </row>
     <row r="377" spans="1:28">
       <c r="A377">
         <v>80280</v>
       </c>
       <c r="C377">
         <v>5059482102684</v>
       </c>
       <c r="D377">
         <v>25022</v>
       </c>
       <c r="E377" t="s">
         <v>466</v>
       </c>
       <c r="F377">
         <v>15.1</v>
       </c>
       <c r="G377">
         <v>1066.46</v>
       </c>
       <c r="H377">
         <v>1066.46</v>
       </c>
       <c r="I377">
@@ -34690,114 +34690,114 @@
       </c>
       <c r="AB383">
         <v>21.41</v>
       </c>
     </row>
     <row r="384" spans="1:28">
       <c r="A384">
         <v>82820</v>
       </c>
       <c r="B384">
         <v>157339790852</v>
       </c>
       <c r="C384">
         <v>5010559419166</v>
       </c>
       <c r="D384">
         <v>41916</v>
       </c>
       <c r="E384" t="s">
         <v>473</v>
       </c>
       <c r="F384">
         <v>1.19</v>
       </c>
       <c r="G384">
-        <v>4.55</v>
+        <v>5.15</v>
       </c>
       <c r="H384">
-        <v>4.55</v>
+        <v>5.15</v>
       </c>
       <c r="I384">
         <v>1.0</v>
       </c>
       <c r="J384">
         <v>3.95</v>
       </c>
       <c r="K384">
-        <v>12.04</v>
+        <v>12.93</v>
       </c>
       <c r="L384">
-        <v>12.32</v>
+        <v>13.23</v>
       </c>
       <c r="M384">
-        <v>12.61</v>
+        <v>13.54</v>
       </c>
       <c r="N384">
+        <v>13.69</v>
+      </c>
+      <c r="O384">
+        <v>14.0</v>
+      </c>
+      <c r="P384">
+        <v>14.78</v>
+      </c>
+      <c r="Q384">
+        <v>15.59</v>
+      </c>
+      <c r="R384">
+        <v>17.23</v>
+      </c>
+      <c r="S384">
+        <v>20.72</v>
+      </c>
+      <c r="T384">
+        <v>12.49</v>
+      </c>
+      <c r="U384">
         <v>12.75</v>
       </c>
-      <c r="O384">
-[...19 lines deleted...]
-      </c>
       <c r="V384">
-        <v>12.11</v>
+        <v>13.03</v>
       </c>
       <c r="W384">
-        <v>12.24</v>
+        <v>13.17</v>
       </c>
       <c r="X384">
-        <v>12.52</v>
+        <v>13.47</v>
       </c>
       <c r="Y384">
-        <v>13.25</v>
+        <v>14.26</v>
       </c>
       <c r="Z384">
-        <v>14.08</v>
+        <v>15.15</v>
       </c>
       <c r="AA384">
-        <v>16.09</v>
+        <v>17.32</v>
       </c>
       <c r="AB384">
-        <v>22.55</v>
+        <v>24.27</v>
       </c>
     </row>
     <row r="385" spans="1:28">
       <c r="A385">
         <v>82865</v>
       </c>
       <c r="B385">
         <v>157338169915</v>
       </c>
       <c r="C385">
         <v>5059482081439</v>
       </c>
       <c r="D385" t="s">
         <v>474</v>
       </c>
       <c r="E385" t="s">
         <v>475</v>
       </c>
       <c r="F385">
         <v>1.765</v>
       </c>
       <c r="G385">
         <v>8.5</v>
       </c>
       <c r="H385">
@@ -37528,114 +37528,114 @@
       </c>
       <c r="AB416">
         <v>27.87</v>
       </c>
     </row>
     <row r="417" spans="1:28">
       <c r="A417">
         <v>83682</v>
       </c>
       <c r="B417">
         <v>157338174586</v>
       </c>
       <c r="C417">
         <v>5059482081651</v>
       </c>
       <c r="D417" t="s">
         <v>512</v>
       </c>
       <c r="E417" t="s">
         <v>513</v>
       </c>
       <c r="F417">
         <v>1.316</v>
       </c>
       <c r="G417">
-        <v>19.99</v>
+        <v>22.55</v>
       </c>
       <c r="H417">
-        <v>19.99</v>
+        <v>22.55</v>
       </c>
       <c r="I417">
         <v>1.0</v>
       </c>
       <c r="J417">
         <v>3.95</v>
       </c>
       <c r="K417">
-        <v>34.89</v>
+        <v>38.68</v>
       </c>
       <c r="L417">
-        <v>35.72</v>
+        <v>39.59</v>
       </c>
       <c r="M417">
-        <v>36.54</v>
+        <v>40.51</v>
       </c>
       <c r="N417">
-        <v>36.96</v>
+        <v>40.97</v>
       </c>
       <c r="O417">
-        <v>37.79</v>
+        <v>41.9</v>
       </c>
       <c r="P417">
-        <v>39.88</v>
+        <v>44.21</v>
       </c>
       <c r="Q417">
-        <v>42.07</v>
+        <v>46.64</v>
       </c>
       <c r="R417">
-        <v>46.5</v>
+        <v>51.55</v>
       </c>
       <c r="S417">
-        <v>55.94</v>
+        <v>62.01</v>
       </c>
       <c r="T417">
-        <v>34.33</v>
+        <v>38.1</v>
       </c>
       <c r="U417">
-        <v>35.06</v>
+        <v>38.91</v>
       </c>
       <c r="V417">
-        <v>35.82</v>
+        <v>39.75</v>
       </c>
       <c r="W417">
-        <v>36.22</v>
+        <v>40.19</v>
       </c>
       <c r="X417">
-        <v>37.04</v>
+        <v>41.11</v>
       </c>
       <c r="Y417">
-        <v>39.2</v>
+        <v>43.51</v>
       </c>
       <c r="Z417">
-        <v>41.65</v>
+        <v>46.22</v>
       </c>
       <c r="AA417">
-        <v>47.61</v>
+        <v>52.84</v>
       </c>
       <c r="AB417">
-        <v>66.72</v>
+        <v>74.05</v>
       </c>
     </row>
     <row r="418" spans="1:28">
       <c r="A418">
         <v>83685</v>
       </c>
       <c r="B418">
         <v>157338858444</v>
       </c>
       <c r="C418">
         <v>5059482084393</v>
       </c>
       <c r="D418">
         <v>21907</v>
       </c>
       <c r="E418" t="s">
         <v>514</v>
       </c>
       <c r="F418">
         <v>2.51</v>
       </c>
       <c r="G418">
         <v>35.99</v>
       </c>
       <c r="H418">