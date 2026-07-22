--- v1 (2026-04-29)
+++ v2 (2026-07-22)
@@ -12,4616 +12,1616 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1522">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="522">
   <si>
     <t>DB ID</t>
   </si>
   <si>
     <t>EBAY ID</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>MPN</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Buying Price</t>
   </si>
   <si>
     <t>Total Buying</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Postage</t>
   </si>
   <si>
     <t>Ebay 3%</t>
   </si>
   <si>
     <t>Ebay 5%</t>
   </si>
   <si>
     <t>Ebay 7%</t>
   </si>
   <si>
+    <t>Ebay 8%</t>
+  </si>
+  <si>
     <t>Ebay 10%</t>
   </si>
   <si>
+    <t>Ebay 15%</t>
+  </si>
+  <si>
     <t>Ebay 20%</t>
   </si>
   <si>
     <t>Ebay 30%</t>
   </si>
   <si>
+    <t>Ebay 50%</t>
+  </si>
+  <si>
     <t>Amazon 3%</t>
   </si>
   <si>
     <t>Amazon 5%</t>
   </si>
   <si>
     <t>Amazon 7%</t>
   </si>
   <si>
+    <t>Amazon 8%</t>
+  </si>
+  <si>
     <t>Amazon 10%</t>
   </si>
   <si>
+    <t>Amazon 15%</t>
+  </si>
+  <si>
     <t>Amazon 20%</t>
   </si>
   <si>
     <t>Amazon 30%</t>
   </si>
   <si>
-    <t>RTI110T</t>
-[...4496 lines deleted...]
-    <t>R2IN1C Lightning and Micro USB Cable Charge and sync</t>
+    <t>Amazon 50%</t>
+  </si>
+  <si>
+    <t>Draper Vehicle Pressure Sprayer  10L  63109</t>
+  </si>
+  <si>
+    <t>Draper Torque Wrench  1 2  Sq. Dr.  30 - 210Nm  78642</t>
+  </si>
+  <si>
+    <t>Draper Barn Type Tool Box with Tote Tray  485mm  86675</t>
+  </si>
+  <si>
+    <t>Draper 2 Tray Cantilever Tool Box   404mm  86673</t>
+  </si>
+  <si>
+    <t>Draper Combination Tap and Die Set Metric and BSP (76 Piece)  79205</t>
+  </si>
+  <si>
+    <t>Draper Chisel and Punch Set (4 Piece)  26559</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 12 72 190 SB NexStrip® Multi-Tool for Electricians 190mm  27039</t>
+  </si>
+  <si>
+    <t>Draper XP1000® VDE Tethered 4-in-1 Combination Cutter  180mm  13643</t>
+  </si>
+  <si>
+    <t>Draper Silicone Sealant Removal Tool  24237</t>
+  </si>
+  <si>
+    <t>Draper 2 Spare Blades for 49419  49463</t>
+  </si>
+  <si>
+    <t>03874</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 90 22 10 E01 Spare Blades for KNIPEX 90 22 10 BK (Pack of 4)  for Stock No. 03517  03874</t>
+  </si>
+  <si>
+    <t>Draper Modellers Tool Kit (29 Piece)  21835</t>
+  </si>
+  <si>
+    <t>07141</t>
+  </si>
+  <si>
+    <t>Draper Retractable Window Scraper  07141</t>
+  </si>
+  <si>
+    <t>07140</t>
+  </si>
+  <si>
+    <t>Draper Long Handled Scraper  370mm  07140</t>
+  </si>
+  <si>
+    <t>Draper Expert Glass Scraper  23655</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Key  17mm  33569</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Key  14mm  33567</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Key  11mm  33564</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Key  10mm  33563</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Key  9.0mm  33562</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Key  7.0mm  33559</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Key  6.0mm  33556</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Key  5.5mm  33552</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Key  5.0mm  33551</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Key  3.5mm  33506</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Key  2.5mm  33494</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Key  2.0mm  33488</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Key  1.5mm  33455</t>
+  </si>
+  <si>
+    <t>Draper Extra Long Metric Hexagon Key  14mm  33583</t>
+  </si>
+  <si>
+    <t>Draper Extra Long Metric Hexagon Key  12mm  33582</t>
+  </si>
+  <si>
+    <t>Draper Extra Long Metric Hexagon Key  10mm  33581</t>
+  </si>
+  <si>
+    <t>Draper Extra Long Metric Hexagon Key  8.0mm  33580</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Security Key  T40T  33648</t>
+  </si>
+  <si>
+    <t>Draper Expert Plain Slot Extra Long Reach Soft Grip Screwdriver  8 x 450mm  63592</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Security Key  T30T  33647</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Security Key  T27T  33642</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Security Key  T25T  33639</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Security Key  T20T  33638</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Security Key  T15T  33634</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Security Key  T10T  33633</t>
+  </si>
+  <si>
+    <t>Draper Expert Plain Slot Parallel Tip Screwdriver  5 x 200mm  40030</t>
+  </si>
+  <si>
+    <t>Draper Expert Plain Slot Parallel Tip Screwdriver  5 x 150mm  40029</t>
+  </si>
+  <si>
+    <t>Draper Expert Plain Slot Parallel Tip Screwdriver  5 x 100mm  40028</t>
+  </si>
+  <si>
+    <t>Draper Hexagonal Insert Bit  5mm  1 4  Hex  100mm Long (Pack of 1)  64374</t>
+  </si>
+  <si>
+    <t>Draper Expert Plain Slot Parallel Tip Screwdriver  5.0 x 75mm (Sold Loose)  43376</t>
+  </si>
+  <si>
+    <t>Draper Plain Slot Insert Bit  8mm  1 4  Hex  100mm Long (Pack of 1)  64358</t>
+  </si>
+  <si>
+    <t>Draper Expert Plain Slot Parallel Tip Screwdriver  5 x 100mm (Sold Loose)  40033</t>
+  </si>
+  <si>
+    <t>Draper Plain Slot Insert Bit  6mm  1 4  Hex  100mm Long (Pack of 1)  64347</t>
+  </si>
+  <si>
+    <t>Draper Plain Slot Insert Bit  5.5mm  1 4  Hex  100mm Long (Pack of 1)  64345</t>
+  </si>
+  <si>
+    <t>Draper Plain Slot Insert Bit  4.5mm  1 4  Hex  100mm Long (Pack of 1)  64344</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® Security Soft Grip Screwdriver  T40T x 100mm  35150</t>
+  </si>
+  <si>
+    <t>Draper Plain Slot Cabinet Pattern Screwdriver  6 x 100mm  14080</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® Security Soft Grip Screwdriver  T27T x 100mm....  35147</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® Security Soft Grip Screwdriver  T25T x 100mm  35145</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® Security Soft Grip Screwdriver  T20T x 100mm  35143</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® Security Soft Grip Screwdriver  T15T x 100mm  35141</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Insert Bit  1 4  Hex  100mm Long  T15 (Pack of 1)  66913</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Insert Bit  1 4  Hex  100mm Long  T7 (Pack of 1)  66906</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Insert Bit  1 4  Hex  75mm Long  T40 (Pack of 2)  66853</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Insert Bit  1 4  Hex  75mm Long  T30 (Pack of 2)  66852</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Insert Bit  1 4  Hex  75mm Long  T27 (Pack of 2)  66851</t>
+  </si>
+  <si>
+    <t>Draper Expert Plain Slot Soft Grip Screwdriver  6.5 x 100mm  34978</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Insert Bit  1 4  Hex  75mm Long  T20 (Pack of 2)  66848</t>
+  </si>
+  <si>
+    <t>Draper Expert Plain Slot Soft Grip Screwdriver  6.5 x 38mm  34977</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Security Key Set (7 Piece)  33740</t>
+  </si>
+  <si>
+    <t>Draper Expert Plain Slot Soft Grip Screwdriver  5.5 x 75mm  34976</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Insert Bit  1 4  Hex  75mm Long  T10 (Pack of 2)  66845</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Insert Bit  1 4  Hex  75mm Long  T8 (Pack of 2)  66830</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Insert Bit  1 4  Hex  75mm Long  T7 (Pack of 2)  66829</t>
+  </si>
+  <si>
+    <t>Draper TX-STAR® Insert Bit  1 4  Hex  75mm Long  T6 (Pack of 2)  66827</t>
+  </si>
+  <si>
+    <t>Draper Expert Square Recess Soft Grip Security Screwdriver  S3 x 100mm  35159</t>
+  </si>
+  <si>
+    <t>Draper Expert Square Recess Soft Grip Security Screwdriver  S2 x 100mm  35157</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® T Handle Key  T9  54514</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® 10mm Insert Bit for Mechanics Bit Sets  T55 x 75mm  33366</t>
+  </si>
+  <si>
+    <t>Draper Cross Slot Insert Bit  1 4  Hex  100mm Long  No.3 (Pack of 1)  64366</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® 10mm Insert Bit for Mechanics Bit Sets  T50 x 75mm  33365</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® Soft Grip Screwdriver  T15 x 100mm....  35074</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® T Handle Key  T40  33903</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® 10mm Insert Bit for Mechanics Bit Sets  T45 x 75mm  33363</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® Soft Grip Screwdriver  T10 x 75mm  35071</t>
+  </si>
+  <si>
+    <t>Draper Cross Slot Insert Bit  1 4  Hex  100mm Long  No.1 (Pack of 1)  64364</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® T Handle Key  T30  33902</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® Soft Grip Screwdriver  T9 x 75mm  35058</t>
+  </si>
+  <si>
+    <t>Draper Expert TX-STAR® 10mm Insert Bit for Mechanics Bit Sets  T40 x 75mm  33361</t>
+  </si>
+  <si>
+    <t>Draper Metric Tool Kit  1 4   3 8  and 1 2  Sq. Dr. (75 Piece)  16364</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 21 06 Tool Case  BIG Basic Move  ElectricPlus  68 Parts  25019</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 21 06 HK S Tool Case  BIG Basic Move  Plumbing  25020</t>
+  </si>
+  <si>
+    <t>Draper Tool Kit  Blue (58 Piece)  28106</t>
+  </si>
+  <si>
+    <t>Draper Workshop General Tool Kit (C)  50924</t>
+  </si>
+  <si>
+    <t>Draper Workshop Tool Kit (B)  53205</t>
+  </si>
+  <si>
+    <t>Draper Workshop Tool Kit (F)  53257</t>
+  </si>
+  <si>
+    <t>Draper Workshop Tool Kit (H)  98885</t>
+  </si>
+  <si>
+    <t>Draper Carpenter Joiner Hand Tool Kit  99242</t>
+  </si>
+  <si>
+    <t>Draper Expert 4 Fluted Auger Bit Set  165mm (3 Piece)  54634</t>
+  </si>
+  <si>
+    <t>Draper Replacement Cutting Blade Attachment for Stock No. 19403  20082</t>
+  </si>
+  <si>
+    <t>Budding Knife with Ash Handle</t>
+  </si>
+  <si>
+    <t>Draper Elora Spark Plug Socket  1 2  Sq. Dr.  10mm 15329</t>
+  </si>
+  <si>
+    <t>Draper Schumacher® SC348 2 Bank 12V On Board Marine Battery Charger  15A 13102</t>
+  </si>
+  <si>
+    <t>Draper Schumacher® SPX457 Rugged 6 12V Battery Charger and Maintainer  1A 12881</t>
+  </si>
+  <si>
+    <t>Draper Schumacher® SPX458 Rugged 12V Battery Charger and Maintainer  3A 12961</t>
+  </si>
+  <si>
+    <t>Draper Schumacher® SPX460 Rugged 12V Battery Charger and Maintainer  10A 13101</t>
+  </si>
+  <si>
+    <t>Draper Schumacher® SPX459 Rugged 12V Battery Charger and Maintainer  6A 13100</t>
+  </si>
+  <si>
+    <t>Draper Schumacher® GIGA 12 24V Lithium Booster  2000 1000CA 13757</t>
+  </si>
+  <si>
+    <t>Draper Schumacher® PBI1812 12V Booster  700CA 13687</t>
+  </si>
+  <si>
+    <t>Draper Schumacher® PBI201 12 24V Booster  1800 900CA 13707</t>
+  </si>
+  <si>
+    <t>Draper Schumacher® PBI200 12V Booster  900CA 13688</t>
+  </si>
+  <si>
+    <t>Draper Schumacher® SL471 12V Lithium Booster and Power Bank  600PA 13749</t>
+  </si>
+  <si>
+    <t>Draper Schumacher SL474 12V Lithium Booster Power Bank Wireless Charging 2000PA</t>
+  </si>
+  <si>
+    <t>Draper Schumacher SL473 12V Lithium Booster Power Bank Wireless Charging 1500PA</t>
+  </si>
+  <si>
+    <t>Draper Schumacher SL472 12V Lithium Booster Power Bank Wireless Charging 1000PA</t>
+  </si>
+  <si>
+    <t>Draper 12V Jump Starter with Air Compressor 900 Peak Amps 90643</t>
+  </si>
+  <si>
+    <t>Draper Piston Ring Compressor  57 - 125 mm Capacity 26670</t>
+  </si>
+  <si>
+    <t>Draper Millers Oils Delta 2EP Lithium Grease  400g 16065</t>
+  </si>
+  <si>
+    <t>06837</t>
+  </si>
+  <si>
+    <t>Draper Expert Mini Push Type Grease Gun 06837</t>
+  </si>
+  <si>
+    <t>Draper Spare Strap for 23759 Strap Wrench 23767</t>
+  </si>
+  <si>
+    <t>Draper Elora Strap Wrench  280mm 23759</t>
+  </si>
+  <si>
+    <t>09535</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG Chisel Scraper  3  76mm 09535</t>
+  </si>
+  <si>
+    <t>08143</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN X1000 Short Handle Angled Paint Brush 50mm 08143</t>
+  </si>
+  <si>
+    <t>09652</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG Sanding Sponge Set (4 Piece) 09652</t>
+  </si>
+  <si>
+    <t>09655</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG Stearated Sanding Sheets 230x280mm 320 Grit Pack of 10 09655</t>
+  </si>
+  <si>
+    <t>09653</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG Stearated Sanding Sheets 230x280mm 80 Grit Pack of 10 09653</t>
+  </si>
+  <si>
+    <t>09618</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN™ Folding Multi-Function Decorator's Tool 09618</t>
+  </si>
+  <si>
+    <t>08585</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN™ ST1000 Series Woodmaster Stain Brush  120mm 08585</t>
+  </si>
+  <si>
+    <t>09654</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG Stearated Sanding Sheets 230x280mm 180 Grit Pack of 10 09654</t>
+  </si>
+  <si>
+    <t>08581</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN™ BTX1000 Series Beaver Tail Paint Brush  100mm 08581</t>
+  </si>
+  <si>
+    <t>08515</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN™ BTX1000 Series Beaver Tail Paint Brush  50mm 08515</t>
+  </si>
+  <si>
+    <t>08584</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN™ XP1000 Series Ergonomic Paint Brush  2.5  08584</t>
+  </si>
+  <si>
+    <t>08155</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN™ BTX1000 Series Beaver Tail Paint Brush  30mm 08155</t>
+  </si>
+  <si>
+    <t>08582</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN™ XP1000 Series Ergonomic Paint Brush  1.5  08582</t>
+  </si>
+  <si>
+    <t>09355</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG Paint Tray Liners  4  100mm (Pack of 5) 09355</t>
+  </si>
+  <si>
+    <t>08154</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN™ BTX1000 Series Beaver Tail Paint Brush  20mm 08154</t>
+  </si>
+  <si>
+    <t>08347</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN™ BTX1000 Series Beaver Tail Paint Brush  40mm 08347</t>
+  </si>
+  <si>
+    <t>08591</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG SUPER-EDGE Mini High-Density Paint Roller Set 2  50mm 5 Piece</t>
+  </si>
+  <si>
+    <t>08152</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN™ X1000 Series Flat Paint Brush  3  08152</t>
+  </si>
+  <si>
+    <t>08596</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG THE-BOXER High-Density Polyamide Paint Roller 9  230mm  08596</t>
+  </si>
+  <si>
+    <t>08595</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG BOXER High-Density Polyamide Paint Roller Sleeves 9  230mm</t>
+  </si>
+  <si>
+    <t>09531</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG QUICKFIRE™ Premium Telescopic Extension Pole  1.2m  09531</t>
+  </si>
+  <si>
+    <t>08147</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN™ X1000 Series Flat Paint Brush  1.5   08147</t>
+  </si>
+  <si>
+    <t>08594</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG THE-BOXER High-Density Polyamide Paint Roller 4  100mm  08594</t>
+  </si>
+  <si>
+    <t>08153</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN™ Paint Brush Set (5 Piece)  08153</t>
+  </si>
+  <si>
+    <t>09642</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG Wall Surface Preparation Kit (36 Piece)  09642</t>
+  </si>
+  <si>
+    <t>08146</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DOBERMAN™ X1000 Series Flat Paint Brush  1   08146</t>
+  </si>
+  <si>
+    <t>08142</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG DUAL-PRO™ DP1000 Paint Brush Set (3 Piece)  08142</t>
+  </si>
+  <si>
+    <t>08592</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG BOXER High-Density Polyamide Roller Sleeves 4  100mm Pack of 2</t>
+  </si>
+  <si>
+    <t>09679</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG THE MOLOSSUS™ Paint Roller Set (7 Piece)  09679</t>
+  </si>
+  <si>
+    <t>Draper Expert Maul  2.7kg 6lb  14108</t>
+  </si>
+  <si>
+    <t>Draper Expert Axe  1.8kg 4lb  14111</t>
+  </si>
+  <si>
+    <t>Draper Expert Axe  0.6kg 1.25lb  14110</t>
+  </si>
+  <si>
+    <t>Draper Estwing E6 25A Camper's Axe with Tent Stake Puller  15   23599</t>
+  </si>
+  <si>
+    <t>Draper Estwing E24A Sportsman's Axe with Leather Grip  2-3 4  70mm  23520</t>
+  </si>
+  <si>
+    <t>Draper Estwing E14A Sportsman's Axe with Leather Grip  3-1 4  83mm  23501</t>
+  </si>
+  <si>
+    <t>Draper Estwing E45ASE Special Edition Long Handle Camper's Axe  26   23589</t>
+  </si>
+  <si>
+    <t>Draper Estwing EBHA Hunter's Axe  14   24043</t>
+  </si>
+  <si>
+    <t>Draper Estwing E44ASE Special Edition Camper's Axe  18   23587</t>
+  </si>
+  <si>
+    <t>Draper Estwing E6-TA Black Eagle Tomahawk Axe  16   23602</t>
+  </si>
+  <si>
+    <t>Draper Estwing EDBA Black Eagle Double Bit Axe with Leather Grip  17   24057</t>
+  </si>
+  <si>
+    <t>Draper Estwing E45A Long Handle Camper's Axe  26   23588</t>
+  </si>
+  <si>
+    <t>Draper Estwing E6-DBA Black Eagle Double Bit Axe  17   23601</t>
+  </si>
+  <si>
+    <t>Draper Estwing EAX-436W Axe with Hickory Shaft  1.8kg 4lb  31625</t>
+  </si>
+  <si>
+    <t>Draper Estwing EAX-114X Indestructible Shaft Axe  0.5kg 1.25lb  31346</t>
+  </si>
+  <si>
+    <t>Draper Estwing EAX-114W Axe with Hickory Shaft  0.5kg 1.25lb  31623</t>
+  </si>
+  <si>
+    <t>Draper Estwing EML-436F Maul with Fibreglass Shaft  2kg 4.5lb  31348</t>
+  </si>
+  <si>
+    <t>09000</t>
+  </si>
+  <si>
+    <t>Draper Heritage Stainless Steel Garden Tool Set with Ash Handles (7 Piece)  09000</t>
+  </si>
+  <si>
+    <t>09003</t>
+  </si>
+  <si>
+    <t>Draper Heritage Wooden Multi-Seed Tray Dibber with 12 Prongs  120mm x 200mm  09003</t>
+  </si>
+  <si>
+    <t>08977</t>
+  </si>
+  <si>
+    <t>Draper Heritage Junior Stainless Steel Weeding Fork  08977</t>
+  </si>
+  <si>
+    <t>08975</t>
+  </si>
+  <si>
+    <t>Draper Heritage Junior Stainless Steel Lawn Rake  08975</t>
+  </si>
+  <si>
+    <t>08974</t>
+  </si>
+  <si>
+    <t>Draper Heritage Junior Stainless Steel Dutch Hoe  08974</t>
+  </si>
+  <si>
+    <t>Draper Young Gardener Digging Spade with Ash Handle  20686</t>
+  </si>
+  <si>
+    <t>Draper Heritage Stainless Steel Hand Trowel with Ash Handle  99023</t>
+  </si>
+  <si>
+    <t>Draper Young Gardener Lawn Rake with Ash Handle  20688</t>
+  </si>
+  <si>
+    <t>Draper Heritage Stainless Steel Onion Hoe With Ash Handle  99029</t>
+  </si>
+  <si>
+    <t>Draper Heritage Stainless Steel Spinnaker Handle Weeder With Ash Handle  99030</t>
+  </si>
+  <si>
+    <t>Draper Heritage Stainless Steel Hand Weeding Fork with Ash Handle  99025</t>
+  </si>
+  <si>
+    <t>Draper Heritage Stainless Steel Dutch Hoe with Ash Handle  99019</t>
+  </si>
+  <si>
+    <t>Draper Heritage Stainless Steel Lawn Rake with Ash Handle  99020</t>
+  </si>
+  <si>
+    <t>Draper Heritage Stainless Steel 3 Prong Cultivator with Ash Handle  99017</t>
+  </si>
+  <si>
+    <t>Draper Heritage Stainless Steel Digging Spade with Ash Handle  99014</t>
+  </si>
+  <si>
+    <t>Draper Heritage Stainless Steel Hand Weeder with Ash Handle  99027</t>
+  </si>
+  <si>
+    <t>Draper Heritage Stainless Steel Garden Rake with Ash Handle  99015</t>
+  </si>
+  <si>
+    <t>Draper Tap Connectors  1 2  and 3 4  (Pack of 2)  25907</t>
+  </si>
+  <si>
+    <t>Draper Venom® First Fix Triple Ground Handsaw  500mm  7tpi 8ppi  82201</t>
+  </si>
+  <si>
+    <t>04212</t>
+  </si>
+  <si>
+    <t>Draper Elora Midget Metric Combination Spanner Set (6 Piece)  04212</t>
+  </si>
+  <si>
+    <t>Draper Elora Adjustable Pipe Wrench  450mm  52mm  23725</t>
+  </si>
+  <si>
+    <t>Draper Elora Adjustable Pipe Wrench  350mm  38mm  23717</t>
+  </si>
+  <si>
+    <t>Draper Elora Adjustable Pipe Wrench  250mm  26mm  23692</t>
+  </si>
+  <si>
+    <t>Draper Elora Reversible Ratchet  1 4  Sq. Dr.  11080</t>
+  </si>
+  <si>
+    <t>00228</t>
+  </si>
+  <si>
+    <t>Draper Elora Flexible Handle  3 8  Sq. Dr.  250mm  00228</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 71 32 200 SB CoBolt® Compact Bolt Cutter  200mm  49197</t>
+  </si>
+  <si>
+    <t>05567</t>
+  </si>
+  <si>
+    <t>Draper Deep Crank Metric Ring Spanner Set (8 Piece)  05567</t>
+  </si>
+  <si>
+    <t>Draper Jet Force Propane Space Heater  50 000 BTU 15 kW  47100</t>
+  </si>
+  <si>
+    <t>Draper Jet Force Diesel Kerosene Space Heater with Wheels  75 000 BTU 22kW 53926</t>
+  </si>
+  <si>
+    <t>Draper Jet Force Diesel and Kerosene Space Heater  45 000 BTU 13kW  32287</t>
+  </si>
+  <si>
+    <t>00137</t>
+  </si>
+  <si>
+    <t>Draper Elora Push Through Reversible Ratchet  3 8  Sq. Dr.  200mm  00137</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 71 01 200 SB CoBolt® Compact Bolt Cutter  200mm  54223</t>
+  </si>
+  <si>
+    <t>04592</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 71 01 160 SB CoBolt® S Compact Bolt Cutter  160mm  04592</t>
+  </si>
+  <si>
+    <t>01119</t>
+  </si>
+  <si>
+    <t>Draper Elora Flexible Handle  3 4  Sq. Dr.  500mm  01119</t>
+  </si>
+  <si>
+    <t>Draper 12V DC ATV Spot  Broadcast Sprayer  60L  34676</t>
+  </si>
+  <si>
+    <t>Draper Jet Force Diesel and Kerosene Space Heater  175 000 BTU 51kW  32284</t>
+  </si>
+  <si>
+    <t>Draper Jet Force Infrared Diesel and Kerosene Space Heater 60 000 BTU 17kW 17111</t>
+  </si>
+  <si>
+    <t>Draper Venom 2xFirst Fix 1xSecond Fix Double Ground Handsaws 500mm 3 Pack</t>
+  </si>
+  <si>
+    <t>03090</t>
+  </si>
+  <si>
+    <t>Draper Long Metric Combination Spanner Set (12 Piece)  03090</t>
+  </si>
+  <si>
+    <t>Draper Elora Push Through Soft Grip Reversible Ratchet 1 2  Sq.Dr.200mm 25408</t>
+  </si>
+  <si>
+    <t>01774</t>
+  </si>
+  <si>
+    <t>Draper Jet Force Infrared Diesel Space Heater  124 000 BTU 34kW  01774</t>
+  </si>
+  <si>
+    <t>Draper Jet Force Propane Space Heater  34 000 BTU 10 kW  47063</t>
+  </si>
+  <si>
+    <t>Draper Jet Force Diesel and Kerosene Space Heater  125000 BTU 36kW  32285</t>
+  </si>
+  <si>
+    <t>Draper Long Metric Combination Spanner Set (8 Piece)  13710</t>
+  </si>
+  <si>
+    <t>03107</t>
+  </si>
+  <si>
+    <t>Draper Long Metric Combination Spanner Set (14 Piece)  03107</t>
+  </si>
+  <si>
+    <t>Draper Elora Flexible Handle  1 2  Sq. Dr.  450mm  25507</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 71 21 200 SB CoBolt® Compact Bolt Cutter  200mm  49190</t>
+  </si>
+  <si>
+    <t>Draper Venom® First Fix Double Ground Handsaw  550mm  7tpi 8ppi  82196</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 71 72 910 Bolt Cutters  910mm  49195</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 71 72 610 Bolt Cutters  610mm  49193</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 71 72 460 Bolt Cutters  460mm  49192</t>
+  </si>
+  <si>
+    <t>Draper Venom® Second Fix Double Ground Handsaw  550mm  11tpi 12ppi  82197</t>
+  </si>
+  <si>
+    <t>Draper Venom® Second Fix Double Ground Handsaw  500mm  11tpi 12ppi  82195</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 71 22 200 SB CoBolt® Compact Bolt Cutters  200mm  49189</t>
+  </si>
+  <si>
+    <t>Draper Venom® Second Fix Triple Ground Handsaw  500mm  11tpi 12ppi  82202</t>
+  </si>
+  <si>
+    <t>Draper Venom® Second Fix Triple Ground Tool Box Saw  350mm  11tpi 12ppi  80878</t>
+  </si>
+  <si>
+    <t>Draper Estwing EPC250G Pro Claw Nail Puller  10  250mm  24097</t>
+  </si>
+  <si>
+    <t>Draper Estwing EPC300G Pro Claw Nail Puller  12  300mm  24101</t>
+  </si>
+  <si>
+    <t>Draper Estwing ERSC Pro Claw Moulding Puller  16  406mm  24107</t>
+  </si>
+  <si>
+    <t>Draper Venom® First Fix Double Ground Tool Box Saw  350mm  7tpi 8ppi  82198</t>
+  </si>
+  <si>
+    <t>Draper Venom® Double Ground Tenon Saw  300mm  11tpi 12ppi  82200</t>
+  </si>
+  <si>
+    <t>Draper Venom® Double Ground Tenon Saw  250mm  11tpi 12ppi  82199</t>
+  </si>
+  <si>
+    <t>04365</t>
+  </si>
+  <si>
+    <t>Draper G Cramp  75 x 38mm  04365</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 25 06 160 SBE Snipe Nose Side Cutting Pliers  160mm  81238</t>
+  </si>
+  <si>
+    <t>Draper KNIPEx70 07 180 Diagonal Cutter dipped insulation chrome-plated 180mm</t>
+  </si>
+  <si>
+    <t>Draper KNIPEx95 Cable Cutter insulated multi-component grips atramentized 320mm</t>
+  </si>
+  <si>
+    <t>Draper KNIPEx73 06 160x-Cut VDE Diagonal Cutter high lever transmission 160mm</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 26 17 200 VDE Snipe Nose Side Cutting Pliers  200mm  21454</t>
+  </si>
+  <si>
+    <t>Draper KNIPEx14 SB VDE Fully Insulated Diagonal Wire Strippers and Cutter 160mm</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 03 08 200UKSBE VDE Fully Insulated Combination Pliers  200mm  31920</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 03 08 180UKSBE VDE Fully Insulated Combination Pliers  180mm  31918</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 70 08 180UKSBE VDE Diagonal Cutter  180mm  32021</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 03 07 180 VDE Combination Pliers  180mm  21452</t>
+  </si>
+  <si>
+    <t>06082</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 98 62 01 Plastic Flat Nose Pliers  180mm  06082</t>
+  </si>
+  <si>
+    <t>Draper KNIPEx13 86 200 Pliers Electrical Installation VDE-Tested 200mm</t>
+  </si>
+  <si>
+    <t>Draper KNIPExAlligator 250UKSBE VDE Fully Insulated Water Pump Pliers 250mm</t>
+  </si>
+  <si>
+    <t>Draper VDE Approved Screwdriver Set (5 Piece)  13668</t>
+  </si>
+  <si>
+    <t>Draper KNIPEx74 08 180UKSBE High Leverage Diagonal Side Cutters 180mm</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 03 06 180 VDE Combination Pliers  180mm  81204</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 26 18 200UKSBE VDE Fully Insulated Long Nose Pliers  200mm  32012</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 70 06 160 VDE Diagonal Cutter 160mm  81262</t>
+  </si>
+  <si>
+    <t>Draper Knipex 70 06 180SB Diagonal Side Cutter  180mm  18451</t>
+  </si>
+  <si>
+    <t>Draper KNIPEx02 06 180 SB VDE High Leverage Combination Pliers 180mm</t>
+  </si>
+  <si>
+    <t>Draper KNIPEx88 Alligator Water Pump Plier dipped insulation chrome-plated 250mm</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 92 67 63 Universal Tweezers  145mm  88810</t>
+  </si>
+  <si>
+    <t>Draper Estwing EPHD-69 Post Hole Digger  1750mm 69   31630</t>
+  </si>
+  <si>
+    <t>Draper Estwing E3 12BP Ball Pein Hammer  12oz 340g  23527</t>
+  </si>
+  <si>
+    <t>Draper Estwing EB3 4LBL Long Handle Club Hammer  4lb 1.8kg  23908</t>
+  </si>
+  <si>
+    <t>Draper Estwing ECH-212x Indestructible Shaft Club Hammer 1.1kg 2.5lb 300mm 31321</t>
+  </si>
+  <si>
+    <t>Draper Estwing ESHD1036F Demolition Hammer Fibreglass Shaft 4.5kg 10lb 31327</t>
+  </si>
+  <si>
+    <t>Draper Estwing ETM 1010S Tamper  255 x 255mm 10  x 10   31631</t>
+  </si>
+  <si>
+    <t>Draper KNIPEx99 14 300 SB High Leverage Concreters' Nipper 300mm 48725</t>
+  </si>
+  <si>
+    <t>Draper KNIPEx99 14 250 SB High Leverage Concreters' Nipper 250mm</t>
+  </si>
+  <si>
+    <t>09666</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG Dust Barrier Poles  1.4-3.3m (7 Piece)  09666</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 90 39 02 V03 5 x Cutting Wheel for Stainless Steel and Copper  26094</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 90 23 01 BK DP50 Pipe Cutter for Plastic Drain Pipes  165mm  26078</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 11 07 Pen-Style Control Cabinet Key  145mm  48569</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 11 04 Profi-Key For All Standard Shut-off Systems  89mm  45227</t>
+  </si>
+  <si>
+    <t>Draper KNIPEx TwinKey Control Cabinet Key Standard Cabinet Shut-off System 92mm</t>
+  </si>
+  <si>
+    <t>09627</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 90 29 185 Spare Blade for 90 20 185  09627</t>
+  </si>
+  <si>
+    <t>06927</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 90 09 Crimp Assortment for Wire Ferrules  9 Parts  265mm  06927</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 22 240 SB Crimping Pliers with Multi-Component Grips  240mm  26136</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 43 66 EVO Crimp System Pliers  200mm  26137</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 61 145 A SB Crimping Pliers for Wire Ferrules  145mm  26145</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 71 180 SB Crimping Pliers for Wire Ferrules  180mm  26146</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 90 13 Crimp Assortment for Wire Ferrules with Plastic Collars  1 x 97 90 00  1 x 97 53 18  9 x Wire Ferrule Sets  26147</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 90 14 Crimp Assortment for Wire Ferrules  1 x 97 53 18  1 x 12 52 195  9 x Wire Ferrule Sets  26148</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 90 17 Crimp Assortment for Wire Ferrules  1 x 12 42 195  1 x 97 53 09  8 x Wire Ferrule Sets  26149</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 90 25 Crimp Assortment for Cable Connectors  1 x 97 22 240  13 Parts  265mm  26150</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 99 908 Assortment Boxes with 200 Twin Wire Ferrules  4 Parts  26154</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 99 909 Assortment Boxes with 45 Twin Wire Ferrules  4 parts  26155</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 51 10 SB Crimping Pliers for Western Plugs 190mm  34060</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 53 14 SB Self- Adjusting Crimping Pliers  2 x 10 mm²  180mm  87800</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 33 01 MultiCrimp® Lever Action Crimping Pliers  0.25 — 6.0 mm² Capacity  250mm  22246</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 61 10 CV ColorCode Clips Purple (10 Pieces)  122mm  25144</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 61 10 CA ColorCode Clips Anthracite (10 Pieces)  122mm  25074</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 62 10 TR TetheredTool Clips Red (10 Pieces)  30mm  25154</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 61 10 CG ColorCode Clips Green (10 Pieces)  122mm  25093</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 61 10 CM ColorCode Clips Magenta (10 Pieces)  122mm  25116</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 61 10 CB ColorCode Clips Blue (10 Pieces)  122mm  25076</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 61 10 CO ColorCode Clips Orange (10 Pieces)  122mm  25122</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 61 10 CY ColorCode Clips Yellow (10 Pieces)  122mm  25153</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 53 04 SB Self-Adjusting Crimping Pliers 2 x 6 mm²  180mm  78433</t>
+  </si>
+  <si>
+    <t>Draper Venom® UPVC Handsaw  500mm  13tpi 14ppi  20338</t>
+  </si>
+  <si>
+    <t>Draper Estwing E16S Straight Claw Hammer with Leather Grip  16oz 448g  23509</t>
+  </si>
+  <si>
+    <t>Draper Estwing EDH-12N Grey Deadhead Rubber Mallet  12oz  24061</t>
+  </si>
+  <si>
+    <t>Draper Estwing E24C Curved Claw English Pattern Hammer with Leather Grip  24oz 672g  23522</t>
+  </si>
+  <si>
+    <t>Draper Estwing EWB-18 Gooseneck Wrecking Bar  18  457mm  24116</t>
+  </si>
+  <si>
+    <t>Draper Estwing EWB-36 Gooseneck Wrecking Bar  36  914mm  24124</t>
+  </si>
+  <si>
+    <t>Draper Estwing ESAB-72 San Angelo Bar  1830mm 72   31629</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 16 50 145 E01 Spare blade with Glide Shoe for 16 50 145  62mm  18390</t>
+  </si>
+  <si>
+    <t>Draper Expert Box and Boat Spirit Level Set (4 Piece)  29056</t>
+  </si>
+  <si>
+    <t>Draper Expert Box Spirit Level  1200mm  29049</t>
+  </si>
+  <si>
+    <t>Draper Expert Box Spirit Level  2000mm  29052</t>
+  </si>
+  <si>
+    <t>Draper Expert Box Spirit Level  1800mm  29051</t>
+  </si>
+  <si>
+    <t>Draper Expert Box Spirit Level with Handle  1200mm  28975</t>
+  </si>
+  <si>
+    <t>Draper Expert Vernier Caliper with Fine Adjustment  0 - 200mm 8   52379</t>
+  </si>
+  <si>
+    <t>Draper Replacement Graphite Refills for Stock No. 12106 (Pack of 6)  12125</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 73 72 180 TwinForce® High Performance Diagonal Cutter  180mm  24378</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 73 02 160 X-Cut® Compact Diagonal Cutter high lever transmission with multi-component grips black atramentized  160mm  24375</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 31 21 160 SB Flat Nose Pliers  160mm  55738</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 85 51 250 A SB Spring Hose Clamp Pliers  250mm  38389</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 74 12 160 High Leverage Diagonal Side Cutters with Return Spring  160mm  44268</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 95 62 190 SB Wire Rope Cutter  190mm  36142</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX SmartGrip® 85 01 250 Automatic Water Pump Pliers  250mm  40123</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 11 01 160 Insulation Stripper with opening spring  universal plastic coated black atramentized  160mm  12298</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 87 01 400 SB Cobra® XL Pipe Wrench and Water Pump Pliers  400mm  13759</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 95 31 250 Ratchet Action Cable Cutter  250mm  18555</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 87 51 250 SB Cobra® ES Water Pump Pliers  250mm  40212</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 87 22 250 SB Cobra® QuickSet High-Tech Water Pump Pliers  250mm  53953</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 87 26 250 T BK Cobra® VDE High-Tech Water Pump Pliers  250mm  26007</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 87 09 300 V01 3 Pairs of Plastic Jaws For All 87 XX 300 Models (Models From 2008)  26004</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 13 01 160 SB Electricians' Pliers  160mm  25197</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 31 20 V03 Set of Pliers  2 Part  81903</t>
+  </si>
+  <si>
+    <t>04237</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 20 72 V04 XS Mini Pliers Set in Belt Pouch  2 Part  04237</t>
+  </si>
+  <si>
+    <t>07107</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 95 12 225 StepCut® XL Cable shears with Step Cut  200mm  07107</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 20 72 V02 Mini Pliers Set In Belt Tool Pouch  54230</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 20 10 Power Set  1x 02 01 180  1x 87 01 250  1x 74 01 160  25017</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 13 96 200 SB Pliers for Electrical Installation Insulated with Multi-Component Grips  200mm  25886</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 16 65 125 SB Stripping Tool for Data Cable  77698</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 20 72 V04 Mini Pliers Set in Belt Tool Pouch  2 Parts  75752</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 12 52 195 SB PreciStrip16® Automatic Insulation Stripper  190mm  25183</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 38 71 200 Mechanics' Bent Nose Pliers  200mm  69023</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 38 21 200 Mechanics' Bent Nose Pliers  200mm  55689</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 86 05 150 SB Pliers Wrench  150mm  25947</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 74 02 180 SB High Leverage Diagonal Cutter  180mm  25618</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 70 06 160 T VDE Diagonal Cutter  160mm  25341</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 71 02 200 SB CoBolt® Compact Bolt Cutter  200mm  25574</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 87 02 180 SB Cobra® High-Tech Water Pump Pliers  180mm  38381</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 88 03 250 Alligator® Water Pump Pliers  250mm  18500</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 87 05 300 Cobra® High-Tech Water Pump Pliers  300mm  77905</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 78 03 140 SB Electronic Super Knips® XL  140mm  25636</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 88 02 180 SB Alligator® Water Pump Pliers  180mm  26008</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 88 05 180 Alligator® Water Pump Pliers  180mm  26010</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 28 81 280 SB Long Reach Needle Nose Pliers  280mm  25292</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 08 26 145 T BK Needle-Nose Combination Pliers  145mm  25159</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 87 03 180 Cobra® High-Tech Water Pump Pliers  180mm  77903</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 81 11 250 SB Siphon and Connector Pliers  250mm (self-service card blister)  25716</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 88 03 180 Alligator® Water Pump Pliers  180mm  21567</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 20 09 V03 Alligator® Set  81573</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 78 31 125 Electronic Super Knips®  125mm  19176</t>
+  </si>
+  <si>
+    <t>07830</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 86 09 300 V01 3 Pairs of Plastic Jaws For All 86 XX 300 Models (Models From 2020)  07830</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 73 06 160 T BK X-Cut® VDE Compact Diagonal Cutter  160mm  25610</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 81 03 250 SB Siphon and Connector Pliers  250mm (self-service card blister)  25661</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 95 11 160 SB StepCut® Cable Shears  160mm  26107</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 95 32 060 Cable Cutter  Ratchet Action with Telescopic handles 630mm  26125</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 20 72 V06 Mini Pliers Set in Belt Tool Pouch  1 x 08 22 145  1 x 87 01 150  10614</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 77 52 115 Electronics Diagonal Cutter  115mm  19800</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 41 04 250 Curved Jaw Self Grip Pliers  250mm  54217</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 19 57 Precision Circlip Plier Set  4 Piece  43288</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 19 56 Circlip Pliers Set  4 Piece  76797</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 95 05 155 SB Electricians' Shears  155mm  59771</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 46 11 A0 SBE Circlip Pliers  140mm  81022</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 77 02 115 Electronics Diagonal Cutter with Box Joint  115mm  27721</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 44 21 J41 SB Circlip Pliers  300mm  81014</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 44 11 J4 SB Circlip Pliers  320mm  81006</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 02 02 180 SB High Leverage Combination Pliers  180mm  49172</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 68 01 280 SB End Cutting Nipper  280mm  53961</t>
+  </si>
+  <si>
+    <t>Draper Elora Ratchet  3 8  Sq. Dr.  200mm  25935</t>
+  </si>
+  <si>
+    <t>Draper Elora Metric Socket Set  3 8  Sq. Dr. (18 Piece)  25932</t>
+  </si>
+  <si>
+    <t>Draper Metric Hexagon Socket Bit Set (9 Piece)  66202</t>
+  </si>
+  <si>
+    <t>05122</t>
+  </si>
+  <si>
+    <t>Draper HI-TORQ® 6 Point Impact Socket  1  Sq. Dr.  42mm  05122</t>
+  </si>
+  <si>
+    <t>Draper Elora Hexagon Socket  1 2  Sq. Dr.  26mm  15315</t>
+  </si>
+  <si>
+    <t>Draper Elora Hexagon Socket  1 2  Sq. Dr.  22mm  15311</t>
+  </si>
+  <si>
+    <t>Draper Elora Hexagon Socket  1 2  Sq. Dr.  14mm  15303</t>
+  </si>
+  <si>
+    <t>Draper Elora Hexagon Socket  1 2  Sq. Dr.  13mm  15302</t>
+  </si>
+  <si>
+    <t>05210</t>
+  </si>
+  <si>
+    <t>Draper Midget BA Open End Spanner Set (5 Piece)  05210</t>
+  </si>
+  <si>
+    <t>05202</t>
+  </si>
+  <si>
+    <t>Draper Midget Metric Open End Spanner Set (6 Piece)  05202</t>
+  </si>
+  <si>
+    <t>02076</t>
+  </si>
+  <si>
+    <t>Draper Elora Long Metric Double Open End Spanner  30 x 36mm  02076</t>
+  </si>
+  <si>
+    <t>02068</t>
+  </si>
+  <si>
+    <t>Draper Elora Long Metric Double Open End Spanner  30 x 32mm  02068</t>
+  </si>
+  <si>
+    <t>01581</t>
+  </si>
+  <si>
+    <t>Draper Elora Long Imperial Double Open End Spanner  15 16 x 1   01581</t>
+  </si>
+  <si>
+    <t>02000</t>
+  </si>
+  <si>
+    <t>Draper Elora Long Metric Double Open End Spanner  21 x 23mm  02000</t>
+  </si>
+  <si>
+    <t>06325</t>
+  </si>
+  <si>
+    <t>Draper Elora Deep Crank Metric Ring Spanner  32 x 36mm  06325</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 21 06 M Tool Case “BIG Basic Move” Mechanic  90 Parts  25022</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 92 00 04 Universal Tweezers Set  Insulated  5 parts  26100</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 92 00 02 Precision Tweezers Set  5 Parts  26099</t>
+  </si>
+  <si>
+    <t>Draper Spare Li-ion Battery  3.0Ah  83079</t>
+  </si>
+  <si>
+    <t>Draper Spare Charger  83077</t>
+  </si>
+  <si>
+    <t>Draper Estwing E3-WC Welding Chipping Hammer  14oz 392g  23583</t>
+  </si>
+  <si>
+    <t>Draper Satin Spray Paint  400ml  Black  18013</t>
+  </si>
+  <si>
+    <t>Draper Line Marker Spray Paint  750ml  Yellow  41916</t>
+  </si>
+  <si>
+    <t>09665</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG CANVAS-GUARD™ Drop Cloth  1.8 x 2.7m  09665</t>
+  </si>
+  <si>
+    <t>Draper Uniross Lithium Coin Cell CR2016 Battery  21593</t>
+  </si>
+  <si>
+    <t>Draper Uniross Lithium Coin Cell CR2025 Battery  21594</t>
+  </si>
+  <si>
+    <t>Draper Uniross Lithium Coin Cell CR2032 Battery  21595</t>
+  </si>
+  <si>
+    <t>Draper Uniross Lithium Coin Cell CR2450 Battery  21596</t>
+  </si>
+  <si>
+    <t>Draper Uniross Lithium Coin Cell CR2016 Batteries (Pack of 5)  21598</t>
+  </si>
+  <si>
+    <t>Draper Uniross Lithium Coin Cell CR2025 Batteries (Pack of 5)  21599</t>
+  </si>
+  <si>
+    <t>Draper Uniross Lithium Coin Cell CR2032 Batteries (Pack of 5)  21600</t>
+  </si>
+  <si>
+    <t>Draper Uniross LR03 AAA Power Plus Alkaline Batteries (Pack of 40)  21605</t>
+  </si>
+  <si>
+    <t>Draper Uniross LR6 AA Power Plus Alkaline Batteries (Pack of 40)  21609</t>
+  </si>
+  <si>
+    <t>Draper Uniross LR6 AA Power Plus Alkaline Batteries (Pack of 4)  21610</t>
+  </si>
+  <si>
+    <t>Draper Uniross LR6 AA Power Plus Alkaline Batteries (Pack of 10)  21619</t>
+  </si>
+  <si>
+    <t>Draper Uniross LR03 AAA Power Plus Alkaline Batteries (Pack of 10)  21695</t>
+  </si>
+  <si>
+    <t>Draper Uniross Micro-Alkaline Battery U1A23  21699</t>
+  </si>
+  <si>
+    <t>Draper Uniross Lithium Coin Cell CR1620 Batteries (Pack of 5)  26163</t>
+  </si>
+  <si>
+    <t>09658</t>
+  </si>
+  <si>
+    <t>Draper Four Socket Extension Lead with Neon Indicator  5m  09658</t>
+  </si>
+  <si>
+    <t>09659</t>
+  </si>
+  <si>
+    <t>Draper Six Socket Surge Protected Extension Lead with Neon Indicator  2m  09659</t>
+  </si>
+  <si>
+    <t>09657</t>
+  </si>
+  <si>
+    <t>Draper Four Socket Extension Lead with Neon Indicator  2m  09657</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 50 06 T BK Tethering System Set  340mm  25053  25053</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 50 03 T BK Carabiner 2 Pieces  82mm  25035  25035</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 50 04 T BK Tethering System Set  25047  25047</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 50 01 T BK Lanyard  1000mm  25033  25033</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 50 02 T BK Adapter Strap  270mm  25034  25034</t>
+  </si>
+  <si>
+    <t>04242</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 19 55 S6 LE Roll-up Case for Pliers Wrenches  4 Compartments  330mm  04242  04242</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 98 99 12 Standard Tool Case With Insulated Tools  26 Parts  18891  18891</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 21 37 LE Tool Case  Robust45 Move  Empty  428mm  25029  25029</t>
+  </si>
+  <si>
+    <t>07105</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 50 51 T LE Large Tool Bag for Working at Heights  Empty  470mm  07105  07105</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 21 10 LE Tool Bag  Service  empty  320mm  81738  81738</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 21 06 LE Tool Case  BIG Basic Move   Empty. 515mm  25021  25021</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 21 36 LE Tool Case  Robust34   Empty  419mm  25027  25027</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 21 41 LE Tool Case  BIG Twin Move   Empty  290mm  23616  23616</t>
+  </si>
+  <si>
+    <t>Draper Estwing E23 Belt Sheath for Pointed Rock Pick  Blue  23516  23516</t>
+  </si>
+  <si>
+    <t>09930</t>
+  </si>
+  <si>
+    <t>Draper Expert Circlip Pliers Set in EVA Foam Tray  180mm (4 Piece)  09930  09930</t>
+  </si>
+  <si>
+    <t>Draper ROLLINGDOG Journeyman Painter's Backpack  21907  21907</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 21 50 LE Modular X18 Tool Backpack  530mm  14359  14359</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 21 50 E Tool Backpack Modular X18 Electric  22 parts  530mm  13175  13175</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 00 21 33 E Tool Case  Robust26 Move  Electric  22 Parts  550mm  13172  13172</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 91 04 V01 Tool Case for Solar Cable Connectors MC4. 6mm Capacity  7 Parts  13168  13168</t>
+  </si>
+  <si>
+    <t>Draper KNIPEX 97 91 04 V02 Tool Case for Solar Cable Connectors MC4  10mm Capacity  7 Parts  13169  13169</t>
+  </si>
+  <si>
+    <t>Draper 230V Soldering Station  40W  61478</t>
+  </si>
+  <si>
+    <t>Draper Expert Metric Hex. Socket Bit Set  3 8  Sq. Dr.  48mm (8 Piece)  16285</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4925,59 +1925,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V754"/>
+  <dimension ref="A1:AB425"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -5000,48835 +2000,36330 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2">
-        <v>166935</v>
+        <v>73855</v>
+      </c>
+      <c r="B2">
+        <v>157340249283</v>
       </c>
       <c r="C2">
-        <v>5055175260938</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>5010559631094</v>
+      </c>
+      <c r="D2">
+        <v>63109</v>
       </c>
       <c r="E2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F2">
-        <v>0.836</v>
+        <v>1.795</v>
       </c>
       <c r="G2">
-        <v>10.55</v>
+        <v>14.5</v>
       </c>
       <c r="H2">
-        <v>10.55</v>
+        <v>14.5</v>
       </c>
       <c r="I2">
         <v>1.0</v>
       </c>
       <c r="J2">
         <v>3.95</v>
       </c>
       <c r="K2">
-        <v>20.92</v>
+        <v>26.77</v>
       </c>
       <c r="L2">
-        <v>21.41</v>
+        <v>27.4</v>
       </c>
       <c r="M2">
-        <v>21.91</v>
+        <v>28.03</v>
       </c>
       <c r="N2">
-        <v>22.66</v>
+        <v>28.35</v>
       </c>
       <c r="O2">
-        <v>25.22</v>
+        <v>28.99</v>
       </c>
       <c r="P2">
-        <v>27.88</v>
+        <v>30.59</v>
       </c>
       <c r="Q2">
-        <v>20.44</v>
+        <v>32.27</v>
       </c>
       <c r="R2">
-        <v>20.87</v>
+        <v>35.67</v>
       </c>
       <c r="S2">
-        <v>21.32</v>
+        <v>42.91</v>
       </c>
       <c r="T2">
-        <v>22.05</v>
+        <v>26.25</v>
       </c>
       <c r="U2">
-        <v>24.79</v>
+        <v>26.81</v>
       </c>
       <c r="V2">
-        <v>28.34</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:22">
+        <v>27.39</v>
+      </c>
+      <c r="W2">
+        <v>27.69</v>
+      </c>
+      <c r="X2">
+        <v>28.32</v>
+      </c>
+      <c r="Y2">
+        <v>29.98</v>
+      </c>
+      <c r="Z2">
+        <v>31.84</v>
+      </c>
+      <c r="AA2">
+        <v>36.4</v>
+      </c>
+      <c r="AB2">
+        <v>51.02</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3">
-        <v>166936</v>
+        <v>73856</v>
+      </c>
+      <c r="B3">
+        <v>157340603250</v>
       </c>
       <c r="C3">
-        <v>5055175260945</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>5010559786428</v>
+      </c>
+      <c r="D3">
+        <v>78642</v>
       </c>
       <c r="E3" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F3">
-        <v>0.96</v>
+        <v>2.116</v>
       </c>
       <c r="G3">
-        <v>21.61</v>
+        <v>23.1</v>
       </c>
       <c r="H3">
-        <v>21.61</v>
+        <v>23.1</v>
       </c>
       <c r="I3">
         <v>1.0</v>
       </c>
       <c r="J3">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K3">
-        <v>37.29</v>
+        <v>44.06</v>
       </c>
       <c r="L3">
-        <v>38.17</v>
+        <v>45.1</v>
       </c>
       <c r="M3">
-        <v>39.05</v>
+        <v>46.14</v>
       </c>
       <c r="N3">
-        <v>40.39</v>
+        <v>46.67</v>
       </c>
       <c r="O3">
-        <v>44.96</v>
+        <v>47.72</v>
       </c>
       <c r="P3">
-        <v>49.7</v>
+        <v>50.36</v>
       </c>
       <c r="Q3">
-        <v>36.72</v>
+        <v>53.13</v>
       </c>
       <c r="R3">
-        <v>37.49</v>
+        <v>58.72</v>
       </c>
       <c r="S3">
-        <v>38.31</v>
+        <v>70.63</v>
       </c>
       <c r="T3">
-        <v>39.61</v>
+        <v>43.45</v>
       </c>
       <c r="U3">
-        <v>44.54</v>
+        <v>44.37</v>
       </c>
       <c r="V3">
-        <v>50.92</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:22">
+        <v>45.33</v>
+      </c>
+      <c r="W3">
+        <v>45.83</v>
+      </c>
+      <c r="X3">
+        <v>46.88</v>
+      </c>
+      <c r="Y3">
+        <v>49.62</v>
+      </c>
+      <c r="Z3">
+        <v>52.71</v>
+      </c>
+      <c r="AA3">
+        <v>60.25</v>
+      </c>
+      <c r="AB3">
+        <v>84.44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4">
-        <v>166937</v>
+        <v>73857</v>
+      </c>
+      <c r="B4">
+        <v>157340822257</v>
       </c>
       <c r="C4">
-        <v>5055175260952</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>5010559866755</v>
+      </c>
+      <c r="D4">
+        <v>86675</v>
       </c>
       <c r="E4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F4">
-        <v>1.154</v>
+        <v>2.88</v>
       </c>
       <c r="G4">
-        <v>31.71</v>
+        <v>17.5</v>
       </c>
       <c r="H4">
-        <v>31.71</v>
+        <v>17.5</v>
       </c>
       <c r="I4">
         <v>1.0</v>
       </c>
       <c r="J4">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K4">
-        <v>52.24</v>
+        <v>35.77</v>
       </c>
       <c r="L4">
-        <v>53.47</v>
+        <v>36.61</v>
       </c>
       <c r="M4">
-        <v>54.71</v>
+        <v>37.46</v>
       </c>
       <c r="N4">
-        <v>56.58</v>
+        <v>37.89</v>
       </c>
       <c r="O4">
-        <v>62.99</v>
+        <v>38.75</v>
       </c>
       <c r="P4">
-        <v>69.62</v>
+        <v>40.89</v>
       </c>
       <c r="Q4">
-        <v>51.59</v>
+        <v>43.13</v>
       </c>
       <c r="R4">
-        <v>52.67</v>
+        <v>47.67</v>
       </c>
       <c r="S4">
-        <v>53.82</v>
+        <v>57.34</v>
       </c>
       <c r="T4">
-        <v>55.65</v>
+        <v>35.21</v>
       </c>
       <c r="U4">
-        <v>62.58</v>
+        <v>35.95</v>
       </c>
       <c r="V4">
-        <v>71.54</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:22">
+        <v>36.73</v>
+      </c>
+      <c r="W4">
+        <v>37.14</v>
+      </c>
+      <c r="X4">
+        <v>37.98</v>
+      </c>
+      <c r="Y4">
+        <v>40.2</v>
+      </c>
+      <c r="Z4">
+        <v>42.71</v>
+      </c>
+      <c r="AA4">
+        <v>48.82</v>
+      </c>
+      <c r="AB4">
+        <v>68.42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5">
-        <v>166948</v>
+        <v>73858</v>
+      </c>
+      <c r="B5">
+        <v>157340822236</v>
       </c>
       <c r="C5">
-        <v>5055175260969</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>5010559866731</v>
+      </c>
+      <c r="D5">
+        <v>86673</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F5">
-        <v>0.836</v>
+        <v>3.73</v>
       </c>
       <c r="G5">
-        <v>10.55</v>
+        <v>20.7</v>
       </c>
       <c r="H5">
-        <v>10.55</v>
+        <v>20.7</v>
       </c>
       <c r="I5">
         <v>1.0</v>
       </c>
       <c r="J5">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K5">
-        <v>20.92</v>
+        <v>40.51</v>
       </c>
       <c r="L5">
-        <v>21.41</v>
+        <v>41.46</v>
       </c>
       <c r="M5">
-        <v>21.91</v>
+        <v>42.42</v>
       </c>
       <c r="N5">
-        <v>22.66</v>
+        <v>42.91</v>
       </c>
       <c r="O5">
-        <v>25.22</v>
+        <v>43.88</v>
       </c>
       <c r="P5">
-        <v>27.88</v>
+        <v>46.3</v>
       </c>
       <c r="Q5">
-        <v>20.44</v>
+        <v>48.84</v>
       </c>
       <c r="R5">
-        <v>20.87</v>
+        <v>53.98</v>
       </c>
       <c r="S5">
-        <v>21.32</v>
+        <v>64.94</v>
       </c>
       <c r="T5">
-        <v>22.05</v>
+        <v>39.92</v>
       </c>
       <c r="U5">
-        <v>24.79</v>
+        <v>40.76</v>
       </c>
       <c r="V5">
-        <v>28.34</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:22">
+        <v>41.65</v>
+      </c>
+      <c r="W5">
+        <v>42.11</v>
+      </c>
+      <c r="X5">
+        <v>43.06</v>
+      </c>
+      <c r="Y5">
+        <v>45.58</v>
+      </c>
+      <c r="Z5">
+        <v>48.42</v>
+      </c>
+      <c r="AA5">
+        <v>55.35</v>
+      </c>
+      <c r="AB5">
+        <v>77.57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6">
-        <v>166949</v>
+        <v>73867</v>
+      </c>
+      <c r="B6">
+        <v>157340625987</v>
       </c>
       <c r="C6">
-        <v>5055175260976</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>5010559792054</v>
+      </c>
+      <c r="D6">
+        <v>79205</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F6">
-        <v>0.96</v>
+        <v>3.865</v>
       </c>
       <c r="G6">
-        <v>21.61</v>
+        <v>55.55</v>
       </c>
       <c r="H6">
-        <v>21.61</v>
+        <v>55.55</v>
       </c>
       <c r="I6">
         <v>1.0</v>
       </c>
       <c r="J6">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K6">
-        <v>37.29</v>
+        <v>92.1</v>
       </c>
       <c r="L6">
-        <v>38.17</v>
+        <v>94.26</v>
       </c>
       <c r="M6">
-        <v>39.05</v>
+        <v>96.45</v>
       </c>
       <c r="N6">
-        <v>40.39</v>
+        <v>97.54</v>
       </c>
       <c r="O6">
-        <v>44.96</v>
+        <v>99.75</v>
       </c>
       <c r="P6">
-        <v>49.7</v>
+        <v>105.26</v>
       </c>
       <c r="Q6">
-        <v>36.72</v>
+        <v>111.04</v>
       </c>
       <c r="R6">
-        <v>37.49</v>
+        <v>122.73</v>
       </c>
       <c r="S6">
-        <v>38.31</v>
+        <v>147.63</v>
       </c>
       <c r="T6">
-        <v>39.61</v>
+        <v>91.22</v>
       </c>
       <c r="U6">
-        <v>44.54</v>
+        <v>93.14</v>
       </c>
       <c r="V6">
-        <v>50.92</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:22">
+        <v>95.17</v>
+      </c>
+      <c r="W6">
+        <v>96.22</v>
+      </c>
+      <c r="X6">
+        <v>98.41</v>
+      </c>
+      <c r="Y6">
+        <v>104.16</v>
+      </c>
+      <c r="Z6">
+        <v>110.65</v>
+      </c>
+      <c r="AA6">
+        <v>126.5</v>
+      </c>
+      <c r="AB6">
+        <v>177.27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7">
-        <v>166950</v>
+        <v>73872</v>
       </c>
       <c r="C7">
-        <v>5055175260983</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>5010559265596</v>
+      </c>
+      <c r="D7">
+        <v>26559</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F7">
-        <v>1.154</v>
+        <v>0.867</v>
       </c>
       <c r="G7">
-        <v>31.71</v>
+        <v>7.9</v>
       </c>
       <c r="H7">
-        <v>31.71</v>
+        <v>7.9</v>
       </c>
       <c r="I7">
         <v>1.0</v>
       </c>
       <c r="J7">
         <v>3.95</v>
       </c>
       <c r="K7">
-        <v>52.24</v>
+        <v>17.0</v>
       </c>
       <c r="L7">
-        <v>53.47</v>
+        <v>17.4</v>
       </c>
       <c r="M7">
-        <v>54.71</v>
+        <v>17.8</v>
       </c>
       <c r="N7">
-        <v>56.58</v>
+        <v>18.0</v>
       </c>
       <c r="O7">
-        <v>62.99</v>
+        <v>18.41</v>
       </c>
       <c r="P7">
-        <v>69.62</v>
+        <v>19.43</v>
       </c>
       <c r="Q7">
-        <v>51.59</v>
+        <v>20.49</v>
       </c>
       <c r="R7">
-        <v>52.67</v>
+        <v>22.65</v>
       </c>
       <c r="S7">
-        <v>53.82</v>
+        <v>27.25</v>
       </c>
       <c r="T7">
-        <v>55.65</v>
+        <v>16.54</v>
       </c>
       <c r="U7">
-        <v>62.58</v>
+        <v>16.89</v>
       </c>
       <c r="V7">
-        <v>71.54</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:22">
+        <v>17.25</v>
+      </c>
+      <c r="W7">
+        <v>17.44</v>
+      </c>
+      <c r="X7">
+        <v>17.84</v>
+      </c>
+      <c r="Y7">
+        <v>18.88</v>
+      </c>
+      <c r="Z7">
+        <v>20.06</v>
+      </c>
+      <c r="AA7">
+        <v>22.93</v>
+      </c>
+      <c r="AB7">
+        <v>32.14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8">
-        <v>166951</v>
+        <v>74870</v>
       </c>
       <c r="C8">
-        <v>5055175253466</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>5059482073175</v>
+      </c>
+      <c r="D8">
+        <v>27039</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>34</v>
+      </c>
+      <c r="F8">
+        <v>0.738</v>
       </c>
       <c r="G8">
-        <v>0.78</v>
+        <v>98.1</v>
       </c>
       <c r="H8">
-        <v>0.0</v>
+        <v>98.1</v>
       </c>
       <c r="I8">
         <v>1.0</v>
       </c>
       <c r="J8">
-        <v>0.0</v>
+        <v>3.95</v>
       </c>
       <c r="K8">
-        <v>0.43</v>
+        <v>150.52</v>
       </c>
       <c r="L8">
-        <v>0.44</v>
+        <v>154.06</v>
       </c>
       <c r="M8">
-        <v>0.45</v>
+        <v>157.62</v>
       </c>
       <c r="N8">
-        <v>0.47</v>
+        <v>159.42</v>
       </c>
       <c r="O8">
-        <v>0.52</v>
+        <v>163.02</v>
       </c>
       <c r="P8">
-        <v>0.58</v>
+        <v>172.04</v>
       </c>
       <c r="Q8">
-        <v>0.06</v>
+        <v>181.48</v>
       </c>
       <c r="R8">
-        <v>0.06</v>
+        <v>200.58</v>
       </c>
       <c r="S8">
-        <v>0.06</v>
+        <v>241.28</v>
       </c>
       <c r="T8">
-        <v>0.07</v>
+        <v>149.31</v>
       </c>
       <c r="U8">
-        <v>0.07</v>
+        <v>152.47</v>
       </c>
       <c r="V8">
-        <v>0.09</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:22">
+        <v>155.78</v>
+      </c>
+      <c r="W8">
+        <v>157.51</v>
+      </c>
+      <c r="X8">
+        <v>161.09</v>
+      </c>
+      <c r="Y8">
+        <v>170.5</v>
+      </c>
+      <c r="Z8">
+        <v>181.13</v>
+      </c>
+      <c r="AA8">
+        <v>207.06</v>
+      </c>
+      <c r="AB8">
+        <v>290.17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9">
-        <v>166952</v>
+        <v>74873</v>
       </c>
       <c r="C9">
-        <v>5055175253589</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>5059482042362</v>
+      </c>
+      <c r="D9">
+        <v>13643</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>35</v>
+      </c>
+      <c r="F9">
+        <v>0.79</v>
       </c>
       <c r="G9">
-        <v>29.68</v>
+        <v>18.9</v>
       </c>
       <c r="H9">
-        <v>0.0</v>
+        <v>18.9</v>
       </c>
       <c r="I9">
         <v>1.0</v>
       </c>
       <c r="J9">
-        <v>0.0</v>
+        <v>3.95</v>
       </c>
       <c r="K9">
-        <v>0.43</v>
+        <v>33.28</v>
       </c>
       <c r="L9">
-        <v>0.44</v>
+        <v>34.06</v>
       </c>
       <c r="M9">
-        <v>0.45</v>
+        <v>34.85</v>
       </c>
       <c r="N9">
-        <v>0.47</v>
+        <v>35.25</v>
       </c>
       <c r="O9">
-        <v>0.52</v>
+        <v>36.05</v>
       </c>
       <c r="P9">
-        <v>0.58</v>
+        <v>38.04</v>
       </c>
       <c r="Q9">
-        <v>0.06</v>
+        <v>40.13</v>
       </c>
       <c r="R9">
-        <v>0.06</v>
+        <v>44.35</v>
       </c>
       <c r="S9">
-        <v>0.06</v>
+        <v>53.35</v>
       </c>
       <c r="T9">
-        <v>0.07</v>
+        <v>32.73</v>
       </c>
       <c r="U9">
-        <v>0.07</v>
+        <v>33.42</v>
       </c>
       <c r="V9">
-        <v>0.09</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:22">
+        <v>34.15</v>
+      </c>
+      <c r="W9">
+        <v>34.52</v>
+      </c>
+      <c r="X9">
+        <v>35.31</v>
+      </c>
+      <c r="Y9">
+        <v>37.37</v>
+      </c>
+      <c r="Z9">
+        <v>39.7</v>
+      </c>
+      <c r="AA9">
+        <v>45.39</v>
+      </c>
+      <c r="AB9">
+        <v>63.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10">
-        <v>166953</v>
+        <v>75537</v>
       </c>
       <c r="C10">
-        <v>5055175261072</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>5010559242375</v>
+      </c>
+      <c r="D10">
+        <v>24237</v>
       </c>
       <c r="E10" t="s">
         <v>36</v>
       </c>
+      <c r="F10">
+        <v>0.562</v>
+      </c>
       <c r="G10">
-        <v>43.23</v>
+        <v>4.55</v>
       </c>
       <c r="H10">
-        <v>0.0</v>
+        <v>4.55</v>
       </c>
       <c r="I10">
         <v>1.0</v>
       </c>
       <c r="J10">
-        <v>0.0</v>
+        <v>3.95</v>
       </c>
       <c r="K10">
-        <v>0.43</v>
+        <v>12.04</v>
       </c>
       <c r="L10">
-        <v>0.44</v>
+        <v>12.32</v>
       </c>
       <c r="M10">
-        <v>0.45</v>
+        <v>12.61</v>
       </c>
       <c r="N10">
-        <v>0.47</v>
+        <v>12.75</v>
       </c>
       <c r="O10">
-        <v>0.52</v>
+        <v>13.04</v>
       </c>
       <c r="P10">
-        <v>0.58</v>
+        <v>13.76</v>
       </c>
       <c r="Q10">
-        <v>0.06</v>
+        <v>14.52</v>
       </c>
       <c r="R10">
-        <v>0.06</v>
+        <v>16.04</v>
       </c>
       <c r="S10">
-        <v>0.06</v>
+        <v>19.3</v>
       </c>
       <c r="T10">
-        <v>0.07</v>
+        <v>11.6</v>
       </c>
       <c r="U10">
-        <v>0.07</v>
+        <v>11.85</v>
       </c>
       <c r="V10">
-        <v>0.09</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:22">
+        <v>12.11</v>
+      </c>
+      <c r="W10">
+        <v>12.24</v>
+      </c>
+      <c r="X10">
+        <v>12.52</v>
+      </c>
+      <c r="Y10">
+        <v>13.25</v>
+      </c>
+      <c r="Z10">
+        <v>14.08</v>
+      </c>
+      <c r="AA10">
+        <v>16.09</v>
+      </c>
+      <c r="AB10">
+        <v>22.55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11">
-        <v>166954</v>
+        <v>75547</v>
+      </c>
+      <c r="B11">
+        <v>157339930012</v>
       </c>
       <c r="C11">
-        <v>5055175261089</v>
-[...1 lines deleted...]
-      <c r="D11" t="s">
+        <v>5010559494637</v>
+      </c>
+      <c r="D11">
+        <v>49463</v>
+      </c>
+      <c r="E11" t="s">
         <v>37</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11">
+        <v>0.524</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11">
+        <v>1.0</v>
+      </c>
+      <c r="I11">
+        <v>1.0</v>
+      </c>
+      <c r="J11">
+        <v>3.95</v>
+      </c>
+      <c r="K11">
+        <v>6.78</v>
+      </c>
+      <c r="L11">
+        <v>6.94</v>
+      </c>
+      <c r="M11">
+        <v>7.1</v>
+      </c>
+      <c r="N11">
+        <v>7.19</v>
+      </c>
+      <c r="O11">
+        <v>7.35</v>
+      </c>
+      <c r="P11">
+        <v>7.75</v>
+      </c>
+      <c r="Q11">
+        <v>8.18</v>
+      </c>
+      <c r="R11">
+        <v>9.04</v>
+      </c>
+      <c r="S11">
+        <v>10.88</v>
+      </c>
+      <c r="T11">
+        <v>6.38</v>
+      </c>
+      <c r="U11">
+        <v>6.51</v>
+      </c>
+      <c r="V11">
+        <v>6.66</v>
+      </c>
+      <c r="W11">
+        <v>6.73</v>
+      </c>
+      <c r="X11">
+        <v>6.88</v>
+      </c>
+      <c r="Y11">
+        <v>7.28</v>
+      </c>
+      <c r="Z11">
+        <v>7.74</v>
+      </c>
+      <c r="AA11">
+        <v>8.85</v>
+      </c>
+      <c r="AB11">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12">
+        <v>76410</v>
+      </c>
+      <c r="B12">
+        <v>157389355231</v>
+      </c>
+      <c r="C12">
+        <v>5059482049125</v>
+      </c>
+      <c r="D12" t="s">
         <v>38</v>
       </c>
-      <c r="G11">
-[...55 lines deleted...]
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>39</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12">
-        <v>0.5144</v>
+        <v>0.508</v>
       </c>
       <c r="G12">
-        <v>3.3</v>
+        <v>10.5</v>
       </c>
       <c r="H12">
-        <v>3.3</v>
+        <v>10.5</v>
       </c>
       <c r="I12">
         <v>1.0</v>
       </c>
       <c r="J12">
         <v>3.95</v>
       </c>
       <c r="K12">
-        <v>10.19</v>
+        <v>20.85</v>
       </c>
       <c r="L12">
-        <v>10.43</v>
+        <v>21.34</v>
       </c>
       <c r="M12">
-        <v>10.67</v>
+        <v>21.83</v>
       </c>
       <c r="N12">
-        <v>11.04</v>
+        <v>22.08</v>
       </c>
       <c r="O12">
-        <v>12.28</v>
+        <v>22.58</v>
       </c>
       <c r="P12">
-        <v>13.58</v>
+        <v>23.83</v>
       </c>
       <c r="Q12">
-        <v>9.76</v>
+        <v>25.13</v>
       </c>
       <c r="R12">
-        <v>9.97</v>
+        <v>27.78</v>
       </c>
       <c r="S12">
-        <v>10.19</v>
+        <v>33.42</v>
       </c>
       <c r="T12">
-        <v>10.53</v>
+        <v>20.36</v>
       </c>
       <c r="U12">
-        <v>11.84</v>
+        <v>20.79</v>
       </c>
       <c r="V12">
-        <v>13.54</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:22">
+        <v>21.25</v>
+      </c>
+      <c r="W12">
+        <v>21.48</v>
+      </c>
+      <c r="X12">
+        <v>21.97</v>
+      </c>
+      <c r="Y12">
+        <v>23.25</v>
+      </c>
+      <c r="Z12">
+        <v>24.7</v>
+      </c>
+      <c r="AA12">
+        <v>28.24</v>
+      </c>
+      <c r="AB12">
+        <v>39.57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13">
-        <v>166181</v>
+        <v>76439</v>
+      </c>
+      <c r="B13">
+        <v>157338858108</v>
       </c>
       <c r="C13">
-        <v>1245478740013</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>5010559218356</v>
+      </c>
+      <c r="D13">
+        <v>21835</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F13">
-        <v>0.53</v>
+        <v>1.052</v>
       </c>
       <c r="G13">
-        <v>8.25</v>
+        <v>24.6</v>
       </c>
       <c r="H13">
-        <v>8.25</v>
+        <v>24.6</v>
       </c>
       <c r="I13">
         <v>1.0</v>
       </c>
       <c r="J13">
         <v>3.95</v>
       </c>
       <c r="K13">
-        <v>17.52</v>
+        <v>41.72</v>
       </c>
       <c r="L13">
-        <v>17.93</v>
+        <v>42.7</v>
       </c>
       <c r="M13">
-        <v>18.34</v>
+        <v>43.69</v>
       </c>
       <c r="N13">
-        <v>18.97</v>
+        <v>44.19</v>
       </c>
       <c r="O13">
-        <v>21.12</v>
+        <v>45.19</v>
       </c>
       <c r="P13">
-        <v>23.34</v>
+        <v>47.68</v>
       </c>
       <c r="Q13">
-        <v>17.05</v>
+        <v>50.3</v>
       </c>
       <c r="R13">
-        <v>17.41</v>
+        <v>55.59</v>
       </c>
       <c r="S13">
-        <v>17.79</v>
+        <v>66.88</v>
       </c>
       <c r="T13">
-        <v>18.4</v>
+        <v>41.12</v>
       </c>
       <c r="U13">
-        <v>20.68</v>
+        <v>41.99</v>
       </c>
       <c r="V13">
-        <v>23.65</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:22">
+        <v>42.9</v>
+      </c>
+      <c r="W13">
+        <v>43.38</v>
+      </c>
+      <c r="X13">
+        <v>44.36</v>
+      </c>
+      <c r="Y13">
+        <v>46.95</v>
+      </c>
+      <c r="Z13">
+        <v>49.88</v>
+      </c>
+      <c r="AA13">
+        <v>57.02</v>
+      </c>
+      <c r="AB13">
+        <v>79.91</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14">
-        <v>166182</v>
+        <v>77251</v>
+      </c>
+      <c r="B14">
+        <v>157338021483</v>
       </c>
       <c r="C14">
-        <v>5053012554042</v>
+        <v>5059482080203</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F14">
-        <v>0.522</v>
+        <v>0.576</v>
       </c>
       <c r="G14">
-        <v>3.3</v>
+        <v>2.2</v>
       </c>
       <c r="H14">
-        <v>3.3</v>
+        <v>2.2</v>
       </c>
       <c r="I14">
         <v>1.0</v>
       </c>
       <c r="J14">
         <v>3.95</v>
       </c>
       <c r="K14">
-        <v>10.19</v>
+        <v>8.56</v>
       </c>
       <c r="L14">
-        <v>10.43</v>
+        <v>8.76</v>
       </c>
       <c r="M14">
-        <v>10.67</v>
+        <v>8.97</v>
       </c>
       <c r="N14">
-        <v>11.04</v>
+        <v>9.07</v>
       </c>
       <c r="O14">
-        <v>12.28</v>
+        <v>9.27</v>
       </c>
       <c r="P14">
-        <v>13.58</v>
+        <v>9.78</v>
       </c>
       <c r="Q14">
-        <v>9.76</v>
+        <v>10.32</v>
       </c>
       <c r="R14">
-        <v>9.97</v>
+        <v>11.41</v>
       </c>
       <c r="S14">
-        <v>10.19</v>
+        <v>13.72</v>
       </c>
       <c r="T14">
-        <v>10.53</v>
+        <v>8.15</v>
       </c>
       <c r="U14">
-        <v>11.84</v>
+        <v>8.32</v>
       </c>
       <c r="V14">
-        <v>13.54</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:22">
+        <v>8.5</v>
+      </c>
+      <c r="W14">
+        <v>8.59</v>
+      </c>
+      <c r="X14">
+        <v>8.79</v>
+      </c>
+      <c r="Y14">
+        <v>9.3</v>
+      </c>
+      <c r="Z14">
+        <v>9.88</v>
+      </c>
+      <c r="AA14">
+        <v>11.3</v>
+      </c>
+      <c r="AB14">
+        <v>15.83</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15">
-        <v>166183</v>
+        <v>77252</v>
       </c>
       <c r="C15">
-        <v>1115484500003</v>
+        <v>5059482080197</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F15">
-        <v>0.518</v>
+        <v>0.739</v>
       </c>
       <c r="G15">
-        <v>3.85</v>
+        <v>2.75</v>
       </c>
       <c r="H15">
-        <v>3.85</v>
+        <v>2.75</v>
       </c>
       <c r="I15">
         <v>1.0</v>
       </c>
       <c r="J15">
         <v>3.95</v>
       </c>
       <c r="K15">
-        <v>11.0</v>
+        <v>9.38</v>
       </c>
       <c r="L15">
-        <v>11.26</v>
+        <v>9.6</v>
       </c>
       <c r="M15">
-        <v>11.52</v>
+        <v>9.82</v>
       </c>
       <c r="N15">
-        <v>11.92</v>
+        <v>9.93</v>
       </c>
       <c r="O15">
-        <v>13.27</v>
+        <v>10.15</v>
       </c>
       <c r="P15">
-        <v>14.66</v>
+        <v>10.72</v>
       </c>
       <c r="Q15">
-        <v>10.57</v>
+        <v>11.3</v>
       </c>
       <c r="R15">
-        <v>10.8</v>
+        <v>12.49</v>
       </c>
       <c r="S15">
-        <v>11.03</v>
+        <v>15.03</v>
       </c>
       <c r="T15">
-        <v>11.41</v>
+        <v>8.95</v>
       </c>
       <c r="U15">
-        <v>12.83</v>
+        <v>9.14</v>
       </c>
       <c r="V15">
-        <v>14.66</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:22">
+        <v>9.34</v>
+      </c>
+      <c r="W15">
+        <v>9.45</v>
+      </c>
+      <c r="X15">
+        <v>9.66</v>
+      </c>
+      <c r="Y15">
+        <v>10.23</v>
+      </c>
+      <c r="Z15">
+        <v>10.86</v>
+      </c>
+      <c r="AA15">
+        <v>12.42</v>
+      </c>
+      <c r="AB15">
+        <v>17.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16">
-        <v>166184</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>77253</v>
+      </c>
+      <c r="B16">
+        <v>157338929433</v>
+      </c>
+      <c r="C16">
+        <v>5059482071201</v>
+      </c>
+      <c r="D16">
+        <v>23655</v>
       </c>
       <c r="E16" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16">
-        <v>11.154</v>
+        <v>0.69</v>
       </c>
       <c r="G16">
-        <v>542.35</v>
+        <v>5.5</v>
       </c>
       <c r="H16">
-        <v>542.35</v>
+        <v>5.5</v>
       </c>
       <c r="I16">
         <v>1.0</v>
       </c>
       <c r="J16">
-        <v>12.15</v>
+        <v>3.95</v>
       </c>
       <c r="K16">
-        <v>818.24</v>
+        <v>13.45</v>
       </c>
       <c r="L16">
-        <v>837.48</v>
+        <v>13.76</v>
       </c>
       <c r="M16">
-        <v>856.87</v>
+        <v>14.08</v>
       </c>
       <c r="N16">
-        <v>886.23</v>
+        <v>14.24</v>
       </c>
       <c r="O16">
-        <v>986.53</v>
+        <v>14.56</v>
       </c>
       <c r="P16">
-        <v>1090.38</v>
+        <v>15.37</v>
       </c>
       <c r="Q16">
-        <v>813.33</v>
+        <v>16.21</v>
       </c>
       <c r="R16">
-        <v>830.51</v>
+        <v>17.92</v>
       </c>
       <c r="S16">
-        <v>848.57</v>
+        <v>21.55</v>
       </c>
       <c r="T16">
-        <v>877.47</v>
+        <v>13.0</v>
       </c>
       <c r="U16">
-        <v>986.61</v>
+        <v>13.28</v>
       </c>
       <c r="V16">
-        <v>1127.88</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:22">
+        <v>13.57</v>
+      </c>
+      <c r="W16">
+        <v>13.72</v>
+      </c>
+      <c r="X16">
+        <v>14.03</v>
+      </c>
+      <c r="Y16">
+        <v>14.85</v>
+      </c>
+      <c r="Z16">
+        <v>15.77</v>
+      </c>
+      <c r="AA16">
+        <v>18.03</v>
+      </c>
+      <c r="AB16">
+        <v>25.27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17">
-        <v>166185</v>
+        <v>77714</v>
+      </c>
+      <c r="B17">
+        <v>157339386338</v>
       </c>
       <c r="C17">
-        <v>5055175253602</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>5010559335695</v>
+      </c>
+      <c r="D17">
+        <v>33569</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F17">
-        <v>1.79</v>
+        <v>0.94</v>
       </c>
       <c r="G17">
-        <v>17.5</v>
+        <v>3.15</v>
       </c>
       <c r="H17">
-        <v>17.5</v>
+        <v>3.15</v>
       </c>
       <c r="I17">
         <v>1.0</v>
       </c>
       <c r="J17">
         <v>3.95</v>
       </c>
       <c r="K17">
-        <v>31.21</v>
+        <v>9.97</v>
       </c>
       <c r="L17">
-        <v>31.94</v>
+        <v>10.2</v>
       </c>
       <c r="M17">
-        <v>32.68</v>
+        <v>10.44</v>
       </c>
       <c r="N17">
-        <v>33.8</v>
+        <v>10.56</v>
       </c>
       <c r="O17">
-        <v>37.63</v>
+        <v>10.8</v>
       </c>
       <c r="P17">
-        <v>41.59</v>
+        <v>11.39</v>
       </c>
       <c r="Q17">
-        <v>30.67</v>
+        <v>12.02</v>
       </c>
       <c r="R17">
-        <v>31.32</v>
+        <v>13.28</v>
       </c>
       <c r="S17">
-        <v>32.0</v>
+        <v>15.98</v>
       </c>
       <c r="T17">
-        <v>33.09</v>
+        <v>9.54</v>
       </c>
       <c r="U17">
-        <v>37.2</v>
+        <v>9.75</v>
       </c>
       <c r="V17">
-        <v>42.53</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:22">
+        <v>9.96</v>
+      </c>
+      <c r="W17">
+        <v>10.07</v>
+      </c>
+      <c r="X17">
+        <v>10.3</v>
+      </c>
+      <c r="Y17">
+        <v>10.9</v>
+      </c>
+      <c r="Z17">
+        <v>11.58</v>
+      </c>
+      <c r="AA17">
+        <v>13.23</v>
+      </c>
+      <c r="AB17">
+        <v>18.55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18">
-        <v>166186</v>
+        <v>77716</v>
+      </c>
+      <c r="B18">
+        <v>157339386232</v>
       </c>
       <c r="C18">
-        <v>5055175253619</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>5010559335671</v>
+      </c>
+      <c r="D18">
+        <v>33567</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F18">
-        <v>1.092</v>
+        <v>0.76</v>
       </c>
       <c r="G18">
-        <v>5.21</v>
+        <v>2.15</v>
       </c>
       <c r="H18">
-        <v>5.21</v>
+        <v>2.15</v>
       </c>
       <c r="I18">
         <v>1.0</v>
       </c>
       <c r="J18">
         <v>3.95</v>
       </c>
       <c r="K18">
-        <v>13.02</v>
+        <v>8.49</v>
       </c>
       <c r="L18">
-        <v>13.32</v>
+        <v>8.69</v>
       </c>
       <c r="M18">
-        <v>13.63</v>
+        <v>8.89</v>
       </c>
       <c r="N18">
-        <v>14.1</v>
+        <v>8.99</v>
       </c>
       <c r="O18">
+        <v>9.19</v>
+      </c>
+      <c r="P18">
+        <v>9.7</v>
+      </c>
+      <c r="Q18">
+        <v>10.23</v>
+      </c>
+      <c r="R18">
+        <v>11.31</v>
+      </c>
+      <c r="S18">
+        <v>13.6</v>
+      </c>
+      <c r="T18">
+        <v>8.07</v>
+      </c>
+      <c r="U18">
+        <v>8.24</v>
+      </c>
+      <c r="V18">
+        <v>8.42</v>
+      </c>
+      <c r="W18">
+        <v>8.51</v>
+      </c>
+      <c r="X18">
+        <v>8.71</v>
+      </c>
+      <c r="Y18">
+        <v>9.22</v>
+      </c>
+      <c r="Z18">
+        <v>9.79</v>
+      </c>
+      <c r="AA18">
+        <v>11.19</v>
+      </c>
+      <c r="AB18">
         <v>15.69</v>
       </c>
-      <c r="P18">
-[...21 lines deleted...]
-    <row r="19" spans="1:22">
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19">
-        <v>166188</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>77719</v>
+      </c>
+      <c r="C19">
+        <v>5010559335640</v>
+      </c>
+      <c r="D19">
+        <v>33564</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F19">
-        <v>0.534</v>
+        <v>0.63</v>
       </c>
       <c r="G19">
-        <v>3.86</v>
+        <v>1.35</v>
       </c>
       <c r="H19">
-        <v>3.86</v>
+        <v>1.35</v>
       </c>
       <c r="I19">
         <v>1.0</v>
       </c>
       <c r="J19">
         <v>3.95</v>
       </c>
       <c r="K19">
-        <v>11.02</v>
+        <v>7.3</v>
       </c>
       <c r="L19">
-        <v>11.28</v>
+        <v>7.47</v>
       </c>
       <c r="M19">
-        <v>11.54</v>
+        <v>7.65</v>
       </c>
       <c r="N19">
-        <v>11.93</v>
+        <v>7.73</v>
       </c>
       <c r="O19">
-        <v>13.28</v>
+        <v>7.91</v>
       </c>
       <c r="P19">
-        <v>14.68</v>
+        <v>8.35</v>
       </c>
       <c r="Q19">
-        <v>10.59</v>
+        <v>8.8</v>
       </c>
       <c r="R19">
-        <v>10.81</v>
+        <v>9.73</v>
       </c>
       <c r="S19">
-        <v>11.05</v>
+        <v>11.71</v>
       </c>
       <c r="T19">
-        <v>11.42</v>
+        <v>6.89</v>
       </c>
       <c r="U19">
-        <v>12.84</v>
+        <v>7.04</v>
       </c>
       <c r="V19">
-        <v>14.68</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:22">
+        <v>7.19</v>
+      </c>
+      <c r="W19">
+        <v>7.27</v>
+      </c>
+      <c r="X19">
+        <v>7.44</v>
+      </c>
+      <c r="Y19">
+        <v>7.87</v>
+      </c>
+      <c r="Z19">
+        <v>8.36</v>
+      </c>
+      <c r="AA19">
+        <v>9.56</v>
+      </c>
+      <c r="AB19">
+        <v>13.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20">
-        <v>166189</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>77720</v>
+      </c>
+      <c r="C20">
+        <v>5010559335633</v>
+      </c>
+      <c r="D20">
+        <v>33563</v>
       </c>
       <c r="E20" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F20">
-        <v>0.534</v>
+        <v>0.6</v>
       </c>
       <c r="G20">
-        <v>3.86</v>
+        <v>1.15</v>
       </c>
       <c r="H20">
-        <v>3.86</v>
+        <v>1.15</v>
       </c>
       <c r="I20">
         <v>1.0</v>
       </c>
       <c r="J20">
         <v>3.95</v>
       </c>
       <c r="K20">
-        <v>11.02</v>
+        <v>7.01</v>
       </c>
       <c r="L20">
-        <v>11.28</v>
+        <v>7.17</v>
       </c>
       <c r="M20">
-        <v>11.54</v>
+        <v>7.34</v>
       </c>
       <c r="N20">
-        <v>11.93</v>
+        <v>7.42</v>
       </c>
       <c r="O20">
-        <v>13.28</v>
+        <v>7.59</v>
       </c>
       <c r="P20">
-        <v>14.68</v>
+        <v>8.01</v>
       </c>
       <c r="Q20">
-        <v>10.59</v>
+        <v>8.45</v>
       </c>
       <c r="R20">
-        <v>10.81</v>
+        <v>9.34</v>
       </c>
       <c r="S20">
-        <v>11.05</v>
+        <v>11.23</v>
       </c>
       <c r="T20">
-        <v>11.42</v>
+        <v>6.6</v>
       </c>
       <c r="U20">
-        <v>12.84</v>
+        <v>6.74</v>
       </c>
       <c r="V20">
-        <v>14.68</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:22">
+        <v>6.89</v>
+      </c>
+      <c r="W20">
+        <v>6.96</v>
+      </c>
+      <c r="X20">
+        <v>7.12</v>
+      </c>
+      <c r="Y20">
+        <v>7.54</v>
+      </c>
+      <c r="Z20">
+        <v>8.01</v>
+      </c>
+      <c r="AA20">
+        <v>9.15</v>
+      </c>
+      <c r="AB20">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21">
-        <v>166190</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>77721</v>
+      </c>
+      <c r="B21">
+        <v>157339385335</v>
+      </c>
+      <c r="C21">
+        <v>5010559335626</v>
+      </c>
+      <c r="D21">
+        <v>33562</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="F21">
-        <v>0.896</v>
+        <v>0.576</v>
       </c>
       <c r="G21">
-        <v>15.39</v>
+        <v>0.9</v>
       </c>
       <c r="H21">
-        <v>15.39</v>
+        <v>0.9</v>
       </c>
       <c r="I21">
         <v>1.0</v>
       </c>
       <c r="J21">
         <v>3.95</v>
       </c>
       <c r="K21">
-        <v>28.09</v>
+        <v>6.64</v>
       </c>
       <c r="L21">
-        <v>28.75</v>
+        <v>6.79</v>
       </c>
       <c r="M21">
-        <v>29.41</v>
+        <v>6.95</v>
       </c>
       <c r="N21">
-        <v>30.42</v>
+        <v>7.03</v>
       </c>
       <c r="O21">
-        <v>33.86</v>
+        <v>7.19</v>
       </c>
       <c r="P21">
-        <v>37.43</v>
+        <v>7.59</v>
       </c>
       <c r="Q21">
-        <v>27.56</v>
+        <v>8.0</v>
       </c>
       <c r="R21">
-        <v>28.14</v>
+        <v>8.84</v>
       </c>
       <c r="S21">
-        <v>28.76</v>
+        <v>10.64</v>
       </c>
       <c r="T21">
-        <v>29.74</v>
+        <v>6.23</v>
       </c>
       <c r="U21">
-        <v>33.43</v>
+        <v>6.36</v>
       </c>
       <c r="V21">
-        <v>38.22</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:22">
+        <v>6.5</v>
+      </c>
+      <c r="W21">
+        <v>6.57</v>
+      </c>
+      <c r="X21">
+        <v>6.72</v>
+      </c>
+      <c r="Y21">
+        <v>7.12</v>
+      </c>
+      <c r="Z21">
+        <v>7.56</v>
+      </c>
+      <c r="AA21">
+        <v>8.64</v>
+      </c>
+      <c r="AB21">
+        <v>12.11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22">
-        <v>166191</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>77723</v>
+      </c>
+      <c r="C22">
+        <v>5010559335596</v>
+      </c>
+      <c r="D22">
+        <v>33559</v>
       </c>
       <c r="E22" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="F22">
-        <v>0.878</v>
+        <v>0.542</v>
       </c>
       <c r="G22">
-        <v>16.8</v>
+        <v>0.58</v>
       </c>
       <c r="H22">
-        <v>16.8</v>
+        <v>0.58</v>
       </c>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
         <v>3.95</v>
       </c>
       <c r="K22">
-        <v>30.17</v>
+        <v>6.16</v>
       </c>
       <c r="L22">
-        <v>30.88</v>
+        <v>6.31</v>
       </c>
       <c r="M22">
-        <v>31.6</v>
+        <v>6.45</v>
       </c>
       <c r="N22">
-        <v>32.68</v>
+        <v>6.53</v>
       </c>
       <c r="O22">
-        <v>36.38</v>
+        <v>6.67</v>
       </c>
       <c r="P22">
-        <v>40.21</v>
+        <v>7.04</v>
       </c>
       <c r="Q22">
-        <v>29.64</v>
+        <v>7.43</v>
       </c>
       <c r="R22">
-        <v>30.26</v>
+        <v>8.21</v>
       </c>
       <c r="S22">
-        <v>30.92</v>
+        <v>9.88</v>
       </c>
       <c r="T22">
-        <v>31.97</v>
+        <v>5.76</v>
       </c>
       <c r="U22">
-        <v>35.95</v>
+        <v>5.88</v>
       </c>
       <c r="V22">
-        <v>41.1</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:22">
+        <v>6.01</v>
+      </c>
+      <c r="W22">
+        <v>6.08</v>
+      </c>
+      <c r="X22">
+        <v>6.21</v>
+      </c>
+      <c r="Y22">
+        <v>6.58</v>
+      </c>
+      <c r="Z22">
+        <v>6.99</v>
+      </c>
+      <c r="AA22">
+        <v>7.99</v>
+      </c>
+      <c r="AB22">
+        <v>11.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23">
-        <v>166192</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>77724</v>
+      </c>
+      <c r="C23">
+        <v>5010559335565</v>
+      </c>
+      <c r="D23">
+        <v>33556</v>
       </c>
       <c r="E23" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="F23">
-        <v>1.044</v>
+        <v>0.528</v>
       </c>
       <c r="G23">
-        <v>15.77</v>
+        <v>0.48</v>
       </c>
       <c r="H23">
-        <v>15.77</v>
+        <v>0.48</v>
       </c>
       <c r="I23">
         <v>1.0</v>
       </c>
       <c r="J23">
         <v>3.95</v>
       </c>
       <c r="K23">
-        <v>28.65</v>
+        <v>6.01</v>
       </c>
       <c r="L23">
-        <v>29.32</v>
+        <v>6.16</v>
       </c>
       <c r="M23">
-        <v>30.0</v>
+        <v>6.3</v>
       </c>
       <c r="N23">
-        <v>31.03</v>
+        <v>6.37</v>
       </c>
       <c r="O23">
-        <v>34.54</v>
+        <v>6.51</v>
       </c>
       <c r="P23">
-        <v>38.18</v>
+        <v>6.87</v>
       </c>
       <c r="Q23">
-        <v>28.12</v>
+        <v>7.25</v>
       </c>
       <c r="R23">
-        <v>28.71</v>
+        <v>8.02</v>
       </c>
       <c r="S23">
-        <v>29.34</v>
+        <v>9.64</v>
       </c>
       <c r="T23">
-        <v>30.34</v>
+        <v>5.61</v>
       </c>
       <c r="U23">
-        <v>34.11</v>
+        <v>5.73</v>
       </c>
       <c r="V23">
-        <v>39.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:22">
+        <v>5.86</v>
+      </c>
+      <c r="W23">
+        <v>5.92</v>
+      </c>
+      <c r="X23">
+        <v>6.06</v>
+      </c>
+      <c r="Y23">
+        <v>6.41</v>
+      </c>
+      <c r="Z23">
+        <v>6.81</v>
+      </c>
+      <c r="AA23">
+        <v>7.78</v>
+      </c>
+      <c r="AB23">
+        <v>10.91</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24">
-        <v>166193</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>77725</v>
+      </c>
+      <c r="C24">
+        <v>5010559335527</v>
+      </c>
+      <c r="D24">
+        <v>33552</v>
       </c>
       <c r="E24" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="F24">
-        <v>0.888</v>
+        <v>0.524</v>
       </c>
       <c r="G24">
-        <v>9.68</v>
+        <v>0.45</v>
       </c>
       <c r="H24">
-        <v>9.68</v>
+        <v>0.45</v>
       </c>
       <c r="I24">
         <v>1.0</v>
       </c>
       <c r="J24">
         <v>3.95</v>
       </c>
       <c r="K24">
-        <v>19.63</v>
+        <v>5.97</v>
       </c>
       <c r="L24">
-        <v>20.09</v>
+        <v>6.11</v>
       </c>
       <c r="M24">
-        <v>20.56</v>
+        <v>6.25</v>
       </c>
       <c r="N24">
-        <v>21.26</v>
+        <v>6.32</v>
       </c>
       <c r="O24">
-        <v>23.67</v>
+        <v>6.47</v>
       </c>
       <c r="P24">
-        <v>26.16</v>
+        <v>6.82</v>
       </c>
       <c r="Q24">
-        <v>19.16</v>
+        <v>7.2</v>
       </c>
       <c r="R24">
-        <v>19.56</v>
+        <v>7.96</v>
       </c>
       <c r="S24">
-        <v>19.99</v>
+        <v>9.57</v>
       </c>
       <c r="T24">
-        <v>20.67</v>
+        <v>5.57</v>
       </c>
       <c r="U24">
-        <v>23.24</v>
+        <v>5.69</v>
       </c>
       <c r="V24">
-        <v>26.56</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:22">
+        <v>5.81</v>
+      </c>
+      <c r="W24">
+        <v>5.87</v>
+      </c>
+      <c r="X24">
+        <v>6.01</v>
+      </c>
+      <c r="Y24">
+        <v>6.36</v>
+      </c>
+      <c r="Z24">
+        <v>6.76</v>
+      </c>
+      <c r="AA24">
+        <v>7.72</v>
+      </c>
+      <c r="AB24">
+        <v>10.82</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25">
-        <v>166194</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>77726</v>
+      </c>
+      <c r="C25">
+        <v>5010559335510</v>
+      </c>
+      <c r="D25">
+        <v>33551</v>
       </c>
       <c r="E25" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F25">
-        <v>1.058</v>
+        <v>0.518</v>
       </c>
       <c r="G25">
-        <v>13.96</v>
+        <v>0.42</v>
       </c>
       <c r="H25">
-        <v>13.96</v>
+        <v>0.42</v>
       </c>
       <c r="I25">
         <v>1.0</v>
       </c>
       <c r="J25">
         <v>3.95</v>
       </c>
       <c r="K25">
-        <v>25.97</v>
+        <v>5.93</v>
       </c>
       <c r="L25">
-        <v>26.58</v>
+        <v>6.07</v>
       </c>
       <c r="M25">
-        <v>27.19</v>
+        <v>6.21</v>
       </c>
       <c r="N25">
-        <v>28.13</v>
+        <v>6.28</v>
       </c>
       <c r="O25">
-        <v>31.31</v>
+        <v>6.42</v>
       </c>
       <c r="P25">
-        <v>34.61</v>
+        <v>6.77</v>
       </c>
       <c r="Q25">
-        <v>25.46</v>
+        <v>7.14</v>
       </c>
       <c r="R25">
-        <v>25.99</v>
+        <v>7.9</v>
       </c>
       <c r="S25">
-        <v>26.56</v>
+        <v>9.5</v>
       </c>
       <c r="T25">
-        <v>27.46</v>
+        <v>5.53</v>
       </c>
       <c r="U25">
-        <v>30.88</v>
+        <v>5.64</v>
       </c>
       <c r="V25">
-        <v>35.3</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:22">
+        <v>5.76</v>
+      </c>
+      <c r="W25">
+        <v>5.83</v>
+      </c>
+      <c r="X25">
+        <v>5.96</v>
+      </c>
+      <c r="Y25">
+        <v>6.31</v>
+      </c>
+      <c r="Z25">
+        <v>6.7</v>
+      </c>
+      <c r="AA25">
+        <v>7.66</v>
+      </c>
+      <c r="AB25">
+        <v>10.74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26">
-        <v>166195</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>77728</v>
+      </c>
+      <c r="C26">
+        <v>5010559335060</v>
+      </c>
+      <c r="D26">
+        <v>33506</v>
       </c>
       <c r="E26" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="F26">
-        <v>1.7</v>
+        <v>0.506</v>
       </c>
       <c r="G26">
-        <v>56.27</v>
+        <v>0.3</v>
       </c>
       <c r="H26">
-        <v>56.27</v>
+        <v>0.3</v>
       </c>
       <c r="I26">
         <v>1.0</v>
       </c>
       <c r="J26">
         <v>3.95</v>
       </c>
       <c r="K26">
-        <v>88.6</v>
+        <v>5.75</v>
       </c>
       <c r="L26">
-        <v>90.68</v>
+        <v>5.88</v>
       </c>
       <c r="M26">
-        <v>92.78</v>
+        <v>6.02</v>
       </c>
       <c r="N26">
-        <v>95.96</v>
+        <v>6.09</v>
       </c>
       <c r="O26">
-        <v>106.82</v>
+        <v>6.23</v>
       </c>
       <c r="P26">
-        <v>118.07</v>
+        <v>6.57</v>
       </c>
       <c r="Q26">
-        <v>87.74</v>
+        <v>6.93</v>
       </c>
       <c r="R26">
-        <v>89.59</v>
+        <v>7.66</v>
       </c>
       <c r="S26">
-        <v>91.54</v>
+        <v>9.21</v>
       </c>
       <c r="T26">
-        <v>94.66</v>
+        <v>5.35</v>
       </c>
       <c r="U26">
-        <v>106.43</v>
+        <v>5.46</v>
       </c>
       <c r="V26">
-        <v>121.67</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:22">
+        <v>5.58</v>
+      </c>
+      <c r="W26">
+        <v>5.64</v>
+      </c>
+      <c r="X26">
+        <v>5.77</v>
+      </c>
+      <c r="Y26">
+        <v>6.11</v>
+      </c>
+      <c r="Z26">
+        <v>6.49</v>
+      </c>
+      <c r="AA26">
+        <v>7.42</v>
+      </c>
+      <c r="AB26">
+        <v>10.39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27">
-        <v>166196</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>77730</v>
+      </c>
+      <c r="B27">
+        <v>157339380292</v>
+      </c>
+      <c r="C27">
+        <v>5010559334940</v>
+      </c>
+      <c r="D27">
+        <v>33494</v>
       </c>
       <c r="E27" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="F27">
-        <v>0.924</v>
+        <v>0.503</v>
       </c>
       <c r="G27">
-        <v>12.01</v>
+        <v>0.25</v>
       </c>
       <c r="H27">
-        <v>12.01</v>
+        <v>0.25</v>
       </c>
       <c r="I27">
         <v>1.0</v>
       </c>
       <c r="J27">
         <v>3.95</v>
       </c>
       <c r="K27">
-        <v>23.08</v>
+        <v>5.67</v>
       </c>
       <c r="L27">
-        <v>23.63</v>
+        <v>5.81</v>
       </c>
       <c r="M27">
-        <v>24.17</v>
+        <v>5.94</v>
       </c>
       <c r="N27">
-        <v>25.0</v>
+        <v>6.01</v>
       </c>
       <c r="O27">
-        <v>27.83</v>
+        <v>6.15</v>
       </c>
       <c r="P27">
-        <v>30.76</v>
+        <v>6.49</v>
       </c>
       <c r="Q27">
-        <v>22.59</v>
+        <v>6.84</v>
       </c>
       <c r="R27">
-        <v>23.06</v>
+        <v>7.56</v>
       </c>
       <c r="S27">
-        <v>23.56</v>
+        <v>9.1</v>
       </c>
       <c r="T27">
-        <v>24.37</v>
+        <v>5.27</v>
       </c>
       <c r="U27">
-        <v>27.4</v>
+        <v>5.39</v>
       </c>
       <c r="V27">
-        <v>31.32</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:22">
+        <v>5.5</v>
+      </c>
+      <c r="W27">
+        <v>5.56</v>
+      </c>
+      <c r="X27">
+        <v>5.69</v>
+      </c>
+      <c r="Y27">
+        <v>6.02</v>
+      </c>
+      <c r="Z27">
+        <v>6.4</v>
+      </c>
+      <c r="AA27">
+        <v>7.31</v>
+      </c>
+      <c r="AB27">
+        <v>10.25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28">
-        <v>166197</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>77731</v>
+      </c>
+      <c r="C28">
+        <v>5010559334889</v>
+      </c>
+      <c r="D28">
+        <v>33488</v>
       </c>
       <c r="E28" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="F28">
-        <v>0.738</v>
+        <v>0.502</v>
       </c>
       <c r="G28">
-        <v>10.75</v>
+        <v>0.25</v>
       </c>
       <c r="H28">
-        <v>10.75</v>
+        <v>0.25</v>
       </c>
       <c r="I28">
         <v>1.0</v>
       </c>
       <c r="J28">
         <v>3.95</v>
       </c>
       <c r="K28">
-        <v>21.22</v>
+        <v>5.67</v>
       </c>
       <c r="L28">
-        <v>21.72</v>
+        <v>5.81</v>
       </c>
       <c r="M28">
-        <v>22.22</v>
+        <v>5.94</v>
       </c>
       <c r="N28">
-        <v>22.98</v>
+        <v>6.01</v>
       </c>
       <c r="O28">
-        <v>25.58</v>
+        <v>6.15</v>
       </c>
       <c r="P28">
-        <v>28.27</v>
+        <v>6.49</v>
       </c>
       <c r="Q28">
-        <v>20.73</v>
+        <v>6.84</v>
       </c>
       <c r="R28">
-        <v>21.17</v>
+        <v>7.56</v>
       </c>
       <c r="S28">
-        <v>21.63</v>
+        <v>9.1</v>
       </c>
       <c r="T28">
-        <v>22.37</v>
+        <v>5.27</v>
       </c>
       <c r="U28">
-        <v>25.15</v>
+        <v>5.39</v>
       </c>
       <c r="V28">
-        <v>28.75</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:22">
+        <v>5.5</v>
+      </c>
+      <c r="W28">
+        <v>5.56</v>
+      </c>
+      <c r="X28">
+        <v>5.69</v>
+      </c>
+      <c r="Y28">
+        <v>6.02</v>
+      </c>
+      <c r="Z28">
+        <v>6.4</v>
+      </c>
+      <c r="AA28">
+        <v>7.31</v>
+      </c>
+      <c r="AB28">
+        <v>10.25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29">
-        <v>166198</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>77732</v>
+      </c>
+      <c r="B29">
+        <v>157339380195</v>
+      </c>
+      <c r="C29">
+        <v>5010559334551</v>
+      </c>
+      <c r="D29">
+        <v>33455</v>
       </c>
       <c r="E29" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="F29">
-        <v>0.836</v>
+        <v>0.502</v>
       </c>
       <c r="G29">
-        <v>11.31</v>
+        <v>0.25</v>
       </c>
       <c r="H29">
-        <v>11.31</v>
+        <v>0.25</v>
       </c>
       <c r="I29">
         <v>1.0</v>
       </c>
       <c r="J29">
         <v>3.95</v>
       </c>
       <c r="K29">
-        <v>22.05</v>
+        <v>5.67</v>
       </c>
       <c r="L29">
-        <v>22.56</v>
+        <v>5.81</v>
       </c>
       <c r="M29">
-        <v>23.09</v>
+        <v>5.94</v>
       </c>
       <c r="N29">
-        <v>23.88</v>
+        <v>6.01</v>
       </c>
       <c r="O29">
-        <v>26.58</v>
+        <v>6.15</v>
       </c>
       <c r="P29">
-        <v>29.38</v>
+        <v>6.49</v>
       </c>
       <c r="Q29">
-        <v>21.56</v>
+        <v>6.84</v>
       </c>
       <c r="R29">
-        <v>22.01</v>
+        <v>7.56</v>
       </c>
       <c r="S29">
-        <v>22.49</v>
+        <v>9.1</v>
       </c>
       <c r="T29">
-        <v>23.26</v>
+        <v>5.27</v>
       </c>
       <c r="U29">
-        <v>26.15</v>
+        <v>5.39</v>
       </c>
       <c r="V29">
-        <v>29.89</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:22">
+        <v>5.5</v>
+      </c>
+      <c r="W29">
+        <v>5.56</v>
+      </c>
+      <c r="X29">
+        <v>5.69</v>
+      </c>
+      <c r="Y29">
+        <v>6.02</v>
+      </c>
+      <c r="Z29">
+        <v>6.4</v>
+      </c>
+      <c r="AA29">
+        <v>7.31</v>
+      </c>
+      <c r="AB29">
+        <v>10.25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30">
-        <v>166199</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>77733</v>
+      </c>
+      <c r="B30">
+        <v>157339401272</v>
+      </c>
+      <c r="C30">
+        <v>5010559335831</v>
+      </c>
+      <c r="D30">
+        <v>33583</v>
       </c>
       <c r="E30" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="F30">
-        <v>0.574</v>
+        <v>0.858</v>
       </c>
       <c r="G30">
-        <v>12.74</v>
+        <v>2.3</v>
       </c>
       <c r="H30">
-        <v>12.74</v>
+        <v>2.3</v>
       </c>
       <c r="I30">
         <v>1.0</v>
       </c>
       <c r="J30">
         <v>3.95</v>
       </c>
       <c r="K30">
-        <v>24.16</v>
+        <v>8.71</v>
       </c>
       <c r="L30">
-        <v>24.73</v>
+        <v>8.91</v>
       </c>
       <c r="M30">
-        <v>25.3</v>
+        <v>9.12</v>
       </c>
       <c r="N30">
-        <v>26.17</v>
+        <v>9.22</v>
       </c>
       <c r="O30">
-        <v>29.13</v>
+        <v>9.43</v>
       </c>
       <c r="P30">
-        <v>32.2</v>
+        <v>9.95</v>
       </c>
       <c r="Q30">
-        <v>23.66</v>
+        <v>10.5</v>
       </c>
       <c r="R30">
-        <v>24.16</v>
+        <v>11.61</v>
       </c>
       <c r="S30">
-        <v>24.69</v>
+        <v>13.96</v>
       </c>
       <c r="T30">
-        <v>25.53</v>
+        <v>8.29</v>
       </c>
       <c r="U30">
-        <v>28.7</v>
+        <v>8.47</v>
       </c>
       <c r="V30">
-        <v>32.81</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:22">
+        <v>8.65</v>
+      </c>
+      <c r="W30">
+        <v>8.75</v>
+      </c>
+      <c r="X30">
+        <v>8.95</v>
+      </c>
+      <c r="Y30">
+        <v>9.47</v>
+      </c>
+      <c r="Z30">
+        <v>10.06</v>
+      </c>
+      <c r="AA30">
+        <v>11.5</v>
+      </c>
+      <c r="AB30">
+        <v>16.12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31">
-        <v>166200</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>77734</v>
+      </c>
+      <c r="C31">
+        <v>5010559335824</v>
+      </c>
+      <c r="D31">
+        <v>33582</v>
       </c>
       <c r="E31" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="F31">
-        <v>0.544</v>
+        <v>0.73</v>
       </c>
       <c r="G31">
-        <v>3.35</v>
+        <v>1.85</v>
       </c>
       <c r="H31">
-        <v>3.35</v>
+        <v>1.85</v>
       </c>
       <c r="I31">
         <v>1.0</v>
       </c>
       <c r="J31">
         <v>3.95</v>
       </c>
       <c r="K31">
-        <v>10.26</v>
+        <v>8.04</v>
       </c>
       <c r="L31">
-        <v>10.5</v>
+        <v>8.23</v>
       </c>
       <c r="M31">
-        <v>10.75</v>
+        <v>8.42</v>
       </c>
       <c r="N31">
-        <v>11.12</v>
+        <v>8.52</v>
       </c>
       <c r="O31">
-        <v>12.37</v>
+        <v>8.71</v>
       </c>
       <c r="P31">
-        <v>13.68</v>
+        <v>9.19</v>
       </c>
       <c r="Q31">
-        <v>9.84</v>
+        <v>9.7</v>
       </c>
       <c r="R31">
-        <v>10.05</v>
+        <v>10.72</v>
       </c>
       <c r="S31">
-        <v>10.26</v>
+        <v>12.89</v>
       </c>
       <c r="T31">
-        <v>10.61</v>
+        <v>7.63</v>
       </c>
       <c r="U31">
-        <v>11.93</v>
+        <v>7.79</v>
       </c>
       <c r="V31">
-        <v>13.64</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:22">
+        <v>7.96</v>
+      </c>
+      <c r="W31">
+        <v>8.05</v>
+      </c>
+      <c r="X31">
+        <v>8.23</v>
+      </c>
+      <c r="Y31">
+        <v>8.71</v>
+      </c>
+      <c r="Z31">
+        <v>9.26</v>
+      </c>
+      <c r="AA31">
+        <v>10.58</v>
+      </c>
+      <c r="AB31">
+        <v>14.83</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32">
-        <v>166201</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>77735</v>
+      </c>
+      <c r="C32">
+        <v>5010559335817</v>
+      </c>
+      <c r="D32">
+        <v>33581</v>
       </c>
       <c r="E32" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="F32">
-        <v>0.556</v>
+        <v>0.64</v>
       </c>
       <c r="G32">
-        <v>3.61</v>
+        <v>1.65</v>
       </c>
       <c r="H32">
-        <v>3.61</v>
+        <v>1.65</v>
       </c>
       <c r="I32">
         <v>1.0</v>
       </c>
       <c r="J32">
         <v>3.95</v>
       </c>
       <c r="K32">
-        <v>10.65</v>
+        <v>7.75</v>
       </c>
       <c r="L32">
-        <v>10.9</v>
+        <v>7.93</v>
       </c>
       <c r="M32">
-        <v>11.15</v>
+        <v>8.11</v>
       </c>
       <c r="N32">
-        <v>11.53</v>
+        <v>8.2</v>
       </c>
       <c r="O32">
-        <v>12.84</v>
+        <v>8.39</v>
       </c>
       <c r="P32">
-        <v>14.19</v>
+        <v>8.85</v>
       </c>
       <c r="Q32">
-        <v>10.22</v>
+        <v>9.34</v>
       </c>
       <c r="R32">
-        <v>10.44</v>
+        <v>10.32</v>
       </c>
       <c r="S32">
-        <v>10.66</v>
+        <v>12.42</v>
       </c>
       <c r="T32">
-        <v>11.03</v>
+        <v>7.34</v>
       </c>
       <c r="U32">
-        <v>12.4</v>
+        <v>7.49</v>
       </c>
       <c r="V32">
-        <v>14.17</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:22">
+        <v>7.65</v>
+      </c>
+      <c r="W32">
+        <v>7.74</v>
+      </c>
+      <c r="X32">
+        <v>7.91</v>
+      </c>
+      <c r="Y32">
+        <v>8.38</v>
+      </c>
+      <c r="Z32">
+        <v>8.9</v>
+      </c>
+      <c r="AA32">
+        <v>10.17</v>
+      </c>
+      <c r="AB32">
+        <v>14.26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33">
-        <v>166202</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>77737</v>
+      </c>
+      <c r="B33">
+        <v>157339392307</v>
+      </c>
+      <c r="C33">
+        <v>5010559335800</v>
+      </c>
+      <c r="D33">
+        <v>33580</v>
       </c>
       <c r="E33" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="F33">
-        <v>0.556</v>
+        <v>0.578</v>
       </c>
       <c r="G33">
-        <v>3.61</v>
+        <v>1.05</v>
       </c>
       <c r="H33">
-        <v>3.61</v>
+        <v>1.05</v>
       </c>
       <c r="I33">
         <v>1.0</v>
       </c>
       <c r="J33">
         <v>3.95</v>
       </c>
       <c r="K33">
-        <v>10.65</v>
+        <v>6.86</v>
       </c>
       <c r="L33">
-        <v>10.9</v>
+        <v>7.02</v>
       </c>
       <c r="M33">
-        <v>11.15</v>
+        <v>7.18</v>
       </c>
       <c r="N33">
-        <v>11.53</v>
+        <v>7.26</v>
       </c>
       <c r="O33">
-        <v>12.84</v>
+        <v>7.43</v>
       </c>
       <c r="P33">
-        <v>14.19</v>
+        <v>7.84</v>
       </c>
       <c r="Q33">
-        <v>10.22</v>
+        <v>8.27</v>
       </c>
       <c r="R33">
-        <v>10.44</v>
+        <v>9.14</v>
       </c>
       <c r="S33">
-        <v>10.66</v>
+        <v>10.99</v>
       </c>
       <c r="T33">
-        <v>11.03</v>
+        <v>6.45</v>
       </c>
       <c r="U33">
-        <v>12.4</v>
+        <v>6.59</v>
       </c>
       <c r="V33">
-        <v>14.17</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:22">
+        <v>6.73</v>
+      </c>
+      <c r="W33">
+        <v>6.81</v>
+      </c>
+      <c r="X33">
+        <v>6.96</v>
+      </c>
+      <c r="Y33">
+        <v>7.37</v>
+      </c>
+      <c r="Z33">
+        <v>7.83</v>
+      </c>
+      <c r="AA33">
+        <v>8.95</v>
+      </c>
+      <c r="AB33">
+        <v>12.54</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34">
-        <v>166203</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>77829</v>
+      </c>
+      <c r="B34">
+        <v>157339411223</v>
+      </c>
+      <c r="C34">
+        <v>5010559336487</v>
+      </c>
+      <c r="D34">
+        <v>33648</v>
       </c>
       <c r="E34" t="s">
-        <v>84</v>
+        <v>63</v>
       </c>
       <c r="F34">
-        <v>0.652</v>
+        <v>0.542</v>
       </c>
       <c r="G34">
-        <v>9.66</v>
+        <v>1.7</v>
       </c>
       <c r="H34">
-        <v>9.66</v>
+        <v>1.7</v>
       </c>
       <c r="I34">
         <v>1.0</v>
       </c>
       <c r="J34">
         <v>3.95</v>
       </c>
       <c r="K34">
-        <v>19.6</v>
+        <v>7.82</v>
       </c>
       <c r="L34">
-        <v>20.06</v>
+        <v>8.0</v>
       </c>
       <c r="M34">
-        <v>20.53</v>
+        <v>8.19</v>
       </c>
       <c r="N34">
-        <v>21.23</v>
+        <v>8.28</v>
       </c>
       <c r="O34">
-        <v>23.64</v>
+        <v>8.47</v>
       </c>
       <c r="P34">
-        <v>26.12</v>
+        <v>8.94</v>
       </c>
       <c r="Q34">
-        <v>19.13</v>
+        <v>9.43</v>
       </c>
       <c r="R34">
-        <v>19.53</v>
+        <v>10.42</v>
       </c>
       <c r="S34">
-        <v>19.96</v>
+        <v>12.54</v>
       </c>
       <c r="T34">
-        <v>20.64</v>
+        <v>7.41</v>
       </c>
       <c r="U34">
-        <v>23.2</v>
+        <v>7.57</v>
       </c>
       <c r="V34">
-        <v>26.52</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:22">
+        <v>7.73</v>
+      </c>
+      <c r="W34">
+        <v>7.82</v>
+      </c>
+      <c r="X34">
+        <v>7.99</v>
+      </c>
+      <c r="Y34">
+        <v>8.46</v>
+      </c>
+      <c r="Z34">
+        <v>8.99</v>
+      </c>
+      <c r="AA34">
+        <v>10.27</v>
+      </c>
+      <c r="AB34">
+        <v>14.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35">
-        <v>166204</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>77830</v>
+      </c>
+      <c r="B35">
+        <v>157340271199</v>
+      </c>
+      <c r="C35">
+        <v>5010559635924</v>
+      </c>
+      <c r="D35">
+        <v>63592</v>
       </c>
       <c r="E35" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="F35">
-        <v>0.652</v>
+        <v>0.765</v>
       </c>
       <c r="G35">
-        <v>9.66</v>
+        <v>7.35</v>
       </c>
       <c r="H35">
-        <v>9.66</v>
+        <v>7.35</v>
       </c>
       <c r="I35">
         <v>1.0</v>
       </c>
       <c r="J35">
         <v>3.95</v>
       </c>
       <c r="K35">
-        <v>19.6</v>
+        <v>16.18</v>
       </c>
       <c r="L35">
-        <v>20.06</v>
+        <v>16.56</v>
       </c>
       <c r="M35">
-        <v>20.53</v>
+        <v>16.95</v>
       </c>
       <c r="N35">
-        <v>21.23</v>
+        <v>17.14</v>
       </c>
       <c r="O35">
-        <v>23.64</v>
+        <v>17.53</v>
       </c>
       <c r="P35">
-        <v>26.12</v>
+        <v>18.5</v>
       </c>
       <c r="Q35">
-        <v>19.13</v>
+        <v>19.51</v>
       </c>
       <c r="R35">
-        <v>19.53</v>
+        <v>21.57</v>
       </c>
       <c r="S35">
-        <v>19.96</v>
+        <v>25.94</v>
       </c>
       <c r="T35">
-        <v>20.64</v>
+        <v>15.73</v>
       </c>
       <c r="U35">
-        <v>23.2</v>
+        <v>16.06</v>
       </c>
       <c r="V35">
-        <v>26.52</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:22">
+        <v>16.41</v>
+      </c>
+      <c r="W35">
+        <v>16.59</v>
+      </c>
+      <c r="X35">
+        <v>16.97</v>
+      </c>
+      <c r="Y35">
+        <v>17.96</v>
+      </c>
+      <c r="Z35">
+        <v>19.08</v>
+      </c>
+      <c r="AA35">
+        <v>21.81</v>
+      </c>
+      <c r="AB35">
+        <v>30.56</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36">
-        <v>166205</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>77831</v>
+      </c>
+      <c r="C36">
+        <v>5010559336470</v>
+      </c>
+      <c r="D36">
+        <v>33647</v>
       </c>
       <c r="E36" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="F36">
-        <v>0.608</v>
+        <v>0.526</v>
       </c>
       <c r="G36">
-        <v>8.53</v>
+        <v>1.25</v>
       </c>
       <c r="H36">
-        <v>8.53</v>
+        <v>1.25</v>
       </c>
       <c r="I36">
         <v>1.0</v>
       </c>
       <c r="J36">
         <v>3.95</v>
       </c>
       <c r="K36">
-        <v>17.93</v>
+        <v>7.15</v>
       </c>
       <c r="L36">
-        <v>18.35</v>
+        <v>7.32</v>
       </c>
       <c r="M36">
-        <v>18.78</v>
+        <v>7.49</v>
       </c>
       <c r="N36">
-        <v>19.42</v>
+        <v>7.58</v>
       </c>
       <c r="O36">
-        <v>21.62</v>
+        <v>7.75</v>
       </c>
       <c r="P36">
-        <v>23.89</v>
+        <v>8.18</v>
       </c>
       <c r="Q36">
-        <v>17.46</v>
+        <v>8.63</v>
       </c>
       <c r="R36">
-        <v>17.83</v>
+        <v>9.53</v>
       </c>
       <c r="S36">
-        <v>18.22</v>
+        <v>11.47</v>
       </c>
       <c r="T36">
-        <v>18.84</v>
+        <v>6.75</v>
       </c>
       <c r="U36">
-        <v>21.18</v>
+        <v>6.89</v>
       </c>
       <c r="V36">
-        <v>24.22</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:22">
+        <v>7.04</v>
+      </c>
+      <c r="W36">
+        <v>7.12</v>
+      </c>
+      <c r="X36">
+        <v>7.28</v>
+      </c>
+      <c r="Y36">
+        <v>7.7</v>
+      </c>
+      <c r="Z36">
+        <v>8.18</v>
+      </c>
+      <c r="AA36">
+        <v>9.36</v>
+      </c>
+      <c r="AB36">
+        <v>13.11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37">
-        <v>166206</v>
+        <v>77832</v>
+      </c>
+      <c r="B37">
+        <v>157339409462</v>
       </c>
       <c r="C37">
-        <v>1245478478138</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>5010559336425</v>
+      </c>
+      <c r="D37">
+        <v>33642</v>
       </c>
       <c r="E37" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="F37">
-        <v>0.528</v>
+        <v>0.518</v>
       </c>
       <c r="G37">
-        <v>8.3</v>
+        <v>0.99</v>
       </c>
       <c r="H37">
-        <v>8.3</v>
+        <v>0.99</v>
       </c>
       <c r="I37">
         <v>1.0</v>
       </c>
       <c r="J37">
         <v>3.95</v>
       </c>
       <c r="K37">
-        <v>17.59</v>
+        <v>6.77</v>
       </c>
       <c r="L37">
-        <v>18.0</v>
+        <v>6.93</v>
       </c>
       <c r="M37">
-        <v>18.42</v>
+        <v>7.09</v>
       </c>
       <c r="N37">
-        <v>19.05</v>
+        <v>7.17</v>
       </c>
       <c r="O37">
-        <v>21.21</v>
+        <v>7.33</v>
       </c>
       <c r="P37">
-        <v>23.44</v>
+        <v>7.74</v>
       </c>
       <c r="Q37">
-        <v>17.12</v>
+        <v>8.16</v>
       </c>
       <c r="R37">
-        <v>17.49</v>
+        <v>9.02</v>
       </c>
       <c r="S37">
-        <v>17.87</v>
+        <v>10.85</v>
       </c>
       <c r="T37">
-        <v>18.48</v>
+        <v>6.36</v>
       </c>
       <c r="U37">
-        <v>20.77</v>
+        <v>6.5</v>
       </c>
       <c r="V37">
-        <v>23.75</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:22">
+        <v>6.64</v>
+      </c>
+      <c r="W37">
+        <v>6.71</v>
+      </c>
+      <c r="X37">
+        <v>6.87</v>
+      </c>
+      <c r="Y37">
+        <v>7.27</v>
+      </c>
+      <c r="Z37">
+        <v>7.72</v>
+      </c>
+      <c r="AA37">
+        <v>8.83</v>
+      </c>
+      <c r="AB37">
+        <v>12.37</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38">
-        <v>166208</v>
+        <v>77833</v>
+      </c>
+      <c r="B38">
+        <v>157339409204</v>
       </c>
       <c r="C38">
-        <v>5055175252766</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5010559336395</v>
+      </c>
+      <c r="D38">
+        <v>33639</v>
       </c>
       <c r="E38" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="F38">
-        <v>0.892</v>
+        <v>0.514</v>
       </c>
       <c r="G38">
-        <v>12.7</v>
+        <v>0.99</v>
       </c>
       <c r="H38">
-        <v>12.7</v>
+        <v>0.99</v>
       </c>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38">
         <v>3.95</v>
       </c>
       <c r="K38">
-        <v>24.1</v>
+        <v>6.77</v>
       </c>
       <c r="L38">
-        <v>24.67</v>
+        <v>6.93</v>
       </c>
       <c r="M38">
-        <v>25.24</v>
+        <v>7.09</v>
       </c>
       <c r="N38">
-        <v>26.11</v>
+        <v>7.17</v>
       </c>
       <c r="O38">
-        <v>29.06</v>
+        <v>7.33</v>
       </c>
       <c r="P38">
-        <v>32.12</v>
+        <v>7.74</v>
       </c>
       <c r="Q38">
-        <v>23.6</v>
+        <v>8.16</v>
       </c>
       <c r="R38">
-        <v>24.1</v>
+        <v>9.02</v>
       </c>
       <c r="S38">
-        <v>24.62</v>
+        <v>10.85</v>
       </c>
       <c r="T38">
-        <v>25.46</v>
+        <v>6.36</v>
       </c>
       <c r="U38">
-        <v>28.63</v>
+        <v>6.5</v>
       </c>
       <c r="V38">
-        <v>32.73</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:22">
+        <v>6.64</v>
+      </c>
+      <c r="W38">
+        <v>6.71</v>
+      </c>
+      <c r="X38">
+        <v>6.87</v>
+      </c>
+      <c r="Y38">
+        <v>7.27</v>
+      </c>
+      <c r="Z38">
+        <v>7.72</v>
+      </c>
+      <c r="AA38">
+        <v>8.83</v>
+      </c>
+      <c r="AB38">
+        <v>12.37</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39">
-        <v>166209</v>
+        <v>77834</v>
       </c>
       <c r="C39">
-        <v>5055175252612</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>5010559336388</v>
+      </c>
+      <c r="D39">
+        <v>33638</v>
       </c>
       <c r="E39" t="s">
-        <v>94</v>
+        <v>68</v>
       </c>
       <c r="F39">
-        <v>1.5</v>
+        <v>0.51</v>
       </c>
       <c r="G39">
-        <v>61.0</v>
+        <v>0.85</v>
       </c>
       <c r="H39">
-        <v>61.0</v>
+        <v>0.85</v>
       </c>
       <c r="I39">
         <v>1.0</v>
       </c>
       <c r="J39">
         <v>3.95</v>
       </c>
       <c r="K39">
-        <v>95.6</v>
+        <v>6.56</v>
       </c>
       <c r="L39">
-        <v>97.85</v>
+        <v>6.72</v>
       </c>
       <c r="M39">
-        <v>100.11</v>
+        <v>6.87</v>
       </c>
       <c r="N39">
-        <v>103.54</v>
+        <v>6.95</v>
       </c>
       <c r="O39">
-        <v>115.26</v>
+        <v>7.11</v>
       </c>
       <c r="P39">
-        <v>127.4</v>
+        <v>7.5</v>
       </c>
       <c r="Q39">
-        <v>94.7</v>
+        <v>7.91</v>
       </c>
       <c r="R39">
-        <v>96.7</v>
+        <v>8.75</v>
       </c>
       <c r="S39">
-        <v>98.8</v>
+        <v>10.52</v>
       </c>
       <c r="T39">
-        <v>102.17</v>
+        <v>6.16</v>
       </c>
       <c r="U39">
-        <v>114.88</v>
+        <v>6.29</v>
       </c>
       <c r="V39">
-        <v>131.33</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:22">
+        <v>6.42</v>
+      </c>
+      <c r="W39">
+        <v>6.5</v>
+      </c>
+      <c r="X39">
+        <v>6.64</v>
+      </c>
+      <c r="Y39">
+        <v>7.03</v>
+      </c>
+      <c r="Z39">
+        <v>7.47</v>
+      </c>
+      <c r="AA39">
+        <v>8.54</v>
+      </c>
+      <c r="AB39">
+        <v>11.97</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40">
-        <v>166210</v>
+        <v>77835</v>
+      </c>
+      <c r="B40">
+        <v>157339408763</v>
       </c>
       <c r="C40">
-        <v>5055175252605</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>5010559336340</v>
+      </c>
+      <c r="D40">
+        <v>33634</v>
       </c>
       <c r="E40" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="F40">
-        <v>1.41</v>
+        <v>0.508</v>
       </c>
       <c r="G40">
-        <v>52.4</v>
+        <v>0.75</v>
       </c>
       <c r="H40">
-        <v>52.4</v>
+        <v>0.75</v>
       </c>
       <c r="I40">
         <v>1.0</v>
       </c>
       <c r="J40">
         <v>3.95</v>
       </c>
       <c r="K40">
-        <v>82.87</v>
+        <v>6.41</v>
       </c>
       <c r="L40">
-        <v>84.82</v>
+        <v>6.57</v>
       </c>
       <c r="M40">
-        <v>86.78</v>
+        <v>6.72</v>
       </c>
       <c r="N40">
-        <v>89.76</v>
+        <v>6.79</v>
       </c>
       <c r="O40">
-        <v>99.91</v>
+        <v>6.95</v>
       </c>
       <c r="P40">
-        <v>110.43</v>
+        <v>7.33</v>
       </c>
       <c r="Q40">
-        <v>82.04</v>
+        <v>7.73</v>
       </c>
       <c r="R40">
-        <v>83.77</v>
+        <v>8.55</v>
       </c>
       <c r="S40">
-        <v>85.6</v>
+        <v>10.28</v>
       </c>
       <c r="T40">
-        <v>88.51</v>
+        <v>6.01</v>
       </c>
       <c r="U40">
-        <v>99.52</v>
+        <v>6.14</v>
       </c>
       <c r="V40">
-        <v>113.77</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:22">
+        <v>6.27</v>
+      </c>
+      <c r="W40">
+        <v>6.34</v>
+      </c>
+      <c r="X40">
+        <v>6.48</v>
+      </c>
+      <c r="Y40">
+        <v>6.86</v>
+      </c>
+      <c r="Z40">
+        <v>7.29</v>
+      </c>
+      <c r="AA40">
+        <v>8.34</v>
+      </c>
+      <c r="AB40">
+        <v>11.68</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41">
-        <v>166211</v>
+        <v>77836</v>
       </c>
       <c r="C41">
-        <v>5055175252599</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>5010559336333</v>
+      </c>
+      <c r="D41">
+        <v>33633</v>
       </c>
       <c r="E41" t="s">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="F41">
-        <v>1.34</v>
+        <v>0.506</v>
       </c>
       <c r="G41">
-        <v>42.7</v>
+        <v>0.75</v>
       </c>
       <c r="H41">
-        <v>42.7</v>
+        <v>0.75</v>
       </c>
       <c r="I41">
         <v>1.0</v>
       </c>
       <c r="J41">
         <v>3.95</v>
       </c>
       <c r="K41">
-        <v>68.51</v>
+        <v>6.41</v>
       </c>
       <c r="L41">
-        <v>70.12</v>
+        <v>6.57</v>
       </c>
       <c r="M41">
-        <v>71.75</v>
+        <v>6.72</v>
       </c>
       <c r="N41">
-        <v>74.2</v>
+        <v>6.79</v>
       </c>
       <c r="O41">
-        <v>82.6</v>
+        <v>6.95</v>
       </c>
       <c r="P41">
-        <v>91.3</v>
+        <v>7.33</v>
       </c>
       <c r="Q41">
-        <v>67.76</v>
+        <v>7.73</v>
       </c>
       <c r="R41">
-        <v>69.19</v>
+        <v>8.55</v>
       </c>
       <c r="S41">
-        <v>70.7</v>
+        <v>10.28</v>
       </c>
       <c r="T41">
-        <v>73.11</v>
+        <v>6.01</v>
       </c>
       <c r="U41">
-        <v>82.2</v>
+        <v>6.14</v>
       </c>
       <c r="V41">
-        <v>93.97</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:22">
+        <v>6.27</v>
+      </c>
+      <c r="W41">
+        <v>6.34</v>
+      </c>
+      <c r="X41">
+        <v>6.48</v>
+      </c>
+      <c r="Y41">
+        <v>6.86</v>
+      </c>
+      <c r="Z41">
+        <v>7.29</v>
+      </c>
+      <c r="AA41">
+        <v>8.34</v>
+      </c>
+      <c r="AB41">
+        <v>11.68</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42">
-        <v>166212</v>
+        <v>77837</v>
+      </c>
+      <c r="B42">
+        <v>157339721731</v>
       </c>
       <c r="C42">
-        <v>5055175252544</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>5010559400300</v>
+      </c>
+      <c r="D42">
+        <v>40030</v>
       </c>
       <c r="E42" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="F42">
-        <v>2.324</v>
+        <v>0.588</v>
       </c>
       <c r="G42">
-        <v>178.95</v>
+        <v>1.75</v>
       </c>
       <c r="H42">
-        <v>178.95</v>
+        <v>1.75</v>
       </c>
       <c r="I42">
         <v>1.0</v>
       </c>
       <c r="J42">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K42">
-        <v>274.76</v>
+        <v>7.89</v>
       </c>
       <c r="L42">
-        <v>281.22</v>
+        <v>8.08</v>
       </c>
       <c r="M42">
-        <v>287.73</v>
+        <v>8.27</v>
       </c>
       <c r="N42">
-        <v>297.59</v>
+        <v>8.36</v>
       </c>
       <c r="O42">
-        <v>331.27</v>
+        <v>8.55</v>
       </c>
       <c r="P42">
-        <v>366.14</v>
+        <v>9.02</v>
       </c>
       <c r="Q42">
-        <v>272.87</v>
+        <v>9.52</v>
       </c>
       <c r="R42">
-        <v>278.63</v>
+        <v>10.52</v>
       </c>
       <c r="S42">
-        <v>284.69</v>
+        <v>12.66</v>
       </c>
       <c r="T42">
-        <v>294.39</v>
+        <v>7.48</v>
       </c>
       <c r="U42">
-        <v>331.0</v>
+        <v>7.64</v>
       </c>
       <c r="V42">
-        <v>378.4</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:22">
+        <v>7.81</v>
+      </c>
+      <c r="W42">
+        <v>7.89</v>
+      </c>
+      <c r="X42">
+        <v>8.07</v>
+      </c>
+      <c r="Y42">
+        <v>8.54</v>
+      </c>
+      <c r="Z42">
+        <v>9.08</v>
+      </c>
+      <c r="AA42">
+        <v>10.38</v>
+      </c>
+      <c r="AB42">
+        <v>14.54</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43">
-        <v>166213</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>77838</v>
+      </c>
+      <c r="B43">
+        <v>157339720586</v>
+      </c>
+      <c r="C43">
+        <v>5010559400294</v>
+      </c>
+      <c r="D43">
+        <v>40029</v>
       </c>
       <c r="E43" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="F43">
-        <v>0.69</v>
+        <v>0.582</v>
       </c>
       <c r="G43">
-        <v>5.79</v>
+        <v>1.5</v>
       </c>
       <c r="H43">
-        <v>5.79</v>
+        <v>1.5</v>
       </c>
       <c r="I43">
         <v>1.0</v>
       </c>
       <c r="J43">
         <v>3.95</v>
       </c>
       <c r="K43">
-        <v>13.88</v>
+        <v>7.52</v>
       </c>
       <c r="L43">
-        <v>14.2</v>
+        <v>7.7</v>
       </c>
       <c r="M43">
-        <v>14.53</v>
+        <v>7.88</v>
       </c>
       <c r="N43">
-        <v>15.03</v>
+        <v>7.97</v>
       </c>
       <c r="O43">
-        <v>16.73</v>
+        <v>8.15</v>
       </c>
       <c r="P43">
-        <v>18.49</v>
+        <v>8.6</v>
       </c>
       <c r="Q43">
-        <v>13.43</v>
+        <v>9.07</v>
       </c>
       <c r="R43">
-        <v>13.71</v>
+        <v>10.03</v>
       </c>
       <c r="S43">
-        <v>14.01</v>
+        <v>12.06</v>
       </c>
       <c r="T43">
-        <v>14.49</v>
+        <v>7.11</v>
       </c>
       <c r="U43">
-        <v>16.29</v>
+        <v>7.27</v>
       </c>
       <c r="V43">
-        <v>18.62</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:22">
+        <v>7.42</v>
+      </c>
+      <c r="W43">
+        <v>7.51</v>
+      </c>
+      <c r="X43">
+        <v>7.68</v>
+      </c>
+      <c r="Y43">
+        <v>8.12</v>
+      </c>
+      <c r="Z43">
+        <v>8.63</v>
+      </c>
+      <c r="AA43">
+        <v>9.87</v>
+      </c>
+      <c r="AB43">
+        <v>13.83</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44">
-        <v>166214</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>77839</v>
+      </c>
+      <c r="B44">
+        <v>157339720558</v>
+      </c>
+      <c r="C44">
+        <v>5010559400287</v>
+      </c>
+      <c r="D44">
+        <v>40028</v>
       </c>
       <c r="E44" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="F44">
-        <v>0.688</v>
+        <v>0.572</v>
       </c>
       <c r="G44">
-        <v>5.79</v>
+        <v>1.5</v>
       </c>
       <c r="H44">
-        <v>5.79</v>
+        <v>1.5</v>
       </c>
       <c r="I44">
         <v>1.0</v>
       </c>
       <c r="J44">
         <v>3.95</v>
       </c>
       <c r="K44">
-        <v>13.88</v>
+        <v>7.52</v>
       </c>
       <c r="L44">
-        <v>14.2</v>
+        <v>7.7</v>
       </c>
       <c r="M44">
-        <v>14.53</v>
+        <v>7.88</v>
       </c>
       <c r="N44">
-        <v>15.03</v>
+        <v>7.97</v>
       </c>
       <c r="O44">
-        <v>16.73</v>
+        <v>8.15</v>
       </c>
       <c r="P44">
-        <v>18.49</v>
+        <v>8.6</v>
       </c>
       <c r="Q44">
-        <v>13.43</v>
+        <v>9.07</v>
       </c>
       <c r="R44">
-        <v>13.71</v>
+        <v>10.03</v>
       </c>
       <c r="S44">
-        <v>14.01</v>
+        <v>12.06</v>
       </c>
       <c r="T44">
-        <v>14.49</v>
+        <v>7.11</v>
       </c>
       <c r="U44">
-        <v>16.29</v>
+        <v>7.27</v>
       </c>
       <c r="V44">
-        <v>18.62</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:22">
+        <v>7.42</v>
+      </c>
+      <c r="W44">
+        <v>7.51</v>
+      </c>
+      <c r="X44">
+        <v>7.68</v>
+      </c>
+      <c r="Y44">
+        <v>8.12</v>
+      </c>
+      <c r="Z44">
+        <v>8.63</v>
+      </c>
+      <c r="AA44">
+        <v>9.87</v>
+      </c>
+      <c r="AB44">
+        <v>13.83</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45">
-        <v>166215</v>
+        <v>77842</v>
+      </c>
+      <c r="B45">
+        <v>157340324043</v>
       </c>
       <c r="C45">
-        <v>3660766470584</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>5010559643745</v>
+      </c>
+      <c r="D45">
+        <v>64374</v>
       </c>
       <c r="E45" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="F45">
-        <v>0.504</v>
+        <v>0.525</v>
       </c>
       <c r="G45">
-        <v>0.56</v>
+        <v>0.8</v>
       </c>
       <c r="H45">
-        <v>0.56</v>
+        <v>0.8</v>
       </c>
       <c r="I45">
         <v>1.0</v>
       </c>
       <c r="J45">
         <v>3.95</v>
       </c>
       <c r="K45">
-        <v>6.13</v>
+        <v>6.49</v>
       </c>
       <c r="L45">
-        <v>6.28</v>
+        <v>6.64</v>
       </c>
       <c r="M45">
+        <v>6.79</v>
+      </c>
+      <c r="N45">
+        <v>6.87</v>
+      </c>
+      <c r="O45">
+        <v>7.03</v>
+      </c>
+      <c r="P45">
+        <v>7.42</v>
+      </c>
+      <c r="Q45">
+        <v>7.82</v>
+      </c>
+      <c r="R45">
+        <v>8.65</v>
+      </c>
+      <c r="S45">
+        <v>10.4</v>
+      </c>
+      <c r="T45">
+        <v>6.08</v>
+      </c>
+      <c r="U45">
+        <v>6.21</v>
+      </c>
+      <c r="V45">
+        <v>6.35</v>
+      </c>
+      <c r="W45">
         <v>6.42</v>
       </c>
-      <c r="N45">
-[...20 lines deleted...]
-      <c r="U45">
+      <c r="X45">
+        <v>6.56</v>
+      </c>
+      <c r="Y45">
         <v>6.95</v>
       </c>
-      <c r="V45">
-[...3 lines deleted...]
-    <row r="46" spans="1:22">
+      <c r="Z45">
+        <v>7.38</v>
+      </c>
+      <c r="AA45">
+        <v>8.44</v>
+      </c>
+      <c r="AB45">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46">
-        <v>166216</v>
+        <v>77843</v>
+      </c>
+      <c r="B46">
+        <v>157339801625</v>
       </c>
       <c r="C46">
-        <v>3660766420336</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>5010559433766</v>
+      </c>
+      <c r="D46">
+        <v>43376</v>
       </c>
       <c r="E46" t="s">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="F46">
-        <v>0.507</v>
+        <v>0.594</v>
       </c>
       <c r="G46">
-        <v>1.38</v>
+        <v>2.8</v>
       </c>
       <c r="H46">
-        <v>1.38</v>
+        <v>2.8</v>
       </c>
       <c r="I46">
         <v>1.0</v>
       </c>
       <c r="J46">
         <v>3.95</v>
       </c>
       <c r="K46">
-        <v>7.35</v>
+        <v>9.45</v>
       </c>
       <c r="L46">
-        <v>7.52</v>
+        <v>9.67</v>
       </c>
       <c r="M46">
-        <v>7.69</v>
+        <v>9.9</v>
       </c>
       <c r="N46">
-        <v>7.96</v>
+        <v>10.01</v>
       </c>
       <c r="O46">
-        <v>8.86</v>
+        <v>10.23</v>
       </c>
       <c r="P46">
-        <v>9.79</v>
+        <v>10.8</v>
       </c>
       <c r="Q46">
-        <v>6.94</v>
+        <v>11.39</v>
       </c>
       <c r="R46">
-        <v>7.08</v>
+        <v>12.59</v>
       </c>
       <c r="S46">
-        <v>7.24</v>
+        <v>15.15</v>
       </c>
       <c r="T46">
-        <v>7.49</v>
+        <v>9.03</v>
       </c>
       <c r="U46">
-        <v>8.42</v>
+        <v>9.22</v>
       </c>
       <c r="V46">
-        <v>9.62</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:22">
+        <v>9.42</v>
+      </c>
+      <c r="W46">
+        <v>9.52</v>
+      </c>
+      <c r="X46">
+        <v>9.74</v>
+      </c>
+      <c r="Y46">
+        <v>10.31</v>
+      </c>
+      <c r="Z46">
+        <v>10.95</v>
+      </c>
+      <c r="AA46">
+        <v>12.52</v>
+      </c>
+      <c r="AB46">
+        <v>17.55</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47">
-        <v>166217</v>
+        <v>77845</v>
+      </c>
+      <c r="B47">
+        <v>157340322481</v>
       </c>
       <c r="C47">
-        <v>3660766403018</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>5010559643585</v>
+      </c>
+      <c r="D47">
+        <v>64358</v>
       </c>
       <c r="E47" t="s">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="F47">
-        <v>0.592</v>
+        <v>0.548</v>
       </c>
       <c r="G47">
-        <v>2.48</v>
+        <v>0.8</v>
       </c>
       <c r="H47">
-        <v>2.48</v>
+        <v>0.8</v>
       </c>
       <c r="I47">
         <v>1.0</v>
       </c>
       <c r="J47">
         <v>3.95</v>
       </c>
       <c r="K47">
-        <v>8.98</v>
+        <v>6.49</v>
       </c>
       <c r="L47">
-        <v>9.19</v>
+        <v>6.64</v>
       </c>
       <c r="M47">
-        <v>9.4</v>
+        <v>6.79</v>
       </c>
       <c r="N47">
-        <v>9.72</v>
+        <v>6.87</v>
       </c>
       <c r="O47">
-        <v>10.82</v>
+        <v>7.03</v>
       </c>
       <c r="P47">
-        <v>11.96</v>
+        <v>7.42</v>
       </c>
       <c r="Q47">
-        <v>8.56</v>
+        <v>7.82</v>
       </c>
       <c r="R47">
-        <v>8.74</v>
+        <v>8.65</v>
       </c>
       <c r="S47">
-        <v>8.93</v>
+        <v>10.4</v>
       </c>
       <c r="T47">
-        <v>9.23</v>
+        <v>6.08</v>
       </c>
       <c r="U47">
-        <v>10.38</v>
+        <v>6.21</v>
       </c>
       <c r="V47">
-        <v>11.87</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:22">
+        <v>6.35</v>
+      </c>
+      <c r="W47">
+        <v>6.42</v>
+      </c>
+      <c r="X47">
+        <v>6.56</v>
+      </c>
+      <c r="Y47">
+        <v>6.95</v>
+      </c>
+      <c r="Z47">
+        <v>7.38</v>
+      </c>
+      <c r="AA47">
+        <v>8.44</v>
+      </c>
+      <c r="AB47">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48">
-        <v>166218</v>
+        <v>77846</v>
+      </c>
+      <c r="B48">
+        <v>157339721850</v>
       </c>
       <c r="C48">
-        <v>3660766484062</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>5010559400331</v>
+      </c>
+      <c r="D48">
+        <v>40033</v>
       </c>
       <c r="E48" t="s">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="F48">
-        <v>0.504</v>
+        <v>0.564</v>
       </c>
       <c r="G48">
-        <v>0.56</v>
+        <v>1.45</v>
       </c>
       <c r="H48">
-        <v>0.56</v>
+        <v>1.45</v>
       </c>
       <c r="I48">
         <v>1.0</v>
       </c>
       <c r="J48">
         <v>3.95</v>
       </c>
       <c r="K48">
-        <v>6.13</v>
+        <v>7.45</v>
       </c>
       <c r="L48">
-        <v>6.28</v>
+        <v>7.63</v>
       </c>
       <c r="M48">
-        <v>6.42</v>
+        <v>7.8</v>
       </c>
       <c r="N48">
-        <v>6.64</v>
+        <v>7.89</v>
       </c>
       <c r="O48">
-        <v>7.39</v>
+        <v>8.07</v>
       </c>
       <c r="P48">
-        <v>8.17</v>
+        <v>8.52</v>
       </c>
       <c r="Q48">
-        <v>5.73</v>
+        <v>8.98</v>
       </c>
       <c r="R48">
-        <v>5.85</v>
+        <v>9.93</v>
       </c>
       <c r="S48">
-        <v>5.98</v>
+        <v>11.94</v>
       </c>
       <c r="T48">
-        <v>6.18</v>
+        <v>7.04</v>
       </c>
       <c r="U48">
-        <v>6.95</v>
+        <v>7.19</v>
       </c>
       <c r="V48">
-        <v>7.95</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:22">
+        <v>7.35</v>
+      </c>
+      <c r="W48">
+        <v>7.43</v>
+      </c>
+      <c r="X48">
+        <v>7.6</v>
+      </c>
+      <c r="Y48">
+        <v>8.04</v>
+      </c>
+      <c r="Z48">
+        <v>8.54</v>
+      </c>
+      <c r="AA48">
+        <v>9.76</v>
+      </c>
+      <c r="AB48">
+        <v>13.68</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49">
-        <v>166219</v>
+        <v>77848</v>
+      </c>
+      <c r="B49">
+        <v>157340322396</v>
       </c>
       <c r="C49">
-        <v>3660766484048</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>5010559643479</v>
+      </c>
+      <c r="D49">
+        <v>64347</v>
       </c>
       <c r="E49" t="s">
-        <v>114</v>
+        <v>78</v>
       </c>
       <c r="F49">
-        <v>0.502</v>
+        <v>0.539</v>
       </c>
       <c r="G49">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="H49">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="I49">
         <v>1.0</v>
       </c>
       <c r="J49">
         <v>3.95</v>
       </c>
       <c r="K49">
-        <v>6.61</v>
+        <v>6.49</v>
       </c>
       <c r="L49">
-        <v>6.76</v>
+        <v>6.64</v>
       </c>
       <c r="M49">
-        <v>6.92</v>
+        <v>6.79</v>
       </c>
       <c r="N49">
-        <v>7.16</v>
+        <v>6.87</v>
       </c>
       <c r="O49">
-        <v>7.97</v>
+        <v>7.03</v>
       </c>
       <c r="P49">
-        <v>8.8</v>
+        <v>7.42</v>
       </c>
       <c r="Q49">
-        <v>6.2</v>
+        <v>7.82</v>
       </c>
       <c r="R49">
-        <v>6.33</v>
+        <v>8.65</v>
       </c>
       <c r="S49">
-        <v>6.47</v>
+        <v>10.4</v>
       </c>
       <c r="T49">
-        <v>6.69</v>
+        <v>6.08</v>
       </c>
       <c r="U49">
-        <v>7.52</v>
+        <v>6.21</v>
       </c>
       <c r="V49">
-        <v>8.6</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:22">
+        <v>6.35</v>
+      </c>
+      <c r="W49">
+        <v>6.42</v>
+      </c>
+      <c r="X49">
+        <v>6.56</v>
+      </c>
+      <c r="Y49">
+        <v>6.95</v>
+      </c>
+      <c r="Z49">
+        <v>7.38</v>
+      </c>
+      <c r="AA49">
+        <v>8.44</v>
+      </c>
+      <c r="AB49">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50">
-        <v>166220</v>
+        <v>77849</v>
+      </c>
+      <c r="B50">
+        <v>157340322347</v>
       </c>
       <c r="C50">
-        <v>3660766403001</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>5010559643455</v>
+      </c>
+      <c r="D50">
+        <v>64345</v>
       </c>
       <c r="E50" t="s">
-        <v>116</v>
+        <v>79</v>
       </c>
       <c r="F50">
-        <v>0.792</v>
+        <v>0.539</v>
       </c>
       <c r="G50">
-        <v>3.7</v>
+        <v>0.8</v>
       </c>
       <c r="H50">
-        <v>3.7</v>
+        <v>0.8</v>
       </c>
       <c r="I50">
         <v>1.0</v>
       </c>
       <c r="J50">
         <v>3.95</v>
       </c>
       <c r="K50">
-        <v>10.78</v>
+        <v>6.49</v>
       </c>
       <c r="L50">
-        <v>11.03</v>
+        <v>6.64</v>
       </c>
       <c r="M50">
-        <v>11.29</v>
+        <v>6.79</v>
       </c>
       <c r="N50">
-        <v>11.68</v>
+        <v>6.87</v>
       </c>
       <c r="O50">
-        <v>13.0</v>
+        <v>7.03</v>
       </c>
       <c r="P50">
-        <v>14.37</v>
+        <v>7.42</v>
       </c>
       <c r="Q50">
-        <v>10.35</v>
+        <v>7.82</v>
       </c>
       <c r="R50">
-        <v>10.57</v>
+        <v>8.65</v>
       </c>
       <c r="S50">
-        <v>10.8</v>
+        <v>10.4</v>
       </c>
       <c r="T50">
-        <v>11.17</v>
+        <v>6.08</v>
       </c>
       <c r="U50">
-        <v>12.56</v>
+        <v>6.21</v>
       </c>
       <c r="V50">
-        <v>14.36</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:22">
+        <v>6.35</v>
+      </c>
+      <c r="W50">
+        <v>6.42</v>
+      </c>
+      <c r="X50">
+        <v>6.56</v>
+      </c>
+      <c r="Y50">
+        <v>6.95</v>
+      </c>
+      <c r="Z50">
+        <v>7.38</v>
+      </c>
+      <c r="AA50">
+        <v>8.44</v>
+      </c>
+      <c r="AB50">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51">
-        <v>166221</v>
+        <v>77850</v>
+      </c>
+      <c r="B51">
+        <v>157340321755</v>
       </c>
       <c r="C51">
-        <v>3660766402998</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>5010559643448</v>
+      </c>
+      <c r="D51">
+        <v>64344</v>
       </c>
       <c r="E51" t="s">
-        <v>118</v>
+        <v>80</v>
       </c>
       <c r="F51">
-        <v>0.64</v>
+        <v>0.538</v>
       </c>
       <c r="G51">
-        <v>2.48</v>
+        <v>0.8</v>
       </c>
       <c r="H51">
-        <v>2.48</v>
+        <v>0.8</v>
       </c>
       <c r="I51">
         <v>1.0</v>
       </c>
       <c r="J51">
         <v>3.95</v>
       </c>
       <c r="K51">
-        <v>8.98</v>
+        <v>6.49</v>
       </c>
       <c r="L51">
-        <v>9.19</v>
+        <v>6.64</v>
       </c>
       <c r="M51">
-        <v>9.4</v>
+        <v>6.79</v>
       </c>
       <c r="N51">
-        <v>9.72</v>
+        <v>6.87</v>
       </c>
       <c r="O51">
-        <v>10.82</v>
+        <v>7.03</v>
       </c>
       <c r="P51">
-        <v>11.96</v>
+        <v>7.42</v>
       </c>
       <c r="Q51">
-        <v>8.56</v>
+        <v>7.82</v>
       </c>
       <c r="R51">
-        <v>8.74</v>
+        <v>8.65</v>
       </c>
       <c r="S51">
-        <v>8.93</v>
+        <v>10.4</v>
       </c>
       <c r="T51">
-        <v>9.23</v>
+        <v>6.08</v>
       </c>
       <c r="U51">
-        <v>10.38</v>
+        <v>6.21</v>
       </c>
       <c r="V51">
-        <v>11.87</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:22">
+        <v>6.35</v>
+      </c>
+      <c r="W51">
+        <v>6.42</v>
+      </c>
+      <c r="X51">
+        <v>6.56</v>
+      </c>
+      <c r="Y51">
+        <v>6.95</v>
+      </c>
+      <c r="Z51">
+        <v>7.38</v>
+      </c>
+      <c r="AA51">
+        <v>8.44</v>
+      </c>
+      <c r="AB51">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52">
-        <v>166222</v>
+        <v>77881</v>
+      </c>
+      <c r="B52">
+        <v>157339509920</v>
       </c>
       <c r="C52">
-        <v>3660766421111</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>5010559351503</v>
+      </c>
+      <c r="D52">
+        <v>35150</v>
       </c>
       <c r="E52" t="s">
-        <v>120</v>
+        <v>81</v>
       </c>
       <c r="F52">
-        <v>0.508</v>
+        <v>0.6</v>
       </c>
       <c r="G52">
-        <v>0.61</v>
+        <v>3.5</v>
       </c>
       <c r="H52">
-        <v>0.61</v>
+        <v>3.5</v>
       </c>
       <c r="I52">
         <v>1.0</v>
       </c>
       <c r="J52">
         <v>3.95</v>
       </c>
       <c r="K52">
-        <v>6.21</v>
+        <v>10.49</v>
       </c>
       <c r="L52">
-        <v>6.35</v>
+        <v>10.73</v>
       </c>
       <c r="M52">
-        <v>6.5</v>
+        <v>10.98</v>
       </c>
       <c r="N52">
-        <v>6.72</v>
+        <v>11.11</v>
       </c>
       <c r="O52">
-        <v>7.48</v>
+        <v>11.36</v>
       </c>
       <c r="P52">
-        <v>8.27</v>
+        <v>11.98</v>
       </c>
       <c r="Q52">
-        <v>5.8</v>
+        <v>12.64</v>
       </c>
       <c r="R52">
-        <v>5.93</v>
+        <v>13.97</v>
       </c>
       <c r="S52">
-        <v>6.06</v>
+        <v>16.81</v>
       </c>
       <c r="T52">
-        <v>6.26</v>
+        <v>10.06</v>
       </c>
       <c r="U52">
-        <v>7.04</v>
+        <v>10.27</v>
       </c>
       <c r="V52">
-        <v>8.05</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:22">
+        <v>10.49</v>
+      </c>
+      <c r="W52">
+        <v>10.61</v>
+      </c>
+      <c r="X52">
+        <v>10.85</v>
+      </c>
+      <c r="Y52">
+        <v>11.49</v>
+      </c>
+      <c r="Z52">
+        <v>12.2</v>
+      </c>
+      <c r="AA52">
+        <v>13.95</v>
+      </c>
+      <c r="AB52">
+        <v>19.55</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
       <c r="A53">
-        <v>166223</v>
+        <v>77882</v>
       </c>
       <c r="C53">
-        <v>3660766402981</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>5010559140800</v>
+      </c>
+      <c r="D53">
+        <v>14080</v>
       </c>
       <c r="E53" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="F53">
-        <v>0.546</v>
+        <v>0.598</v>
       </c>
       <c r="G53">
-        <v>1.16</v>
+        <v>3.24</v>
       </c>
       <c r="H53">
-        <v>1.16</v>
+        <v>3.24</v>
       </c>
       <c r="I53">
         <v>1.0</v>
       </c>
       <c r="J53">
         <v>3.95</v>
       </c>
       <c r="K53">
-        <v>7.02</v>
+        <v>10.1</v>
       </c>
       <c r="L53">
-        <v>7.19</v>
+        <v>10.34</v>
       </c>
       <c r="M53">
-        <v>7.35</v>
+        <v>10.58</v>
       </c>
       <c r="N53">
-        <v>7.6</v>
+        <v>10.7</v>
       </c>
       <c r="O53">
-        <v>8.47</v>
+        <v>10.94</v>
       </c>
       <c r="P53">
-        <v>9.36</v>
+        <v>11.54</v>
       </c>
       <c r="Q53">
-        <v>6.61</v>
+        <v>12.18</v>
       </c>
       <c r="R53">
-        <v>6.75</v>
+        <v>13.46</v>
       </c>
       <c r="S53">
-        <v>6.9</v>
+        <v>16.19</v>
       </c>
       <c r="T53">
-        <v>7.14</v>
+        <v>9.68</v>
       </c>
       <c r="U53">
-        <v>8.02</v>
+        <v>9.88</v>
       </c>
       <c r="V53">
-        <v>9.17</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:22">
+        <v>10.1</v>
+      </c>
+      <c r="W53">
+        <v>10.21</v>
+      </c>
+      <c r="X53">
+        <v>10.44</v>
+      </c>
+      <c r="Y53">
+        <v>11.05</v>
+      </c>
+      <c r="Z53">
+        <v>11.74</v>
+      </c>
+      <c r="AA53">
+        <v>13.42</v>
+      </c>
+      <c r="AB53">
+        <v>18.8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28">
       <c r="A54">
-        <v>166224</v>
+        <v>77884</v>
       </c>
       <c r="C54">
-        <v>3660766403025</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>5010559351473</v>
+      </c>
+      <c r="D54">
+        <v>35147</v>
       </c>
       <c r="E54" t="s">
-        <v>124</v>
+        <v>83</v>
       </c>
       <c r="F54">
-        <v>0.544</v>
+        <v>0.59</v>
       </c>
       <c r="G54">
-        <v>1.16</v>
+        <v>3.3</v>
       </c>
       <c r="H54">
-        <v>1.16</v>
+        <v>3.3</v>
       </c>
       <c r="I54">
         <v>1.0</v>
       </c>
       <c r="J54">
         <v>3.95</v>
       </c>
       <c r="K54">
-        <v>7.02</v>
+        <v>10.19</v>
       </c>
       <c r="L54">
-        <v>7.19</v>
+        <v>10.43</v>
       </c>
       <c r="M54">
-        <v>7.35</v>
+        <v>10.67</v>
       </c>
       <c r="N54">
-        <v>7.6</v>
+        <v>10.79</v>
       </c>
       <c r="O54">
-        <v>8.47</v>
+        <v>11.04</v>
       </c>
       <c r="P54">
-        <v>9.36</v>
+        <v>11.65</v>
       </c>
       <c r="Q54">
-        <v>6.61</v>
+        <v>12.28</v>
       </c>
       <c r="R54">
-        <v>6.75</v>
+        <v>13.58</v>
       </c>
       <c r="S54">
-        <v>6.9</v>
+        <v>16.33</v>
       </c>
       <c r="T54">
-        <v>7.14</v>
+        <v>9.76</v>
       </c>
       <c r="U54">
-        <v>8.02</v>
+        <v>9.97</v>
       </c>
       <c r="V54">
-        <v>9.17</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:22">
+        <v>10.19</v>
+      </c>
+      <c r="W54">
+        <v>10.3</v>
+      </c>
+      <c r="X54">
+        <v>10.53</v>
+      </c>
+      <c r="Y54">
+        <v>11.15</v>
+      </c>
+      <c r="Z54">
+        <v>11.84</v>
+      </c>
+      <c r="AA54">
+        <v>13.54</v>
+      </c>
+      <c r="AB54">
+        <v>18.98</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28">
       <c r="A55">
-        <v>166225</v>
+        <v>77885</v>
+      </c>
+      <c r="B55">
+        <v>157339509814</v>
       </c>
       <c r="C55">
-        <v>3660766470553</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>5010559351459</v>
+      </c>
+      <c r="D55">
+        <v>35145</v>
       </c>
       <c r="E55" t="s">
-        <v>126</v>
+        <v>84</v>
       </c>
       <c r="F55">
-        <v>0.505</v>
+        <v>0.586</v>
       </c>
       <c r="G55">
-        <v>0.56</v>
+        <v>3.3</v>
       </c>
       <c r="H55">
-        <v>0.56</v>
+        <v>3.3</v>
       </c>
       <c r="I55">
         <v>1.0</v>
       </c>
       <c r="J55">
         <v>3.95</v>
       </c>
       <c r="K55">
-        <v>6.13</v>
+        <v>10.19</v>
       </c>
       <c r="L55">
-        <v>6.28</v>
+        <v>10.43</v>
       </c>
       <c r="M55">
-        <v>6.42</v>
+        <v>10.67</v>
       </c>
       <c r="N55">
-        <v>6.64</v>
+        <v>10.79</v>
       </c>
       <c r="O55">
-        <v>7.39</v>
+        <v>11.04</v>
       </c>
       <c r="P55">
-        <v>8.17</v>
+        <v>11.65</v>
       </c>
       <c r="Q55">
-        <v>5.73</v>
+        <v>12.28</v>
       </c>
       <c r="R55">
-        <v>5.85</v>
+        <v>13.58</v>
       </c>
       <c r="S55">
-        <v>5.98</v>
+        <v>16.33</v>
       </c>
       <c r="T55">
-        <v>6.18</v>
+        <v>9.76</v>
       </c>
       <c r="U55">
-        <v>6.95</v>
+        <v>9.97</v>
       </c>
       <c r="V55">
-        <v>7.95</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:22">
+        <v>10.19</v>
+      </c>
+      <c r="W55">
+        <v>10.3</v>
+      </c>
+      <c r="X55">
+        <v>10.53</v>
+      </c>
+      <c r="Y55">
+        <v>11.15</v>
+      </c>
+      <c r="Z55">
+        <v>11.84</v>
+      </c>
+      <c r="AA55">
+        <v>13.54</v>
+      </c>
+      <c r="AB55">
+        <v>18.98</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28">
       <c r="A56">
-        <v>166226</v>
+        <v>77886</v>
       </c>
       <c r="C56">
-        <v>3660766653734</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>5010559351435</v>
+      </c>
+      <c r="D56">
+        <v>35143</v>
       </c>
       <c r="E56" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="F56">
-        <v>0.504</v>
+        <v>0.574</v>
       </c>
       <c r="G56">
-        <v>1.41</v>
+        <v>2.9</v>
       </c>
       <c r="H56">
-        <v>1.41</v>
+        <v>2.9</v>
       </c>
       <c r="I56">
         <v>1.0</v>
       </c>
       <c r="J56">
         <v>3.95</v>
       </c>
       <c r="K56">
-        <v>7.39</v>
+        <v>9.6</v>
       </c>
       <c r="L56">
-        <v>7.57</v>
+        <v>9.82</v>
       </c>
       <c r="M56">
-        <v>7.74</v>
+        <v>10.05</v>
       </c>
       <c r="N56">
-        <v>8.01</v>
+        <v>10.16</v>
       </c>
       <c r="O56">
-        <v>8.91</v>
+        <v>10.39</v>
       </c>
       <c r="P56">
-        <v>9.85</v>
+        <v>10.97</v>
       </c>
       <c r="Q56">
-        <v>6.98</v>
+        <v>11.57</v>
       </c>
       <c r="R56">
-        <v>7.13</v>
+        <v>12.79</v>
       </c>
       <c r="S56">
-        <v>7.28</v>
+        <v>15.38</v>
       </c>
       <c r="T56">
-        <v>7.53</v>
+        <v>9.18</v>
       </c>
       <c r="U56">
-        <v>8.47</v>
+        <v>9.37</v>
       </c>
       <c r="V56">
+        <v>9.57</v>
+      </c>
+      <c r="W56">
         <v>9.68</v>
       </c>
-    </row>
-    <row r="57" spans="1:22">
+      <c r="X56">
+        <v>9.9</v>
+      </c>
+      <c r="Y56">
+        <v>10.48</v>
+      </c>
+      <c r="Z56">
+        <v>11.13</v>
+      </c>
+      <c r="AA56">
+        <v>12.72</v>
+      </c>
+      <c r="AB56">
+        <v>17.83</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28">
       <c r="A57">
-        <v>166227</v>
+        <v>77888</v>
       </c>
       <c r="C57">
-        <v>3660766653703</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>5010559351411</v>
+      </c>
+      <c r="D57">
+        <v>35141</v>
       </c>
       <c r="E57" t="s">
-        <v>130</v>
+        <v>86</v>
       </c>
       <c r="F57">
-        <v>0.504</v>
+        <v>0.564</v>
       </c>
       <c r="G57">
-        <v>1.29</v>
+        <v>2.9</v>
       </c>
       <c r="H57">
-        <v>1.29</v>
+        <v>2.9</v>
       </c>
       <c r="I57">
         <v>1.0</v>
       </c>
       <c r="J57">
         <v>3.95</v>
       </c>
       <c r="K57">
-        <v>7.21</v>
+        <v>9.6</v>
       </c>
       <c r="L57">
-        <v>7.38</v>
+        <v>9.82</v>
       </c>
       <c r="M57">
-        <v>7.55</v>
+        <v>10.05</v>
       </c>
       <c r="N57">
-        <v>7.81</v>
+        <v>10.16</v>
       </c>
       <c r="O57">
-        <v>8.7</v>
+        <v>10.39</v>
       </c>
       <c r="P57">
-        <v>9.61</v>
+        <v>10.97</v>
       </c>
       <c r="Q57">
-        <v>6.81</v>
+        <v>11.57</v>
       </c>
       <c r="R57">
-        <v>6.95</v>
+        <v>12.79</v>
       </c>
       <c r="S57">
-        <v>7.1</v>
+        <v>15.38</v>
       </c>
       <c r="T57">
-        <v>7.34</v>
+        <v>9.18</v>
       </c>
       <c r="U57">
-        <v>8.26</v>
+        <v>9.37</v>
       </c>
       <c r="V57">
-        <v>9.44</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:22">
+        <v>9.57</v>
+      </c>
+      <c r="W57">
+        <v>9.68</v>
+      </c>
+      <c r="X57">
+        <v>9.9</v>
+      </c>
+      <c r="Y57">
+        <v>10.48</v>
+      </c>
+      <c r="Z57">
+        <v>11.13</v>
+      </c>
+      <c r="AA57">
+        <v>12.72</v>
+      </c>
+      <c r="AB57">
+        <v>17.83</v>
+      </c>
+    </row>
+    <row r="58" spans="1:28">
       <c r="A58">
-        <v>166228</v>
+        <v>77890</v>
+      </c>
+      <c r="B58">
+        <v>157340371450</v>
       </c>
       <c r="C58">
-        <v>3660766653673</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>5010559669134</v>
+      </c>
+      <c r="D58">
+        <v>66913</v>
       </c>
       <c r="E58" t="s">
-        <v>132</v>
+        <v>87</v>
       </c>
       <c r="F58">
-        <v>0.503</v>
+        <v>0.538</v>
       </c>
       <c r="G58">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="H58">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="I58">
         <v>1.0</v>
       </c>
       <c r="J58">
         <v>3.95</v>
       </c>
       <c r="K58">
-        <v>5.78</v>
+        <v>6.49</v>
       </c>
       <c r="L58">
-        <v>5.91</v>
+        <v>6.64</v>
       </c>
       <c r="M58">
-        <v>6.05</v>
+        <v>6.79</v>
       </c>
       <c r="N58">
-        <v>6.26</v>
+        <v>6.87</v>
       </c>
       <c r="O58">
-        <v>6.97</v>
+        <v>7.03</v>
       </c>
       <c r="P58">
-        <v>7.7</v>
+        <v>7.42</v>
       </c>
       <c r="Q58">
-        <v>5.38</v>
+        <v>7.82</v>
       </c>
       <c r="R58">
-        <v>5.49</v>
+        <v>8.65</v>
       </c>
       <c r="S58">
-        <v>5.61</v>
+        <v>10.4</v>
       </c>
       <c r="T58">
-        <v>5.8</v>
+        <v>6.08</v>
       </c>
       <c r="U58">
-        <v>6.52</v>
+        <v>6.21</v>
       </c>
       <c r="V58">
-        <v>7.46</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:22">
+        <v>6.35</v>
+      </c>
+      <c r="W58">
+        <v>6.42</v>
+      </c>
+      <c r="X58">
+        <v>6.56</v>
+      </c>
+      <c r="Y58">
+        <v>6.95</v>
+      </c>
+      <c r="Z58">
+        <v>7.38</v>
+      </c>
+      <c r="AA58">
+        <v>8.44</v>
+      </c>
+      <c r="AB58">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="59" spans="1:28">
       <c r="A59">
-        <v>166229</v>
+        <v>77894</v>
+      </c>
+      <c r="B59">
+        <v>157340371217</v>
       </c>
       <c r="C59">
-        <v>3660766653642</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>5010559669066</v>
+      </c>
+      <c r="D59">
+        <v>66906</v>
       </c>
       <c r="E59" t="s">
-        <v>134</v>
+        <v>88</v>
       </c>
       <c r="F59">
-        <v>0.5024</v>
+        <v>0.538</v>
       </c>
       <c r="G59">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="H59">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="I59">
         <v>1.0</v>
       </c>
       <c r="J59">
         <v>3.95</v>
       </c>
       <c r="K59">
-        <v>5.78</v>
+        <v>6.49</v>
       </c>
       <c r="L59">
-        <v>5.91</v>
+        <v>6.64</v>
       </c>
       <c r="M59">
-        <v>6.05</v>
+        <v>6.79</v>
       </c>
       <c r="N59">
-        <v>6.26</v>
+        <v>6.87</v>
       </c>
       <c r="O59">
-        <v>6.97</v>
+        <v>7.03</v>
       </c>
       <c r="P59">
-        <v>7.7</v>
+        <v>7.42</v>
       </c>
       <c r="Q59">
-        <v>5.38</v>
+        <v>7.82</v>
       </c>
       <c r="R59">
-        <v>5.49</v>
+        <v>8.65</v>
       </c>
       <c r="S59">
-        <v>5.61</v>
+        <v>10.4</v>
       </c>
       <c r="T59">
-        <v>5.8</v>
+        <v>6.08</v>
       </c>
       <c r="U59">
-        <v>6.52</v>
+        <v>6.21</v>
       </c>
       <c r="V59">
-        <v>7.46</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:22">
+        <v>6.35</v>
+      </c>
+      <c r="W59">
+        <v>6.42</v>
+      </c>
+      <c r="X59">
+        <v>6.56</v>
+      </c>
+      <c r="Y59">
+        <v>6.95</v>
+      </c>
+      <c r="Z59">
+        <v>7.38</v>
+      </c>
+      <c r="AA59">
+        <v>8.44</v>
+      </c>
+      <c r="AB59">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="60" spans="1:28">
       <c r="A60">
-        <v>166230</v>
+        <v>77896</v>
+      </c>
+      <c r="B60">
+        <v>157340369800</v>
       </c>
       <c r="C60">
-        <v>3660766653581</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>5010559668533</v>
+      </c>
+      <c r="D60">
+        <v>66853</v>
       </c>
       <c r="E60" t="s">
-        <v>136</v>
+        <v>89</v>
       </c>
       <c r="F60">
-        <v>0.502</v>
+        <v>0.55</v>
       </c>
       <c r="G60">
-        <v>0.56</v>
+        <v>1.15</v>
       </c>
       <c r="H60">
-        <v>0.56</v>
+        <v>1.15</v>
       </c>
       <c r="I60">
         <v>1.0</v>
       </c>
       <c r="J60">
         <v>3.95</v>
       </c>
       <c r="K60">
-        <v>6.13</v>
+        <v>7.01</v>
       </c>
       <c r="L60">
-        <v>6.28</v>
+        <v>7.17</v>
       </c>
       <c r="M60">
-        <v>6.42</v>
+        <v>7.34</v>
       </c>
       <c r="N60">
-        <v>6.64</v>
+        <v>7.42</v>
       </c>
       <c r="O60">
-        <v>7.39</v>
+        <v>7.59</v>
       </c>
       <c r="P60">
-        <v>8.17</v>
+        <v>8.01</v>
       </c>
       <c r="Q60">
-        <v>5.73</v>
+        <v>8.45</v>
       </c>
       <c r="R60">
-        <v>5.85</v>
+        <v>9.34</v>
       </c>
       <c r="S60">
-        <v>5.98</v>
+        <v>11.23</v>
       </c>
       <c r="T60">
-        <v>6.18</v>
+        <v>6.6</v>
       </c>
       <c r="U60">
-        <v>6.95</v>
+        <v>6.74</v>
       </c>
       <c r="V60">
-        <v>7.95</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:22">
+        <v>6.89</v>
+      </c>
+      <c r="W60">
+        <v>6.96</v>
+      </c>
+      <c r="X60">
+        <v>7.12</v>
+      </c>
+      <c r="Y60">
+        <v>7.54</v>
+      </c>
+      <c r="Z60">
+        <v>8.01</v>
+      </c>
+      <c r="AA60">
+        <v>9.15</v>
+      </c>
+      <c r="AB60">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28">
       <c r="A61">
-        <v>166231</v>
+        <v>77897</v>
+      </c>
+      <c r="B61">
+        <v>157340369781</v>
       </c>
       <c r="C61">
-        <v>3660766653550</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>5010559668526</v>
+      </c>
+      <c r="D61">
+        <v>66852</v>
       </c>
       <c r="E61" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="F61">
-        <v>0.502</v>
+        <v>0.548</v>
       </c>
       <c r="G61">
-        <v>0.39</v>
+        <v>1.15</v>
       </c>
       <c r="H61">
-        <v>0.39</v>
+        <v>1.15</v>
       </c>
       <c r="I61">
         <v>1.0</v>
       </c>
       <c r="J61">
         <v>3.95</v>
       </c>
       <c r="K61">
-        <v>5.88</v>
+        <v>7.01</v>
       </c>
       <c r="L61">
-        <v>6.02</v>
+        <v>7.17</v>
       </c>
       <c r="M61">
-        <v>6.16</v>
+        <v>7.34</v>
       </c>
       <c r="N61">
-        <v>6.37</v>
+        <v>7.42</v>
       </c>
       <c r="O61">
-        <v>7.09</v>
+        <v>7.59</v>
       </c>
       <c r="P61">
-        <v>7.84</v>
+        <v>8.01</v>
       </c>
       <c r="Q61">
-        <v>5.48</v>
+        <v>8.45</v>
       </c>
       <c r="R61">
-        <v>5.6</v>
+        <v>9.34</v>
       </c>
       <c r="S61">
-        <v>5.72</v>
+        <v>11.23</v>
       </c>
       <c r="T61">
-        <v>5.91</v>
+        <v>6.6</v>
       </c>
       <c r="U61">
-        <v>6.65</v>
+        <v>6.74</v>
       </c>
       <c r="V61">
-        <v>7.6</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:22">
+        <v>6.89</v>
+      </c>
+      <c r="W61">
+        <v>6.96</v>
+      </c>
+      <c r="X61">
+        <v>7.12</v>
+      </c>
+      <c r="Y61">
+        <v>7.54</v>
+      </c>
+      <c r="Z61">
+        <v>8.01</v>
+      </c>
+      <c r="AA61">
+        <v>9.15</v>
+      </c>
+      <c r="AB61">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="62" spans="1:28">
       <c r="A62">
-        <v>166232</v>
+        <v>77899</v>
+      </c>
+      <c r="B62">
+        <v>157340369758</v>
       </c>
       <c r="C62">
-        <v>3660766653529</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>5010559668519</v>
+      </c>
+      <c r="D62">
+        <v>66851</v>
       </c>
       <c r="E62" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="F62">
-        <v>0.502</v>
+        <v>0.548</v>
       </c>
       <c r="G62">
-        <v>0.39</v>
+        <v>1.15</v>
       </c>
       <c r="H62">
-        <v>0.39</v>
+        <v>1.15</v>
       </c>
       <c r="I62">
         <v>1.0</v>
       </c>
       <c r="J62">
         <v>3.95</v>
       </c>
       <c r="K62">
-        <v>5.88</v>
+        <v>7.01</v>
       </c>
       <c r="L62">
-        <v>6.02</v>
+        <v>7.17</v>
       </c>
       <c r="M62">
-        <v>6.16</v>
+        <v>7.34</v>
       </c>
       <c r="N62">
-        <v>6.37</v>
+        <v>7.42</v>
       </c>
       <c r="O62">
-        <v>7.09</v>
+        <v>7.59</v>
       </c>
       <c r="P62">
-        <v>7.84</v>
+        <v>8.01</v>
       </c>
       <c r="Q62">
-        <v>5.48</v>
+        <v>8.45</v>
       </c>
       <c r="R62">
-        <v>5.6</v>
+        <v>9.34</v>
       </c>
       <c r="S62">
-        <v>5.72</v>
+        <v>11.23</v>
       </c>
       <c r="T62">
-        <v>5.91</v>
+        <v>6.6</v>
       </c>
       <c r="U62">
-        <v>6.65</v>
+        <v>6.74</v>
       </c>
       <c r="V62">
-        <v>7.6</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:22">
+        <v>6.89</v>
+      </c>
+      <c r="W62">
+        <v>6.96</v>
+      </c>
+      <c r="X62">
+        <v>7.12</v>
+      </c>
+      <c r="Y62">
+        <v>7.54</v>
+      </c>
+      <c r="Z62">
+        <v>8.01</v>
+      </c>
+      <c r="AA62">
+        <v>9.15</v>
+      </c>
+      <c r="AB62">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="63" spans="1:28">
       <c r="A63">
-        <v>166233</v>
+        <v>77902</v>
       </c>
       <c r="C63">
-        <v>3660766605610</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>5010559349784</v>
+      </c>
+      <c r="D63">
+        <v>34978</v>
       </c>
       <c r="E63" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="F63">
-        <v>0.516</v>
+        <v>0.594</v>
       </c>
       <c r="G63">
-        <v>17.64</v>
+        <v>3.5</v>
       </c>
       <c r="H63">
-        <v>17.64</v>
+        <v>3.5</v>
       </c>
       <c r="I63">
         <v>1.0</v>
       </c>
       <c r="J63">
         <v>3.95</v>
       </c>
       <c r="K63">
-        <v>31.42</v>
+        <v>10.49</v>
       </c>
       <c r="L63">
-        <v>32.15</v>
+        <v>10.73</v>
       </c>
       <c r="M63">
-        <v>32.9</v>
+        <v>10.98</v>
       </c>
       <c r="N63">
-        <v>34.03</v>
+        <v>11.11</v>
       </c>
       <c r="O63">
-        <v>37.88</v>
+        <v>11.36</v>
       </c>
       <c r="P63">
-        <v>41.86</v>
+        <v>11.98</v>
       </c>
       <c r="Q63">
-        <v>30.87</v>
+        <v>12.64</v>
       </c>
       <c r="R63">
-        <v>31.53</v>
+        <v>13.97</v>
       </c>
       <c r="S63">
-        <v>32.21</v>
+        <v>16.81</v>
       </c>
       <c r="T63">
-        <v>33.31</v>
+        <v>10.06</v>
       </c>
       <c r="U63">
-        <v>37.45</v>
+        <v>10.27</v>
       </c>
       <c r="V63">
-        <v>42.81</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:22">
+        <v>10.49</v>
+      </c>
+      <c r="W63">
+        <v>10.61</v>
+      </c>
+      <c r="X63">
+        <v>10.85</v>
+      </c>
+      <c r="Y63">
+        <v>11.49</v>
+      </c>
+      <c r="Z63">
+        <v>12.2</v>
+      </c>
+      <c r="AA63">
+        <v>13.95</v>
+      </c>
+      <c r="AB63">
+        <v>19.55</v>
+      </c>
+    </row>
+    <row r="64" spans="1:28">
       <c r="A64">
-        <v>166234</v>
+        <v>77903</v>
+      </c>
+      <c r="B64">
+        <v>157340369289</v>
       </c>
       <c r="C64">
-        <v>5055175251936</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>5010559668489</v>
+      </c>
+      <c r="D64">
+        <v>66848</v>
       </c>
       <c r="E64" t="s">
-        <v>144</v>
+        <v>93</v>
       </c>
       <c r="F64">
-        <v>4.464</v>
+        <v>0.547</v>
       </c>
       <c r="G64">
-        <v>301.68</v>
+        <v>1.15</v>
       </c>
       <c r="H64">
-        <v>301.68</v>
+        <v>1.15</v>
       </c>
       <c r="I64">
         <v>1.0</v>
       </c>
       <c r="J64">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K64">
-        <v>456.44</v>
+        <v>7.01</v>
       </c>
       <c r="L64">
-        <v>467.17</v>
+        <v>7.17</v>
       </c>
       <c r="M64">
-        <v>477.98</v>
+        <v>7.34</v>
       </c>
       <c r="N64">
-        <v>494.36</v>
+        <v>7.42</v>
       </c>
       <c r="O64">
-        <v>550.31</v>
+        <v>7.59</v>
       </c>
       <c r="P64">
-        <v>608.24</v>
+        <v>8.01</v>
       </c>
       <c r="Q64">
-        <v>453.53</v>
+        <v>8.45</v>
       </c>
       <c r="R64">
-        <v>463.11</v>
+        <v>9.34</v>
       </c>
       <c r="S64">
-        <v>473.18</v>
+        <v>11.23</v>
       </c>
       <c r="T64">
-        <v>489.3</v>
+        <v>6.6</v>
       </c>
       <c r="U64">
-        <v>550.16</v>
+        <v>6.74</v>
       </c>
       <c r="V64">
-        <v>628.93</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:22">
+        <v>6.89</v>
+      </c>
+      <c r="W64">
+        <v>6.96</v>
+      </c>
+      <c r="X64">
+        <v>7.12</v>
+      </c>
+      <c r="Y64">
+        <v>7.54</v>
+      </c>
+      <c r="Z64">
+        <v>8.01</v>
+      </c>
+      <c r="AA64">
+        <v>9.15</v>
+      </c>
+      <c r="AB64">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="65" spans="1:28">
       <c r="A65">
-        <v>166235</v>
+        <v>77904</v>
+      </c>
+      <c r="B65">
+        <v>157339489781</v>
       </c>
       <c r="C65">
-        <v>5055175251851</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>5010559349777</v>
+      </c>
+      <c r="D65">
+        <v>34977</v>
       </c>
       <c r="E65" t="s">
-        <v>146</v>
+        <v>94</v>
       </c>
       <c r="F65">
-        <v>0.752</v>
+        <v>0.554</v>
       </c>
       <c r="G65">
-        <v>11.09</v>
+        <v>2.9</v>
       </c>
       <c r="H65">
-        <v>11.09</v>
+        <v>2.9</v>
       </c>
       <c r="I65">
         <v>1.0</v>
       </c>
       <c r="J65">
         <v>3.95</v>
       </c>
       <c r="K65">
-        <v>21.72</v>
+        <v>9.6</v>
       </c>
       <c r="L65">
-        <v>22.23</v>
+        <v>9.82</v>
       </c>
       <c r="M65">
-        <v>22.75</v>
+        <v>10.05</v>
       </c>
       <c r="N65">
-        <v>23.53</v>
+        <v>10.16</v>
       </c>
       <c r="O65">
-        <v>26.19</v>
+        <v>10.39</v>
       </c>
       <c r="P65">
-        <v>28.94</v>
+        <v>10.97</v>
       </c>
       <c r="Q65">
-        <v>21.23</v>
+        <v>11.57</v>
       </c>
       <c r="R65">
-        <v>21.68</v>
+        <v>12.79</v>
       </c>
       <c r="S65">
-        <v>22.15</v>
+        <v>15.38</v>
       </c>
       <c r="T65">
-        <v>22.91</v>
+        <v>9.18</v>
       </c>
       <c r="U65">
-        <v>25.76</v>
+        <v>9.37</v>
       </c>
       <c r="V65">
-        <v>29.44</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:22">
+        <v>9.57</v>
+      </c>
+      <c r="W65">
+        <v>9.68</v>
+      </c>
+      <c r="X65">
+        <v>9.9</v>
+      </c>
+      <c r="Y65">
+        <v>10.48</v>
+      </c>
+      <c r="Z65">
+        <v>11.13</v>
+      </c>
+      <c r="AA65">
+        <v>12.72</v>
+      </c>
+      <c r="AB65">
+        <v>17.83</v>
+      </c>
+    </row>
+    <row r="66" spans="1:28">
       <c r="A66">
-        <v>166236</v>
+        <v>77906</v>
+      </c>
+      <c r="B66">
+        <v>157339414989</v>
       </c>
       <c r="C66">
-        <v>5055175251745</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>5010559337408</v>
+      </c>
+      <c r="D66">
+        <v>33740</v>
       </c>
       <c r="E66" t="s">
-        <v>148</v>
+        <v>95</v>
       </c>
       <c r="F66">
-        <v>1.946</v>
+        <v>0.604</v>
       </c>
       <c r="G66">
-        <v>150.0</v>
+        <v>2.95</v>
       </c>
       <c r="H66">
-        <v>150.0</v>
+        <v>2.95</v>
       </c>
       <c r="I66">
         <v>1.0</v>
       </c>
       <c r="J66">
         <v>3.95</v>
       </c>
       <c r="K66">
-        <v>227.34</v>
+        <v>9.67</v>
       </c>
       <c r="L66">
-        <v>232.69</v>
+        <v>9.9</v>
       </c>
       <c r="M66">
-        <v>238.08</v>
+        <v>10.13</v>
       </c>
       <c r="N66">
-        <v>246.23</v>
+        <v>10.24</v>
       </c>
       <c r="O66">
-        <v>274.1</v>
+        <v>10.47</v>
       </c>
       <c r="P66">
-        <v>302.96</v>
+        <v>11.05</v>
       </c>
       <c r="Q66">
-        <v>225.71</v>
+        <v>11.66</v>
       </c>
       <c r="R66">
-        <v>230.48</v>
+        <v>12.89</v>
       </c>
       <c r="S66">
-        <v>235.49</v>
+        <v>15.5</v>
       </c>
       <c r="T66">
-        <v>243.51</v>
+        <v>9.25</v>
       </c>
       <c r="U66">
-        <v>273.8</v>
+        <v>9.44</v>
       </c>
       <c r="V66">
-        <v>313.01</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:22">
+        <v>9.65</v>
+      </c>
+      <c r="W66">
+        <v>9.76</v>
+      </c>
+      <c r="X66">
+        <v>9.98</v>
+      </c>
+      <c r="Y66">
+        <v>10.56</v>
+      </c>
+      <c r="Z66">
+        <v>11.22</v>
+      </c>
+      <c r="AA66">
+        <v>12.83</v>
+      </c>
+      <c r="AB66">
+        <v>17.98</v>
+      </c>
+    </row>
+    <row r="67" spans="1:28">
       <c r="A67">
-        <v>166239</v>
+        <v>77907</v>
       </c>
       <c r="C67">
-        <v>5055175251028</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>5010559349760</v>
+      </c>
+      <c r="D67">
+        <v>34976</v>
       </c>
       <c r="E67" t="s">
-        <v>150</v>
+        <v>96</v>
       </c>
       <c r="F67">
-        <v>0.58</v>
+        <v>0.568</v>
       </c>
       <c r="G67">
-        <v>138.22</v>
+        <v>2.9</v>
       </c>
       <c r="H67">
-        <v>138.22</v>
+        <v>2.9</v>
       </c>
       <c r="I67">
         <v>1.0</v>
       </c>
       <c r="J67">
         <v>3.95</v>
       </c>
       <c r="K67">
-        <v>209.91</v>
+        <v>9.6</v>
       </c>
       <c r="L67">
-        <v>214.84</v>
+        <v>9.82</v>
       </c>
       <c r="M67">
-        <v>219.82</v>
+        <v>10.05</v>
       </c>
       <c r="N67">
-        <v>227.35</v>
+        <v>10.16</v>
       </c>
       <c r="O67">
-        <v>253.08</v>
+        <v>10.39</v>
       </c>
       <c r="P67">
-        <v>279.72</v>
+        <v>10.97</v>
       </c>
       <c r="Q67">
-        <v>208.37</v>
+        <v>11.57</v>
       </c>
       <c r="R67">
-        <v>212.77</v>
+        <v>12.79</v>
       </c>
       <c r="S67">
-        <v>217.4</v>
+        <v>15.38</v>
       </c>
       <c r="T67">
-        <v>224.81</v>
+        <v>9.18</v>
       </c>
       <c r="U67">
-        <v>252.77</v>
+        <v>9.37</v>
       </c>
       <c r="V67">
-        <v>288.96</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:22">
+        <v>9.57</v>
+      </c>
+      <c r="W67">
+        <v>9.68</v>
+      </c>
+      <c r="X67">
+        <v>9.9</v>
+      </c>
+      <c r="Y67">
+        <v>10.48</v>
+      </c>
+      <c r="Z67">
+        <v>11.13</v>
+      </c>
+      <c r="AA67">
+        <v>12.72</v>
+      </c>
+      <c r="AB67">
+        <v>17.83</v>
+      </c>
+    </row>
+    <row r="68" spans="1:28">
       <c r="A68">
-        <v>166240</v>
+        <v>77908</v>
+      </c>
+      <c r="B68">
+        <v>157340369015</v>
       </c>
       <c r="C68">
-        <v>5055175250571</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>5010559668458</v>
+      </c>
+      <c r="D68">
+        <v>66845</v>
       </c>
       <c r="E68" t="s">
-        <v>152</v>
+        <v>97</v>
       </c>
       <c r="F68">
-        <v>0.544</v>
+        <v>0.547</v>
       </c>
       <c r="G68">
-        <v>19.94</v>
+        <v>1.15</v>
       </c>
       <c r="H68">
-        <v>19.94</v>
+        <v>1.15</v>
       </c>
       <c r="I68">
         <v>1.0</v>
       </c>
       <c r="J68">
         <v>3.95</v>
       </c>
       <c r="K68">
-        <v>34.82</v>
+        <v>7.01</v>
       </c>
       <c r="L68">
-        <v>35.64</v>
+        <v>7.17</v>
       </c>
       <c r="M68">
-        <v>36.46</v>
+        <v>7.34</v>
       </c>
       <c r="N68">
-        <v>37.71</v>
+        <v>7.42</v>
       </c>
       <c r="O68">
-        <v>41.98</v>
+        <v>7.59</v>
       </c>
       <c r="P68">
-        <v>46.4</v>
+        <v>8.01</v>
       </c>
       <c r="Q68">
-        <v>34.26</v>
+        <v>8.45</v>
       </c>
       <c r="R68">
-        <v>34.98</v>
+        <v>9.34</v>
       </c>
       <c r="S68">
-        <v>35.74</v>
+        <v>11.23</v>
       </c>
       <c r="T68">
-        <v>36.96</v>
+        <v>6.6</v>
       </c>
       <c r="U68">
-        <v>41.56</v>
+        <v>6.74</v>
       </c>
       <c r="V68">
-        <v>47.51</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:22">
+        <v>6.89</v>
+      </c>
+      <c r="W68">
+        <v>6.96</v>
+      </c>
+      <c r="X68">
+        <v>7.12</v>
+      </c>
+      <c r="Y68">
+        <v>7.54</v>
+      </c>
+      <c r="Z68">
+        <v>8.01</v>
+      </c>
+      <c r="AA68">
+        <v>9.15</v>
+      </c>
+      <c r="AB68">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="69" spans="1:28">
       <c r="A69">
-        <v>166241</v>
+        <v>77911</v>
+      </c>
+      <c r="B69">
+        <v>157340368483</v>
       </c>
       <c r="C69">
-        <v>5055175250564</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>5010559668304</v>
+      </c>
+      <c r="D69">
+        <v>66830</v>
       </c>
       <c r="E69" t="s">
-        <v>154</v>
+        <v>98</v>
       </c>
       <c r="F69">
-        <v>0.524</v>
+        <v>0.546</v>
       </c>
       <c r="G69">
-        <v>14.37</v>
+        <v>1.15</v>
       </c>
       <c r="H69">
-        <v>14.37</v>
+        <v>1.15</v>
       </c>
       <c r="I69">
         <v>1.0</v>
       </c>
       <c r="J69">
         <v>3.95</v>
       </c>
       <c r="K69">
-        <v>26.58</v>
+        <v>7.01</v>
       </c>
       <c r="L69">
-        <v>27.2</v>
+        <v>7.17</v>
       </c>
       <c r="M69">
-        <v>27.83</v>
+        <v>7.34</v>
       </c>
       <c r="N69">
-        <v>28.78</v>
+        <v>7.42</v>
       </c>
       <c r="O69">
-        <v>32.04</v>
+        <v>7.59</v>
       </c>
       <c r="P69">
-        <v>35.41</v>
+        <v>8.01</v>
       </c>
       <c r="Q69">
-        <v>26.06</v>
+        <v>8.45</v>
       </c>
       <c r="R69">
-        <v>26.61</v>
+        <v>9.34</v>
       </c>
       <c r="S69">
-        <v>27.19</v>
+        <v>11.23</v>
       </c>
       <c r="T69">
-        <v>28.12</v>
+        <v>6.6</v>
       </c>
       <c r="U69">
-        <v>31.61</v>
+        <v>6.74</v>
       </c>
       <c r="V69">
-        <v>36.14</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:22">
+        <v>6.89</v>
+      </c>
+      <c r="W69">
+        <v>6.96</v>
+      </c>
+      <c r="X69">
+        <v>7.12</v>
+      </c>
+      <c r="Y69">
+        <v>7.54</v>
+      </c>
+      <c r="Z69">
+        <v>8.01</v>
+      </c>
+      <c r="AA69">
+        <v>9.15</v>
+      </c>
+      <c r="AB69">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="70" spans="1:28">
       <c r="A70">
-        <v>166242</v>
+        <v>77912</v>
+      </c>
+      <c r="B70">
+        <v>157340367874</v>
       </c>
       <c r="C70">
-        <v>5055175250557</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>5010559668298</v>
+      </c>
+      <c r="D70">
+        <v>66829</v>
       </c>
       <c r="E70" t="s">
-        <v>156</v>
+        <v>99</v>
       </c>
       <c r="F70">
-        <v>0.542</v>
+        <v>0.546</v>
       </c>
       <c r="G70">
-        <v>12.53</v>
+        <v>1.15</v>
       </c>
       <c r="H70">
-        <v>12.53</v>
+        <v>1.15</v>
       </c>
       <c r="I70">
         <v>1.0</v>
       </c>
       <c r="J70">
         <v>3.95</v>
       </c>
       <c r="K70">
-        <v>23.85</v>
+        <v>7.01</v>
       </c>
       <c r="L70">
-        <v>24.41</v>
+        <v>7.17</v>
       </c>
       <c r="M70">
-        <v>24.98</v>
+        <v>7.34</v>
       </c>
       <c r="N70">
-        <v>25.83</v>
+        <v>7.42</v>
       </c>
       <c r="O70">
-        <v>28.76</v>
+        <v>7.59</v>
       </c>
       <c r="P70">
-        <v>31.78</v>
+        <v>8.01</v>
       </c>
       <c r="Q70">
-        <v>23.35</v>
+        <v>8.45</v>
       </c>
       <c r="R70">
-        <v>23.84</v>
+        <v>9.34</v>
       </c>
       <c r="S70">
-        <v>24.36</v>
+        <v>11.23</v>
       </c>
       <c r="T70">
-        <v>25.19</v>
+        <v>6.6</v>
       </c>
       <c r="U70">
-        <v>28.33</v>
+        <v>6.74</v>
       </c>
       <c r="V70">
-        <v>32.38</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:22">
+        <v>6.89</v>
+      </c>
+      <c r="W70">
+        <v>6.96</v>
+      </c>
+      <c r="X70">
+        <v>7.12</v>
+      </c>
+      <c r="Y70">
+        <v>7.54</v>
+      </c>
+      <c r="Z70">
+        <v>8.01</v>
+      </c>
+      <c r="AA70">
+        <v>9.15</v>
+      </c>
+      <c r="AB70">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="71" spans="1:28">
       <c r="A71">
-        <v>166243</v>
+        <v>77915</v>
+      </c>
+      <c r="B71">
+        <v>157340367833</v>
       </c>
       <c r="C71">
-        <v>5055175250342</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>5010559668274</v>
+      </c>
+      <c r="D71">
+        <v>66827</v>
       </c>
       <c r="E71" t="s">
-        <v>158</v>
+        <v>100</v>
       </c>
       <c r="F71">
-        <v>0.5244</v>
+        <v>0.546</v>
       </c>
       <c r="G71">
-        <v>12.16</v>
+        <v>1.15</v>
       </c>
       <c r="H71">
-        <v>12.16</v>
+        <v>1.15</v>
       </c>
       <c r="I71">
         <v>1.0</v>
       </c>
       <c r="J71">
         <v>3.95</v>
       </c>
       <c r="K71">
-        <v>23.3</v>
+        <v>7.01</v>
       </c>
       <c r="L71">
-        <v>23.85</v>
+        <v>7.17</v>
       </c>
       <c r="M71">
-        <v>24.4</v>
+        <v>7.34</v>
       </c>
       <c r="N71">
-        <v>25.24</v>
+        <v>7.42</v>
       </c>
       <c r="O71">
-        <v>28.1</v>
+        <v>7.59</v>
       </c>
       <c r="P71">
-        <v>31.06</v>
+        <v>8.01</v>
       </c>
       <c r="Q71">
-        <v>22.81</v>
+        <v>8.45</v>
       </c>
       <c r="R71">
-        <v>23.29</v>
+        <v>9.34</v>
       </c>
       <c r="S71">
-        <v>23.8</v>
+        <v>11.23</v>
       </c>
       <c r="T71">
-        <v>24.61</v>
+        <v>6.6</v>
       </c>
       <c r="U71">
-        <v>27.67</v>
+        <v>6.74</v>
       </c>
       <c r="V71">
-        <v>31.63</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:22">
+        <v>6.89</v>
+      </c>
+      <c r="W71">
+        <v>6.96</v>
+      </c>
+      <c r="X71">
+        <v>7.12</v>
+      </c>
+      <c r="Y71">
+        <v>7.54</v>
+      </c>
+      <c r="Z71">
+        <v>8.01</v>
+      </c>
+      <c r="AA71">
+        <v>9.15</v>
+      </c>
+      <c r="AB71">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="72" spans="1:28">
       <c r="A72">
-        <v>166244</v>
+        <v>77916</v>
+      </c>
+      <c r="B72">
+        <v>157339510434</v>
       </c>
       <c r="C72">
-        <v>5055175250540</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>5010559351596</v>
+      </c>
+      <c r="D72">
+        <v>35159</v>
       </c>
       <c r="E72" t="s">
-        <v>160</v>
+        <v>101</v>
       </c>
       <c r="F72">
-        <v>0.512</v>
+        <v>0.596</v>
       </c>
       <c r="G72">
-        <v>11.96</v>
+        <v>4.1</v>
       </c>
       <c r="H72">
-        <v>11.96</v>
+        <v>4.1</v>
       </c>
       <c r="I72">
         <v>1.0</v>
       </c>
       <c r="J72">
         <v>3.95</v>
       </c>
       <c r="K72">
-        <v>23.01</v>
+        <v>11.37</v>
       </c>
       <c r="L72">
-        <v>23.55</v>
+        <v>11.64</v>
       </c>
       <c r="M72">
-        <v>24.09</v>
+        <v>11.91</v>
       </c>
       <c r="N72">
-        <v>24.92</v>
+        <v>12.05</v>
       </c>
       <c r="O72">
-        <v>27.74</v>
+        <v>12.32</v>
       </c>
       <c r="P72">
-        <v>30.66</v>
+        <v>13.0</v>
       </c>
       <c r="Q72">
-        <v>22.51</v>
+        <v>13.71</v>
       </c>
       <c r="R72">
-        <v>22.99</v>
+        <v>15.16</v>
       </c>
       <c r="S72">
-        <v>23.49</v>
+        <v>18.23</v>
       </c>
       <c r="T72">
-        <v>24.29</v>
+        <v>10.94</v>
       </c>
       <c r="U72">
-        <v>27.31</v>
+        <v>11.17</v>
       </c>
       <c r="V72">
-        <v>31.22</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:22">
+        <v>11.42</v>
+      </c>
+      <c r="W72">
+        <v>11.54</v>
+      </c>
+      <c r="X72">
+        <v>11.81</v>
+      </c>
+      <c r="Y72">
+        <v>12.49</v>
+      </c>
+      <c r="Z72">
+        <v>13.27</v>
+      </c>
+      <c r="AA72">
+        <v>15.17</v>
+      </c>
+      <c r="AB72">
+        <v>21.26</v>
+      </c>
+    </row>
+    <row r="73" spans="1:28">
       <c r="A73">
-        <v>166245</v>
+        <v>77917</v>
       </c>
       <c r="C73">
-        <v>5055175250328</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>5010559351572</v>
+      </c>
+      <c r="D73">
+        <v>35157</v>
       </c>
       <c r="E73" t="s">
-        <v>162</v>
+        <v>102</v>
       </c>
       <c r="F73">
-        <v>0.5118</v>
+        <v>0.596</v>
       </c>
       <c r="G73">
-        <v>11.05</v>
+        <v>4.1</v>
       </c>
       <c r="H73">
-        <v>11.05</v>
+        <v>4.1</v>
       </c>
       <c r="I73">
         <v>1.0</v>
       </c>
       <c r="J73">
         <v>3.95</v>
       </c>
       <c r="K73">
-        <v>21.66</v>
+        <v>11.37</v>
       </c>
       <c r="L73">
-        <v>22.17</v>
+        <v>11.64</v>
       </c>
       <c r="M73">
-        <v>22.68</v>
+        <v>11.91</v>
       </c>
       <c r="N73">
-        <v>23.46</v>
+        <v>12.05</v>
       </c>
       <c r="O73">
-        <v>26.12</v>
+        <v>12.32</v>
       </c>
       <c r="P73">
-        <v>28.87</v>
+        <v>13.0</v>
       </c>
       <c r="Q73">
-        <v>21.17</v>
+        <v>13.71</v>
       </c>
       <c r="R73">
-        <v>21.62</v>
+        <v>15.16</v>
       </c>
       <c r="S73">
-        <v>22.09</v>
+        <v>18.23</v>
       </c>
       <c r="T73">
-        <v>22.84</v>
+        <v>10.94</v>
       </c>
       <c r="U73">
-        <v>25.68</v>
+        <v>11.17</v>
       </c>
       <c r="V73">
-        <v>29.36</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:22">
+        <v>11.42</v>
+      </c>
+      <c r="W73">
+        <v>11.54</v>
+      </c>
+      <c r="X73">
+        <v>11.81</v>
+      </c>
+      <c r="Y73">
+        <v>12.49</v>
+      </c>
+      <c r="Z73">
+        <v>13.27</v>
+      </c>
+      <c r="AA73">
+        <v>15.17</v>
+      </c>
+      <c r="AB73">
+        <v>21.26</v>
+      </c>
+    </row>
+    <row r="74" spans="1:28">
       <c r="A74">
-        <v>166246</v>
+        <v>77918</v>
+      </c>
+      <c r="B74">
+        <v>157340051630</v>
       </c>
       <c r="C74">
-        <v>5055175250335</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>5010559545148</v>
+      </c>
+      <c r="D74">
+        <v>54514</v>
       </c>
       <c r="E74" t="s">
-        <v>164</v>
+        <v>103</v>
       </c>
       <c r="F74">
-        <v>0.5428</v>
+        <v>0.534</v>
       </c>
       <c r="G74">
-        <v>11.13</v>
+        <v>2.7</v>
       </c>
       <c r="H74">
-        <v>11.13</v>
+        <v>2.7</v>
       </c>
       <c r="I74">
         <v>1.0</v>
       </c>
       <c r="J74">
         <v>3.95</v>
       </c>
       <c r="K74">
-        <v>21.78</v>
+        <v>9.3</v>
       </c>
       <c r="L74">
-        <v>22.29</v>
+        <v>9.52</v>
       </c>
       <c r="M74">
-        <v>22.81</v>
+        <v>9.74</v>
       </c>
       <c r="N74">
-        <v>23.59</v>
+        <v>9.85</v>
       </c>
       <c r="O74">
-        <v>26.26</v>
+        <v>10.07</v>
       </c>
       <c r="P74">
-        <v>29.02</v>
+        <v>10.63</v>
       </c>
       <c r="Q74">
-        <v>21.29</v>
+        <v>11.21</v>
       </c>
       <c r="R74">
-        <v>21.74</v>
+        <v>12.39</v>
       </c>
       <c r="S74">
-        <v>22.21</v>
+        <v>14.91</v>
       </c>
       <c r="T74">
-        <v>22.97</v>
+        <v>8.88</v>
       </c>
       <c r="U74">
-        <v>25.83</v>
+        <v>9.07</v>
       </c>
       <c r="V74">
-        <v>29.52</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:22">
+        <v>9.27</v>
+      </c>
+      <c r="W74">
+        <v>9.37</v>
+      </c>
+      <c r="X74">
+        <v>9.58</v>
+      </c>
+      <c r="Y74">
+        <v>10.14</v>
+      </c>
+      <c r="Z74">
+        <v>10.77</v>
+      </c>
+      <c r="AA74">
+        <v>12.32</v>
+      </c>
+      <c r="AB74">
+        <v>17.26</v>
+      </c>
+    </row>
+    <row r="75" spans="1:28">
       <c r="A75">
-        <v>166247</v>
+        <v>77920</v>
+      </c>
+      <c r="B75">
+        <v>157339378585</v>
       </c>
       <c r="C75">
-        <v>5055175250601</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>5010559333660</v>
+      </c>
+      <c r="D75">
+        <v>33366</v>
       </c>
       <c r="E75" t="s">
-        <v>166</v>
+        <v>104</v>
       </c>
       <c r="F75">
-        <v>0.522</v>
+        <v>0.544</v>
       </c>
       <c r="G75">
-        <v>6.24</v>
+        <v>0.92</v>
       </c>
       <c r="H75">
-        <v>6.24</v>
+        <v>0.92</v>
       </c>
       <c r="I75">
         <v>1.0</v>
       </c>
       <c r="J75">
         <v>3.95</v>
       </c>
       <c r="K75">
-        <v>14.54</v>
+        <v>6.67</v>
       </c>
       <c r="L75">
-        <v>14.88</v>
+        <v>6.82</v>
       </c>
       <c r="M75">
-        <v>15.23</v>
+        <v>6.98</v>
       </c>
       <c r="N75">
-        <v>15.75</v>
+        <v>7.06</v>
       </c>
       <c r="O75">
-        <v>17.53</v>
+        <v>7.22</v>
       </c>
       <c r="P75">
-        <v>19.38</v>
+        <v>7.62</v>
       </c>
       <c r="Q75">
-        <v>14.09</v>
+        <v>8.04</v>
       </c>
       <c r="R75">
-        <v>14.39</v>
+        <v>8.88</v>
       </c>
       <c r="S75">
-        <v>14.7</v>
+        <v>10.69</v>
       </c>
       <c r="T75">
-        <v>15.2</v>
+        <v>6.26</v>
       </c>
       <c r="U75">
-        <v>17.09</v>
+        <v>6.39</v>
       </c>
       <c r="V75">
-        <v>19.54</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:22">
+        <v>6.53</v>
+      </c>
+      <c r="W75">
+        <v>6.6</v>
+      </c>
+      <c r="X75">
+        <v>6.75</v>
+      </c>
+      <c r="Y75">
+        <v>7.15</v>
+      </c>
+      <c r="Z75">
+        <v>7.59</v>
+      </c>
+      <c r="AA75">
+        <v>8.68</v>
+      </c>
+      <c r="AB75">
+        <v>12.17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:28">
       <c r="A76">
-        <v>166248</v>
+        <v>77922</v>
+      </c>
+      <c r="B76">
+        <v>157340323135</v>
       </c>
       <c r="C76">
-        <v>5055175250595</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>5010559643660</v>
+      </c>
+      <c r="D76">
+        <v>64366</v>
       </c>
       <c r="E76" t="s">
-        <v>168</v>
+        <v>105</v>
       </c>
       <c r="F76">
-        <v>0.5444</v>
+        <v>0.539</v>
       </c>
       <c r="G76">
-        <v>5.64</v>
+        <v>0.8</v>
       </c>
       <c r="H76">
-        <v>5.64</v>
+        <v>0.8</v>
       </c>
       <c r="I76">
         <v>1.0</v>
       </c>
       <c r="J76">
         <v>3.95</v>
       </c>
       <c r="K76">
-        <v>13.65</v>
+        <v>6.49</v>
       </c>
       <c r="L76">
-        <v>13.97</v>
+        <v>6.64</v>
       </c>
       <c r="M76">
-        <v>14.3</v>
+        <v>6.79</v>
       </c>
       <c r="N76">
-        <v>14.79</v>
+        <v>6.87</v>
       </c>
       <c r="O76">
-        <v>16.46</v>
+        <v>7.03</v>
       </c>
       <c r="P76">
-        <v>18.19</v>
+        <v>7.42</v>
       </c>
       <c r="Q76">
-        <v>13.21</v>
+        <v>7.82</v>
       </c>
       <c r="R76">
-        <v>13.49</v>
+        <v>8.65</v>
       </c>
       <c r="S76">
-        <v>13.78</v>
+        <v>10.4</v>
       </c>
       <c r="T76">
-        <v>14.25</v>
+        <v>6.08</v>
       </c>
       <c r="U76">
-        <v>16.02</v>
+        <v>6.21</v>
       </c>
       <c r="V76">
-        <v>18.32</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:22">
+        <v>6.35</v>
+      </c>
+      <c r="W76">
+        <v>6.42</v>
+      </c>
+      <c r="X76">
+        <v>6.56</v>
+      </c>
+      <c r="Y76">
+        <v>6.95</v>
+      </c>
+      <c r="Z76">
+        <v>7.38</v>
+      </c>
+      <c r="AA76">
+        <v>8.44</v>
+      </c>
+      <c r="AB76">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="77" spans="1:28">
       <c r="A77">
-        <v>166249</v>
+        <v>77923</v>
       </c>
       <c r="C77">
-        <v>5055175250625</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>5010559333653</v>
+      </c>
+      <c r="D77">
+        <v>33365</v>
       </c>
       <c r="E77" t="s">
-        <v>170</v>
+        <v>106</v>
       </c>
       <c r="F77">
-        <v>0.5455</v>
+        <v>0.544</v>
       </c>
       <c r="G77">
-        <v>8.68</v>
+        <v>0.92</v>
       </c>
       <c r="H77">
-        <v>8.68</v>
+        <v>0.92</v>
       </c>
       <c r="I77">
         <v>1.0</v>
       </c>
       <c r="J77">
         <v>3.95</v>
       </c>
       <c r="K77">
-        <v>18.15</v>
+        <v>6.67</v>
       </c>
       <c r="L77">
-        <v>18.58</v>
+        <v>6.82</v>
       </c>
       <c r="M77">
-        <v>19.01</v>
+        <v>6.98</v>
       </c>
       <c r="N77">
-        <v>19.66</v>
+        <v>7.06</v>
       </c>
       <c r="O77">
-        <v>21.89</v>
+        <v>7.22</v>
       </c>
       <c r="P77">
-        <v>24.19</v>
+        <v>7.62</v>
       </c>
       <c r="Q77">
-        <v>17.68</v>
+        <v>8.04</v>
       </c>
       <c r="R77">
-        <v>18.06</v>
+        <v>8.88</v>
       </c>
       <c r="S77">
-        <v>18.45</v>
+        <v>10.69</v>
       </c>
       <c r="T77">
-        <v>19.08</v>
+        <v>6.26</v>
       </c>
       <c r="U77">
-        <v>21.45</v>
+        <v>6.39</v>
       </c>
       <c r="V77">
-        <v>24.52</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:22">
+        <v>6.53</v>
+      </c>
+      <c r="W77">
+        <v>6.6</v>
+      </c>
+      <c r="X77">
+        <v>6.75</v>
+      </c>
+      <c r="Y77">
+        <v>7.15</v>
+      </c>
+      <c r="Z77">
+        <v>7.59</v>
+      </c>
+      <c r="AA77">
+        <v>8.68</v>
+      </c>
+      <c r="AB77">
+        <v>12.17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:28">
       <c r="A78">
-        <v>166250</v>
+        <v>77924</v>
+      </c>
+      <c r="B78">
+        <v>157339496887</v>
       </c>
       <c r="C78">
-        <v>5055175250588</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>5010559350742</v>
+      </c>
+      <c r="D78">
+        <v>35074</v>
       </c>
       <c r="E78" t="s">
-        <v>172</v>
+        <v>107</v>
       </c>
       <c r="F78">
-        <v>0.512</v>
+        <v>0.574</v>
       </c>
       <c r="G78">
-        <v>4.97</v>
+        <v>2.55</v>
       </c>
       <c r="H78">
-        <v>4.97</v>
+        <v>2.55</v>
       </c>
       <c r="I78">
         <v>1.0</v>
       </c>
       <c r="J78">
         <v>3.95</v>
       </c>
       <c r="K78">
-        <v>12.66</v>
+        <v>9.08</v>
       </c>
       <c r="L78">
-        <v>12.96</v>
+        <v>9.29</v>
       </c>
       <c r="M78">
-        <v>13.26</v>
+        <v>9.51</v>
       </c>
       <c r="N78">
-        <v>13.71</v>
+        <v>9.62</v>
       </c>
       <c r="O78">
-        <v>15.27</v>
+        <v>9.83</v>
       </c>
       <c r="P78">
-        <v>16.87</v>
+        <v>10.38</v>
       </c>
       <c r="Q78">
-        <v>12.22</v>
+        <v>10.95</v>
       </c>
       <c r="R78">
-        <v>12.48</v>
+        <v>12.1</v>
       </c>
       <c r="S78">
-        <v>12.75</v>
+        <v>14.55</v>
       </c>
       <c r="T78">
-        <v>13.19</v>
+        <v>8.66</v>
       </c>
       <c r="U78">
-        <v>14.83</v>
+        <v>8.84</v>
       </c>
       <c r="V78">
-        <v>16.95</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:22">
+        <v>9.04</v>
+      </c>
+      <c r="W78">
+        <v>9.14</v>
+      </c>
+      <c r="X78">
+        <v>9.34</v>
+      </c>
+      <c r="Y78">
+        <v>9.89</v>
+      </c>
+      <c r="Z78">
+        <v>10.51</v>
+      </c>
+      <c r="AA78">
+        <v>12.01</v>
+      </c>
+      <c r="AB78">
+        <v>16.83</v>
+      </c>
+    </row>
+    <row r="79" spans="1:28">
       <c r="A79">
-        <v>166251</v>
+        <v>77926</v>
+      </c>
+      <c r="B79">
+        <v>157339439951</v>
       </c>
       <c r="C79">
-        <v>5055175250632</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>5010559339037</v>
+      </c>
+      <c r="D79">
+        <v>33903</v>
       </c>
       <c r="E79" t="s">
-        <v>174</v>
+        <v>108</v>
       </c>
       <c r="F79">
-        <v>0.5217</v>
+        <v>0.648</v>
       </c>
       <c r="G79">
-        <v>11.12</v>
+        <v>3.3</v>
       </c>
       <c r="H79">
-        <v>11.12</v>
+        <v>3.3</v>
       </c>
       <c r="I79">
         <v>1.0</v>
       </c>
       <c r="J79">
         <v>3.95</v>
       </c>
       <c r="K79">
-        <v>21.76</v>
+        <v>10.19</v>
       </c>
       <c r="L79">
-        <v>22.28</v>
+        <v>10.43</v>
       </c>
       <c r="M79">
-        <v>22.79</v>
+        <v>10.67</v>
       </c>
       <c r="N79">
-        <v>23.57</v>
+        <v>10.79</v>
       </c>
       <c r="O79">
-        <v>26.24</v>
+        <v>11.04</v>
       </c>
       <c r="P79">
-        <v>29.0</v>
+        <v>11.65</v>
       </c>
       <c r="Q79">
-        <v>21.28</v>
+        <v>12.28</v>
       </c>
       <c r="R79">
-        <v>21.73</v>
+        <v>13.58</v>
       </c>
       <c r="S79">
-        <v>22.2</v>
+        <v>16.33</v>
       </c>
       <c r="T79">
-        <v>22.95</v>
+        <v>9.76</v>
       </c>
       <c r="U79">
-        <v>25.81</v>
+        <v>9.97</v>
       </c>
       <c r="V79">
-        <v>29.5</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:22">
+        <v>10.19</v>
+      </c>
+      <c r="W79">
+        <v>10.3</v>
+      </c>
+      <c r="X79">
+        <v>10.53</v>
+      </c>
+      <c r="Y79">
+        <v>11.15</v>
+      </c>
+      <c r="Z79">
+        <v>11.84</v>
+      </c>
+      <c r="AA79">
+        <v>13.54</v>
+      </c>
+      <c r="AB79">
+        <v>18.98</v>
+      </c>
+    </row>
+    <row r="80" spans="1:28">
       <c r="A80">
-        <v>166252</v>
+        <v>77927</v>
       </c>
       <c r="C80">
-        <v>5055175250618</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>5010559333639</v>
+      </c>
+      <c r="D80">
+        <v>33363</v>
       </c>
       <c r="E80" t="s">
-        <v>176</v>
+        <v>109</v>
       </c>
       <c r="F80">
-        <v>0.524</v>
+        <v>0.544</v>
       </c>
       <c r="G80">
-        <v>9.12</v>
+        <v>0.92</v>
       </c>
       <c r="H80">
-        <v>9.12</v>
+        <v>0.92</v>
       </c>
       <c r="I80">
         <v>1.0</v>
       </c>
       <c r="J80">
         <v>3.95</v>
       </c>
       <c r="K80">
-        <v>18.8</v>
+        <v>6.67</v>
       </c>
       <c r="L80">
-        <v>19.25</v>
+        <v>6.82</v>
       </c>
       <c r="M80">
-        <v>19.69</v>
+        <v>6.98</v>
       </c>
       <c r="N80">
-        <v>20.37</v>
+        <v>7.06</v>
       </c>
       <c r="O80">
-        <v>22.67</v>
+        <v>7.22</v>
       </c>
       <c r="P80">
-        <v>25.06</v>
+        <v>7.62</v>
       </c>
       <c r="Q80">
-        <v>18.33</v>
+        <v>8.04</v>
       </c>
       <c r="R80">
-        <v>18.72</v>
+        <v>8.88</v>
       </c>
       <c r="S80">
-        <v>19.13</v>
+        <v>10.69</v>
       </c>
       <c r="T80">
-        <v>19.78</v>
+        <v>6.26</v>
       </c>
       <c r="U80">
-        <v>22.24</v>
+        <v>6.39</v>
       </c>
       <c r="V80">
-        <v>25.42</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:22">
+        <v>6.53</v>
+      </c>
+      <c r="W80">
+        <v>6.6</v>
+      </c>
+      <c r="X80">
+        <v>6.75</v>
+      </c>
+      <c r="Y80">
+        <v>7.15</v>
+      </c>
+      <c r="Z80">
+        <v>7.59</v>
+      </c>
+      <c r="AA80">
+        <v>8.68</v>
+      </c>
+      <c r="AB80">
+        <v>12.17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:28">
       <c r="A81">
-        <v>166253</v>
+        <v>77928</v>
+      </c>
+      <c r="B81">
+        <v>157339496825</v>
       </c>
       <c r="C81">
-        <v>5055175250229</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>5010559350711</v>
+      </c>
+      <c r="D81">
+        <v>35071</v>
       </c>
       <c r="E81" t="s">
-        <v>178</v>
+        <v>110</v>
       </c>
       <c r="F81">
-        <v>0.512</v>
+        <v>0.526</v>
       </c>
       <c r="G81">
-        <v>15.85</v>
+        <v>2.45</v>
       </c>
       <c r="H81">
-        <v>15.85</v>
+        <v>2.45</v>
       </c>
       <c r="I81">
         <v>1.0</v>
       </c>
       <c r="J81">
         <v>3.95</v>
       </c>
       <c r="K81">
-        <v>28.77</v>
+        <v>8.93</v>
       </c>
       <c r="L81">
-        <v>29.44</v>
+        <v>9.14</v>
       </c>
       <c r="M81">
-        <v>30.12</v>
+        <v>9.35</v>
       </c>
       <c r="N81">
-        <v>31.16</v>
+        <v>9.46</v>
       </c>
       <c r="O81">
-        <v>34.68</v>
+        <v>9.67</v>
       </c>
       <c r="P81">
-        <v>38.33</v>
+        <v>10.21</v>
       </c>
       <c r="Q81">
-        <v>28.24</v>
+        <v>10.77</v>
       </c>
       <c r="R81">
-        <v>28.84</v>
+        <v>11.9</v>
       </c>
       <c r="S81">
-        <v>29.46</v>
+        <v>14.32</v>
       </c>
       <c r="T81">
-        <v>30.47</v>
+        <v>8.51</v>
       </c>
       <c r="U81">
-        <v>34.25</v>
+        <v>8.69</v>
       </c>
       <c r="V81">
-        <v>39.16</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:22">
+        <v>8.88</v>
+      </c>
+      <c r="W81">
+        <v>8.98</v>
+      </c>
+      <c r="X81">
+        <v>9.18</v>
+      </c>
+      <c r="Y81">
+        <v>9.72</v>
+      </c>
+      <c r="Z81">
+        <v>10.33</v>
+      </c>
+      <c r="AA81">
+        <v>11.81</v>
+      </c>
+      <c r="AB81">
+        <v>16.54</v>
+      </c>
+    </row>
+    <row r="82" spans="1:28">
       <c r="A82">
-        <v>166254</v>
+        <v>77929</v>
+      </c>
+      <c r="B82">
+        <v>157340323077</v>
       </c>
       <c r="C82">
-        <v>5055175250243</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>5010559643646</v>
+      </c>
+      <c r="D82">
+        <v>64364</v>
       </c>
       <c r="E82" t="s">
-        <v>180</v>
+        <v>111</v>
       </c>
       <c r="F82">
-        <v>0.5243</v>
+        <v>0.539</v>
       </c>
       <c r="G82">
-        <v>15.85</v>
+        <v>0.8</v>
       </c>
       <c r="H82">
-        <v>15.85</v>
+        <v>0.8</v>
       </c>
       <c r="I82">
         <v>1.0</v>
       </c>
       <c r="J82">
         <v>3.95</v>
       </c>
       <c r="K82">
-        <v>28.77</v>
+        <v>6.49</v>
       </c>
       <c r="L82">
-        <v>29.44</v>
+        <v>6.64</v>
       </c>
       <c r="M82">
-        <v>30.12</v>
+        <v>6.79</v>
       </c>
       <c r="N82">
-        <v>31.16</v>
+        <v>6.87</v>
       </c>
       <c r="O82">
-        <v>34.68</v>
+        <v>7.03</v>
       </c>
       <c r="P82">
-        <v>38.33</v>
+        <v>7.42</v>
       </c>
       <c r="Q82">
-        <v>28.24</v>
+        <v>7.82</v>
       </c>
       <c r="R82">
-        <v>28.84</v>
+        <v>8.65</v>
       </c>
       <c r="S82">
-        <v>29.46</v>
+        <v>10.4</v>
       </c>
       <c r="T82">
-        <v>30.47</v>
+        <v>6.08</v>
       </c>
       <c r="U82">
-        <v>34.25</v>
+        <v>6.21</v>
       </c>
       <c r="V82">
-        <v>39.16</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:22">
+        <v>6.35</v>
+      </c>
+      <c r="W82">
+        <v>6.42</v>
+      </c>
+      <c r="X82">
+        <v>6.56</v>
+      </c>
+      <c r="Y82">
+        <v>6.95</v>
+      </c>
+      <c r="Z82">
+        <v>7.38</v>
+      </c>
+      <c r="AA82">
+        <v>8.44</v>
+      </c>
+      <c r="AB82">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="83" spans="1:28">
       <c r="A83">
-        <v>166255</v>
+        <v>77930</v>
+      </c>
+      <c r="B83">
+        <v>157339439509</v>
       </c>
       <c r="C83">
-        <v>5055175250250</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>5010559339020</v>
+      </c>
+      <c r="D83">
+        <v>33902</v>
       </c>
       <c r="E83" t="s">
-        <v>182</v>
+        <v>112</v>
       </c>
       <c r="F83">
-        <v>0.522</v>
+        <v>0.626</v>
       </c>
       <c r="G83">
-        <v>19.18</v>
+        <v>3.15</v>
       </c>
       <c r="H83">
-        <v>19.18</v>
+        <v>3.15</v>
       </c>
       <c r="I83">
         <v>1.0</v>
       </c>
       <c r="J83">
         <v>3.95</v>
       </c>
       <c r="K83">
-        <v>33.7</v>
+        <v>9.97</v>
       </c>
       <c r="L83">
-        <v>34.49</v>
+        <v>10.2</v>
       </c>
       <c r="M83">
-        <v>35.29</v>
+        <v>10.44</v>
       </c>
       <c r="N83">
-        <v>36.5</v>
+        <v>10.56</v>
       </c>
       <c r="O83">
-        <v>40.63</v>
+        <v>10.8</v>
       </c>
       <c r="P83">
-        <v>44.9</v>
+        <v>11.39</v>
       </c>
       <c r="Q83">
-        <v>33.14</v>
+        <v>12.02</v>
       </c>
       <c r="R83">
-        <v>33.84</v>
+        <v>13.28</v>
       </c>
       <c r="S83">
-        <v>34.58</v>
+        <v>15.98</v>
       </c>
       <c r="T83">
-        <v>35.75</v>
+        <v>9.54</v>
       </c>
       <c r="U83">
-        <v>40.2</v>
+        <v>9.75</v>
       </c>
       <c r="V83">
-        <v>45.96</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:22">
+        <v>9.96</v>
+      </c>
+      <c r="W83">
+        <v>10.07</v>
+      </c>
+      <c r="X83">
+        <v>10.3</v>
+      </c>
+      <c r="Y83">
+        <v>10.9</v>
+      </c>
+      <c r="Z83">
+        <v>11.58</v>
+      </c>
+      <c r="AA83">
+        <v>13.23</v>
+      </c>
+      <c r="AB83">
+        <v>18.55</v>
+      </c>
+    </row>
+    <row r="84" spans="1:28">
       <c r="A84">
-        <v>166256</v>
+        <v>77931</v>
       </c>
       <c r="C84">
-        <v>5055175250236</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>5010559350582</v>
+      </c>
+      <c r="D84">
+        <v>35058</v>
       </c>
       <c r="E84" t="s">
-        <v>184</v>
+        <v>113</v>
       </c>
       <c r="F84">
-        <v>0.5422</v>
+        <v>0.524</v>
       </c>
       <c r="G84">
-        <v>11.69</v>
+        <v>2.45</v>
       </c>
       <c r="H84">
-        <v>11.69</v>
+        <v>2.45</v>
       </c>
       <c r="I84">
         <v>1.0</v>
       </c>
       <c r="J84">
         <v>3.95</v>
       </c>
       <c r="K84">
-        <v>22.61</v>
+        <v>8.93</v>
       </c>
       <c r="L84">
-        <v>23.14</v>
+        <v>9.14</v>
       </c>
       <c r="M84">
-        <v>23.68</v>
+        <v>9.35</v>
       </c>
       <c r="N84">
-        <v>24.49</v>
+        <v>9.46</v>
       </c>
       <c r="O84">
-        <v>27.26</v>
+        <v>9.67</v>
       </c>
       <c r="P84">
-        <v>30.13</v>
+        <v>10.21</v>
       </c>
       <c r="Q84">
-        <v>22.11</v>
+        <v>10.77</v>
       </c>
       <c r="R84">
-        <v>22.58</v>
+        <v>11.9</v>
       </c>
       <c r="S84">
-        <v>23.07</v>
+        <v>14.32</v>
       </c>
       <c r="T84">
-        <v>23.86</v>
+        <v>8.51</v>
       </c>
       <c r="U84">
-        <v>26.83</v>
+        <v>8.69</v>
       </c>
       <c r="V84">
-        <v>30.67</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:22">
+        <v>8.88</v>
+      </c>
+      <c r="W84">
+        <v>8.98</v>
+      </c>
+      <c r="X84">
+        <v>9.18</v>
+      </c>
+      <c r="Y84">
+        <v>9.72</v>
+      </c>
+      <c r="Z84">
+        <v>10.33</v>
+      </c>
+      <c r="AA84">
+        <v>11.81</v>
+      </c>
+      <c r="AB84">
+        <v>16.54</v>
+      </c>
+    </row>
+    <row r="85" spans="1:28">
       <c r="A85">
-        <v>166257</v>
+        <v>77932</v>
+      </c>
+      <c r="B85">
+        <v>157339378506</v>
       </c>
       <c r="C85">
-        <v>5055175251011</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>5010559333615</v>
+      </c>
+      <c r="D85">
+        <v>33361</v>
       </c>
       <c r="E85" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="F85">
-        <v>0.542</v>
+        <v>0.544</v>
       </c>
       <c r="G85">
-        <v>15.87</v>
+        <v>0.92</v>
       </c>
       <c r="H85">
-        <v>15.87</v>
+        <v>0.92</v>
       </c>
       <c r="I85">
         <v>1.0</v>
       </c>
       <c r="J85">
         <v>3.95</v>
       </c>
       <c r="K85">
-        <v>28.8</v>
+        <v>6.67</v>
       </c>
       <c r="L85">
-        <v>29.47</v>
+        <v>6.82</v>
       </c>
       <c r="M85">
-        <v>30.16</v>
+        <v>6.98</v>
       </c>
       <c r="N85">
-        <v>31.19</v>
+        <v>7.06</v>
       </c>
       <c r="O85">
-        <v>34.72</v>
+        <v>7.22</v>
       </c>
       <c r="P85">
-        <v>38.37</v>
+        <v>7.62</v>
       </c>
       <c r="Q85">
-        <v>28.27</v>
+        <v>8.04</v>
       </c>
       <c r="R85">
-        <v>28.87</v>
+        <v>8.88</v>
       </c>
       <c r="S85">
-        <v>29.49</v>
+        <v>10.69</v>
       </c>
       <c r="T85">
-        <v>30.5</v>
+        <v>6.26</v>
       </c>
       <c r="U85">
-        <v>34.29</v>
+        <v>6.39</v>
       </c>
       <c r="V85">
-        <v>39.2</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:22">
+        <v>6.53</v>
+      </c>
+      <c r="W85">
+        <v>6.6</v>
+      </c>
+      <c r="X85">
+        <v>6.75</v>
+      </c>
+      <c r="Y85">
+        <v>7.15</v>
+      </c>
+      <c r="Z85">
+        <v>7.59</v>
+      </c>
+      <c r="AA85">
+        <v>8.68</v>
+      </c>
+      <c r="AB85">
+        <v>12.17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:28">
       <c r="A86">
-        <v>166258</v>
+        <v>78407</v>
       </c>
       <c r="C86">
-        <v>5055175250267</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>5010559163649</v>
+      </c>
+      <c r="D86">
+        <v>16364</v>
       </c>
       <c r="E86" t="s">
-        <v>188</v>
+        <v>115</v>
       </c>
       <c r="F86">
-        <v>0.5397</v>
+        <v>7.024</v>
       </c>
       <c r="G86">
-        <v>15.38</v>
+        <v>52.5</v>
       </c>
       <c r="H86">
-        <v>15.38</v>
+        <v>52.5</v>
       </c>
       <c r="I86">
         <v>1.0</v>
       </c>
       <c r="J86">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K86">
-        <v>28.07</v>
+        <v>87.58</v>
       </c>
       <c r="L86">
-        <v>28.73</v>
+        <v>89.64</v>
       </c>
       <c r="M86">
-        <v>29.4</v>
+        <v>91.72</v>
       </c>
       <c r="N86">
-        <v>30.4</v>
+        <v>92.76</v>
       </c>
       <c r="O86">
-        <v>33.84</v>
+        <v>94.86</v>
       </c>
       <c r="P86">
-        <v>37.41</v>
+        <v>100.1</v>
       </c>
       <c r="Q86">
-        <v>27.55</v>
+        <v>105.6</v>
       </c>
       <c r="R86">
-        <v>28.13</v>
+        <v>116.71</v>
       </c>
       <c r="S86">
-        <v>28.74</v>
+        <v>140.4</v>
       </c>
       <c r="T86">
-        <v>29.72</v>
+        <v>86.73</v>
       </c>
       <c r="U86">
-        <v>33.42</v>
+        <v>88.56</v>
       </c>
       <c r="V86">
-        <v>38.2</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:22">
+        <v>90.49</v>
+      </c>
+      <c r="W86">
+        <v>91.49</v>
+      </c>
+      <c r="X86">
+        <v>93.57</v>
+      </c>
+      <c r="Y86">
+        <v>99.03</v>
+      </c>
+      <c r="Z86">
+        <v>105.21</v>
+      </c>
+      <c r="AA86">
+        <v>120.27</v>
+      </c>
+      <c r="AB86">
+        <v>168.55</v>
+      </c>
+    </row>
+    <row r="87" spans="1:28">
       <c r="A87">
-        <v>166259</v>
+        <v>80279</v>
       </c>
       <c r="C87">
-        <v>5055175250205</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>5059482102653</v>
+      </c>
+      <c r="D87">
+        <v>25019</v>
       </c>
       <c r="E87" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="F87">
-        <v>0.524</v>
+        <v>12.65</v>
       </c>
       <c r="G87">
-        <v>17.25</v>
+        <v>996.92</v>
       </c>
       <c r="H87">
-        <v>17.25</v>
+        <v>996.92</v>
       </c>
       <c r="I87">
         <v>1.0</v>
       </c>
       <c r="J87">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K87">
-        <v>30.84</v>
+        <v>1491.13</v>
       </c>
       <c r="L87">
-        <v>31.56</v>
+        <v>1526.19</v>
       </c>
       <c r="M87">
-        <v>32.29</v>
+        <v>1561.52</v>
       </c>
       <c r="N87">
-        <v>33.4</v>
+        <v>1579.29</v>
       </c>
       <c r="O87">
-        <v>37.18</v>
+        <v>1615.02</v>
       </c>
       <c r="P87">
-        <v>41.1</v>
+        <v>1704.29</v>
       </c>
       <c r="Q87">
-        <v>30.3</v>
+        <v>1797.81</v>
       </c>
       <c r="R87">
-        <v>30.94</v>
+        <v>1987.06</v>
       </c>
       <c r="S87">
-        <v>31.61</v>
+        <v>2390.3</v>
       </c>
       <c r="T87">
-        <v>32.69</v>
+        <v>1482.47</v>
       </c>
       <c r="U87">
-        <v>36.75</v>
+        <v>1513.79</v>
       </c>
       <c r="V87">
-        <v>42.02</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:22">
+        <v>1546.71</v>
+      </c>
+      <c r="W87">
+        <v>1563.82</v>
+      </c>
+      <c r="X87">
+        <v>1599.39</v>
+      </c>
+      <c r="Y87">
+        <v>1692.84</v>
+      </c>
+      <c r="Z87">
+        <v>1798.31</v>
+      </c>
+      <c r="AA87">
+        <v>2055.81</v>
+      </c>
+      <c r="AB87">
+        <v>2881.02</v>
+      </c>
+    </row>
+    <row r="88" spans="1:28">
       <c r="A88">
-        <v>166260</v>
+        <v>80282</v>
       </c>
       <c r="C88">
-        <v>5055175250212</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>5059482102660</v>
+      </c>
+      <c r="D88">
+        <v>25020</v>
       </c>
       <c r="E88" t="s">
-        <v>192</v>
+        <v>117</v>
       </c>
       <c r="F88">
-        <v>0.5407</v>
+        <v>12.05</v>
       </c>
       <c r="G88">
-        <v>20.69</v>
+        <v>499.28</v>
       </c>
       <c r="H88">
-        <v>20.69</v>
+        <v>499.28</v>
       </c>
       <c r="I88">
         <v>1.0</v>
       </c>
       <c r="J88">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K88">
-        <v>35.93</v>
+        <v>754.49</v>
       </c>
       <c r="L88">
-        <v>36.78</v>
+        <v>772.23</v>
       </c>
       <c r="M88">
-        <v>37.63</v>
+        <v>790.11</v>
       </c>
       <c r="N88">
-        <v>38.92</v>
+        <v>799.1</v>
       </c>
       <c r="O88">
-        <v>43.32</v>
+        <v>817.17</v>
       </c>
       <c r="P88">
-        <v>47.88</v>
+        <v>862.35</v>
       </c>
       <c r="Q88">
-        <v>35.36</v>
+        <v>909.66</v>
       </c>
       <c r="R88">
-        <v>36.11</v>
+        <v>1005.42</v>
       </c>
       <c r="S88">
-        <v>36.9</v>
+        <v>1209.45</v>
       </c>
       <c r="T88">
-        <v>38.15</v>
+        <v>749.93</v>
       </c>
       <c r="U88">
-        <v>42.9</v>
+        <v>765.77</v>
       </c>
       <c r="V88">
-        <v>49.04</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:22">
+        <v>782.42</v>
+      </c>
+      <c r="W88">
+        <v>791.07</v>
+      </c>
+      <c r="X88">
+        <v>809.07</v>
+      </c>
+      <c r="Y88">
+        <v>856.34</v>
+      </c>
+      <c r="Z88">
+        <v>909.7</v>
+      </c>
+      <c r="AA88">
+        <v>1039.95</v>
+      </c>
+      <c r="AB88">
+        <v>1457.4</v>
+      </c>
+    </row>
+    <row r="89" spans="1:28">
       <c r="A89">
-        <v>166261</v>
+        <v>80286</v>
+      </c>
+      <c r="B89">
+        <v>157339205910</v>
       </c>
       <c r="C89">
-        <v>5055175250182</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>5059482046476</v>
+      </c>
+      <c r="D89">
+        <v>28106</v>
       </c>
       <c r="E89" t="s">
-        <v>194</v>
+        <v>118</v>
       </c>
       <c r="F89">
-        <v>0.5118</v>
+        <v>3.988</v>
       </c>
       <c r="G89">
-        <v>15.67</v>
+        <v>32.99</v>
       </c>
       <c r="H89">
-        <v>15.67</v>
+        <v>32.99</v>
       </c>
       <c r="I89">
         <v>1.0</v>
       </c>
       <c r="J89">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K89">
-        <v>28.5</v>
+        <v>58.7</v>
       </c>
       <c r="L89">
-        <v>29.17</v>
+        <v>60.08</v>
       </c>
       <c r="M89">
-        <v>29.85</v>
+        <v>61.47</v>
       </c>
       <c r="N89">
-        <v>30.87</v>
+        <v>62.17</v>
       </c>
       <c r="O89">
-        <v>34.36</v>
+        <v>63.58</v>
       </c>
       <c r="P89">
-        <v>37.98</v>
+        <v>67.09</v>
       </c>
       <c r="Q89">
-        <v>27.97</v>
+        <v>70.78</v>
       </c>
       <c r="R89">
-        <v>28.56</v>
+        <v>78.23</v>
       </c>
       <c r="S89">
-        <v>29.19</v>
+        <v>94.1</v>
       </c>
       <c r="T89">
-        <v>30.18</v>
+        <v>58.01</v>
       </c>
       <c r="U89">
-        <v>33.93</v>
+        <v>59.23</v>
       </c>
       <c r="V89">
-        <v>38.79</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:22">
+        <v>60.52</v>
+      </c>
+      <c r="W89">
+        <v>61.19</v>
+      </c>
+      <c r="X89">
+        <v>62.58</v>
+      </c>
+      <c r="Y89">
+        <v>66.24</v>
+      </c>
+      <c r="Z89">
+        <v>70.37</v>
+      </c>
+      <c r="AA89">
+        <v>80.44</v>
+      </c>
+      <c r="AB89">
+        <v>112.73</v>
+      </c>
+    </row>
+    <row r="90" spans="1:28">
       <c r="A90">
-        <v>166262</v>
+        <v>80288</v>
       </c>
       <c r="C90">
-        <v>5055175250199</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>5010559509249</v>
+      </c>
+      <c r="D90">
+        <v>50924</v>
       </c>
       <c r="E90" t="s">
-        <v>196</v>
+        <v>119</v>
       </c>
       <c r="F90">
-        <v>0.542</v>
+        <v>51.71</v>
       </c>
       <c r="G90">
-        <v>14.12</v>
+        <v>649.99</v>
       </c>
       <c r="H90">
-        <v>14.12</v>
+        <v>649.99</v>
       </c>
       <c r="I90">
         <v>1.0</v>
       </c>
       <c r="J90">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K90">
-        <v>26.21</v>
+        <v>977.58</v>
       </c>
       <c r="L90">
-        <v>26.82</v>
+        <v>1000.56</v>
       </c>
       <c r="M90">
-        <v>27.44</v>
+        <v>1023.73</v>
       </c>
       <c r="N90">
-        <v>28.38</v>
+        <v>1035.38</v>
       </c>
       <c r="O90">
-        <v>31.6</v>
+        <v>1058.8</v>
       </c>
       <c r="P90">
-        <v>34.92</v>
+        <v>1117.33</v>
       </c>
       <c r="Q90">
-        <v>25.69</v>
+        <v>1178.64</v>
       </c>
       <c r="R90">
-        <v>26.23</v>
+        <v>1302.71</v>
       </c>
       <c r="S90">
-        <v>26.81</v>
+        <v>1567.07</v>
       </c>
       <c r="T90">
-        <v>27.72</v>
+        <v>971.78</v>
       </c>
       <c r="U90">
-        <v>31.17</v>
+        <v>992.31</v>
       </c>
       <c r="V90">
-        <v>35.63</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:22">
+        <v>1013.89</v>
+      </c>
+      <c r="W90">
+        <v>1025.1</v>
+      </c>
+      <c r="X90">
+        <v>1048.42</v>
+      </c>
+      <c r="Y90">
+        <v>1109.68</v>
+      </c>
+      <c r="Z90">
+        <v>1178.81</v>
+      </c>
+      <c r="AA90">
+        <v>1347.61</v>
+      </c>
+      <c r="AB90">
+        <v>1888.54</v>
+      </c>
+    </row>
+    <row r="91" spans="1:28">
       <c r="A91">
-        <v>166264</v>
+        <v>80294</v>
       </c>
       <c r="C91">
-        <v>5055175251295</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>5010559532056</v>
+      </c>
+      <c r="D91">
+        <v>53205</v>
       </c>
       <c r="E91" t="s">
-        <v>198</v>
+        <v>120</v>
       </c>
       <c r="F91">
-        <v>0.544</v>
+        <v>30.711</v>
       </c>
       <c r="G91">
-        <v>22.76</v>
+        <v>394.0</v>
       </c>
       <c r="H91">
-        <v>22.76</v>
+        <v>394.0</v>
       </c>
       <c r="I91">
         <v>1.0</v>
       </c>
       <c r="J91">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K91">
-        <v>39.0</v>
+        <v>598.64</v>
       </c>
       <c r="L91">
-        <v>39.91</v>
+        <v>612.72</v>
       </c>
       <c r="M91">
-        <v>40.84</v>
+        <v>626.91</v>
       </c>
       <c r="N91">
-        <v>42.24</v>
+        <v>634.04</v>
       </c>
       <c r="O91">
-        <v>47.02</v>
+        <v>648.38</v>
       </c>
       <c r="P91">
-        <v>51.96</v>
+        <v>684.22</v>
       </c>
       <c r="Q91">
-        <v>38.41</v>
+        <v>721.77</v>
       </c>
       <c r="R91">
-        <v>39.22</v>
+        <v>797.75</v>
       </c>
       <c r="S91">
-        <v>40.07</v>
+        <v>959.64</v>
       </c>
       <c r="T91">
-        <v>41.44</v>
+        <v>594.95</v>
       </c>
       <c r="U91">
-        <v>46.59</v>
+        <v>607.52</v>
       </c>
       <c r="V91">
-        <v>53.27</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:22">
+        <v>620.73</v>
+      </c>
+      <c r="W91">
+        <v>627.59</v>
+      </c>
+      <c r="X91">
+        <v>641.87</v>
+      </c>
+      <c r="Y91">
+        <v>679.38</v>
+      </c>
+      <c r="Z91">
+        <v>721.7</v>
+      </c>
+      <c r="AA91">
+        <v>825.04</v>
+      </c>
+      <c r="AB91">
+        <v>1156.22</v>
+      </c>
+    </row>
+    <row r="92" spans="1:28">
       <c r="A92">
-        <v>166266</v>
+        <v>80295</v>
       </c>
       <c r="C92">
-        <v>5055175250656</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>5010559532575</v>
+      </c>
+      <c r="D92">
+        <v>53257</v>
       </c>
       <c r="E92" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="F92">
-        <v>2.562</v>
+        <v>74.1</v>
       </c>
       <c r="G92">
-        <v>179.16</v>
+        <v>874.99</v>
       </c>
       <c r="H92">
-        <v>179.16</v>
+        <v>874.99</v>
       </c>
       <c r="I92">
         <v>1.0</v>
       </c>
       <c r="J92">
-        <v>7.65</v>
+        <v>12.15</v>
       </c>
       <c r="K92">
-        <v>275.07</v>
+        <v>1310.64</v>
       </c>
       <c r="L92">
-        <v>281.54</v>
+        <v>1341.45</v>
       </c>
       <c r="M92">
-        <v>288.06</v>
+        <v>1372.51</v>
       </c>
       <c r="N92">
-        <v>297.93</v>
+        <v>1388.13</v>
       </c>
       <c r="O92">
-        <v>331.65</v>
+        <v>1419.53</v>
       </c>
       <c r="P92">
-        <v>366.56</v>
+        <v>1498.0</v>
       </c>
       <c r="Q92">
-        <v>273.18</v>
+        <v>1580.2</v>
       </c>
       <c r="R92">
-        <v>278.95</v>
+        <v>1746.54</v>
       </c>
       <c r="S92">
-        <v>285.01</v>
+        <v>2100.97</v>
       </c>
       <c r="T92">
-        <v>294.72</v>
+        <v>1302.98</v>
       </c>
       <c r="U92">
-        <v>331.38</v>
+        <v>1330.51</v>
       </c>
       <c r="V92">
-        <v>378.83</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:22">
+        <v>1359.45</v>
+      </c>
+      <c r="W92">
+        <v>1374.48</v>
+      </c>
+      <c r="X92">
+        <v>1405.75</v>
+      </c>
+      <c r="Y92">
+        <v>1487.88</v>
+      </c>
+      <c r="Z92">
+        <v>1580.59</v>
+      </c>
+      <c r="AA92">
+        <v>1806.91</v>
+      </c>
+      <c r="AB92">
+        <v>2532.21</v>
+      </c>
+    </row>
+    <row r="93" spans="1:28">
       <c r="A93">
-        <v>166267</v>
+        <v>80298</v>
       </c>
       <c r="C93">
-        <v>5055175251158</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>5010559988853</v>
+      </c>
+      <c r="D93">
+        <v>98885</v>
       </c>
       <c r="E93" t="s">
-        <v>202</v>
+        <v>122</v>
       </c>
       <c r="F93">
-        <v>0.85</v>
+        <v>162.935</v>
       </c>
       <c r="G93">
-        <v>5.76</v>
+        <v>1148.0</v>
       </c>
       <c r="H93">
-        <v>5.76</v>
+        <v>1148.0</v>
       </c>
       <c r="I93">
         <v>1.0</v>
       </c>
       <c r="J93">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K93">
-        <v>13.83</v>
+        <v>1714.77</v>
       </c>
       <c r="L93">
-        <v>14.16</v>
+        <v>1755.08</v>
       </c>
       <c r="M93">
-        <v>14.48</v>
+        <v>1795.72</v>
       </c>
       <c r="N93">
-        <v>14.98</v>
+        <v>1816.15</v>
       </c>
       <c r="O93">
-        <v>16.68</v>
+        <v>1857.24</v>
       </c>
       <c r="P93">
-        <v>18.43</v>
+        <v>1959.9</v>
       </c>
       <c r="Q93">
-        <v>13.39</v>
+        <v>2067.45</v>
       </c>
       <c r="R93">
-        <v>13.67</v>
+        <v>2285.08</v>
       </c>
       <c r="S93">
-        <v>13.97</v>
+        <v>2748.8</v>
       </c>
       <c r="T93">
-        <v>14.44</v>
+        <v>1704.87</v>
       </c>
       <c r="U93">
-        <v>16.24</v>
+        <v>1740.88</v>
       </c>
       <c r="V93">
-        <v>18.56</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:22">
+        <v>1778.75</v>
+      </c>
+      <c r="W93">
+        <v>1798.41</v>
+      </c>
+      <c r="X93">
+        <v>1839.33</v>
+      </c>
+      <c r="Y93">
+        <v>1946.79</v>
+      </c>
+      <c r="Z93">
+        <v>2068.09</v>
+      </c>
+      <c r="AA93">
+        <v>2364.21</v>
+      </c>
+      <c r="AB93">
+        <v>3313.22</v>
+      </c>
+    </row>
+    <row r="94" spans="1:28">
       <c r="A94">
-        <v>166268</v>
+        <v>80301</v>
+      </c>
+      <c r="B94">
+        <v>157340949426</v>
       </c>
       <c r="C94">
-        <v>5055175251318</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>5010559992423</v>
+      </c>
+      <c r="D94">
+        <v>99242</v>
       </c>
       <c r="E94" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="F94">
-        <v>1.45</v>
+        <v>14.718</v>
       </c>
       <c r="G94">
-        <v>33.17</v>
+        <v>169.99</v>
       </c>
       <c r="H94">
-        <v>33.17</v>
+        <v>169.99</v>
       </c>
       <c r="I94">
         <v>1.0</v>
       </c>
       <c r="J94">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K94">
-        <v>54.4</v>
+        <v>267.05</v>
       </c>
       <c r="L94">
-        <v>55.68</v>
+        <v>273.33</v>
       </c>
       <c r="M94">
-        <v>56.97</v>
+        <v>279.66</v>
       </c>
       <c r="N94">
-        <v>58.92</v>
+        <v>282.84</v>
       </c>
       <c r="O94">
-        <v>65.59</v>
+        <v>289.24</v>
       </c>
       <c r="P94">
-        <v>72.5</v>
+        <v>305.23</v>
       </c>
       <c r="Q94">
-        <v>53.73</v>
+        <v>321.97</v>
       </c>
       <c r="R94">
-        <v>54.87</v>
+        <v>355.87</v>
       </c>
       <c r="S94">
-        <v>56.06</v>
+        <v>428.09</v>
       </c>
       <c r="T94">
-        <v>57.97</v>
+        <v>265.2</v>
       </c>
       <c r="U94">
-        <v>65.18</v>
+        <v>270.8</v>
       </c>
       <c r="V94">
-        <v>74.52</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:22">
+        <v>276.69</v>
+      </c>
+      <c r="W94">
+        <v>279.75</v>
+      </c>
+      <c r="X94">
+        <v>286.11</v>
+      </c>
+      <c r="Y94">
+        <v>302.83</v>
+      </c>
+      <c r="Z94">
+        <v>321.7</v>
+      </c>
+      <c r="AA94">
+        <v>367.76</v>
+      </c>
+      <c r="AB94">
+        <v>515.38</v>
+      </c>
+    </row>
+    <row r="95" spans="1:28">
       <c r="A95">
-        <v>166269</v>
+        <v>80932</v>
+      </c>
+      <c r="B95">
+        <v>157340054041</v>
       </c>
       <c r="C95">
-        <v>5055175251141</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>5010559546343</v>
+      </c>
+      <c r="D95">
+        <v>54634</v>
       </c>
       <c r="E95" t="s">
-        <v>206</v>
+        <v>124</v>
       </c>
       <c r="F95">
-        <v>0.602</v>
+        <v>0.761</v>
       </c>
       <c r="G95">
-        <v>8.28</v>
+        <v>12.9</v>
       </c>
       <c r="H95">
-        <v>8.28</v>
+        <v>12.9</v>
       </c>
       <c r="I95">
         <v>1.0</v>
       </c>
       <c r="J95">
         <v>3.95</v>
       </c>
       <c r="K95">
-        <v>17.56</v>
+        <v>24.4</v>
       </c>
       <c r="L95">
-        <v>17.97</v>
+        <v>24.97</v>
       </c>
       <c r="M95">
-        <v>18.39</v>
+        <v>25.55</v>
       </c>
       <c r="N95">
-        <v>19.02</v>
+        <v>25.84</v>
       </c>
       <c r="O95">
-        <v>21.17</v>
+        <v>26.43</v>
       </c>
       <c r="P95">
-        <v>23.4</v>
+        <v>27.89</v>
       </c>
       <c r="Q95">
-        <v>17.1</v>
+        <v>29.42</v>
       </c>
       <c r="R95">
-        <v>17.46</v>
+        <v>32.51</v>
       </c>
       <c r="S95">
-        <v>17.84</v>
+        <v>39.11</v>
       </c>
       <c r="T95">
-        <v>18.44</v>
+        <v>23.9</v>
       </c>
       <c r="U95">
-        <v>20.74</v>
+        <v>24.4</v>
       </c>
       <c r="V95">
-        <v>23.71</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:22">
+        <v>24.93</v>
+      </c>
+      <c r="W95">
+        <v>25.21</v>
+      </c>
+      <c r="X95">
+        <v>25.78</v>
+      </c>
+      <c r="Y95">
+        <v>27.29</v>
+      </c>
+      <c r="Z95">
+        <v>28.99</v>
+      </c>
+      <c r="AA95">
+        <v>33.14</v>
+      </c>
+      <c r="AB95">
+        <v>46.44</v>
+      </c>
+    </row>
+    <row r="96" spans="1:28">
       <c r="A96">
-        <v>166270</v>
+        <v>82517</v>
+      </c>
+      <c r="B96">
+        <v>157338762553</v>
       </c>
       <c r="C96">
-        <v>5055175251127</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>5059482043079</v>
+      </c>
+      <c r="D96">
+        <v>20082</v>
       </c>
       <c r="E96" t="s">
-        <v>208</v>
+        <v>125</v>
       </c>
       <c r="F96">
-        <v>0.716</v>
+        <v>0.509</v>
       </c>
       <c r="G96">
-        <v>9.94</v>
+        <v>3.31</v>
       </c>
       <c r="H96">
-        <v>9.94</v>
+        <v>3.31</v>
       </c>
       <c r="I96">
         <v>1.0</v>
       </c>
       <c r="J96">
         <v>3.95</v>
       </c>
       <c r="K96">
-        <v>20.02</v>
+        <v>10.2</v>
       </c>
       <c r="L96">
-        <v>20.49</v>
+        <v>10.44</v>
       </c>
       <c r="M96">
-        <v>20.96</v>
+        <v>10.69</v>
       </c>
       <c r="N96">
-        <v>21.68</v>
+        <v>10.81</v>
       </c>
       <c r="O96">
-        <v>24.14</v>
+        <v>11.05</v>
       </c>
       <c r="P96">
-        <v>26.68</v>
+        <v>11.66</v>
       </c>
       <c r="Q96">
-        <v>19.54</v>
+        <v>12.3</v>
       </c>
       <c r="R96">
-        <v>19.95</v>
+        <v>13.6</v>
       </c>
       <c r="S96">
-        <v>20.39</v>
+        <v>16.36</v>
       </c>
       <c r="T96">
-        <v>21.08</v>
+        <v>9.78</v>
       </c>
       <c r="U96">
-        <v>23.7</v>
+        <v>9.99</v>
       </c>
       <c r="V96">
-        <v>27.1</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:22">
+        <v>10.2</v>
+      </c>
+      <c r="W96">
+        <v>10.32</v>
+      </c>
+      <c r="X96">
+        <v>10.55</v>
+      </c>
+      <c r="Y96">
+        <v>11.17</v>
+      </c>
+      <c r="Z96">
+        <v>11.86</v>
+      </c>
+      <c r="AA96">
+        <v>13.56</v>
+      </c>
+      <c r="AB96">
+        <v>19.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:28">
       <c r="A97">
-        <v>166271</v>
+        <v>165778</v>
       </c>
       <c r="C97">
-        <v>5055175251080</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>5010559175581</v>
+      </c>
+      <c r="D97">
+        <v>17558</v>
       </c>
       <c r="E97" t="s">
-        <v>210</v>
+        <v>126</v>
       </c>
       <c r="F97">
-        <v>0.926</v>
+        <v>0.59</v>
       </c>
       <c r="G97">
-        <v>7.32</v>
+        <v>4.85</v>
       </c>
       <c r="H97">
-        <v>7.32</v>
+        <v>4.85</v>
       </c>
       <c r="I97">
         <v>1.0</v>
       </c>
       <c r="J97">
         <v>3.95</v>
       </c>
       <c r="K97">
-        <v>16.14</v>
+        <v>12.48</v>
       </c>
       <c r="L97">
-        <v>16.52</v>
+        <v>12.78</v>
       </c>
       <c r="M97">
-        <v>16.9</v>
+        <v>13.07</v>
       </c>
       <c r="N97">
-        <v>17.48</v>
+        <v>13.22</v>
       </c>
       <c r="O97">
-        <v>19.46</v>
+        <v>13.52</v>
       </c>
       <c r="P97">
-        <v>21.51</v>
+        <v>14.27</v>
       </c>
       <c r="Q97">
-        <v>15.68</v>
+        <v>15.05</v>
       </c>
       <c r="R97">
-        <v>16.01</v>
+        <v>16.64</v>
       </c>
       <c r="S97">
-        <v>16.36</v>
+        <v>20.01</v>
       </c>
       <c r="T97">
-        <v>16.92</v>
+        <v>12.05</v>
       </c>
       <c r="U97">
-        <v>19.02</v>
+        <v>12.3</v>
       </c>
       <c r="V97">
-        <v>21.75</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:22">
+        <v>12.57</v>
+      </c>
+      <c r="W97">
+        <v>12.71</v>
+      </c>
+      <c r="X97">
+        <v>13.0</v>
+      </c>
+      <c r="Y97">
+        <v>13.76</v>
+      </c>
+      <c r="Z97">
+        <v>14.61</v>
+      </c>
+      <c r="AA97">
+        <v>16.7</v>
+      </c>
+      <c r="AB97">
+        <v>23.41</v>
+      </c>
+    </row>
+    <row r="98" spans="1:28">
       <c r="A98">
-        <v>166272</v>
+        <v>71799</v>
       </c>
       <c r="C98">
-        <v>5055175251103</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>5010559153299</v>
+      </c>
+      <c r="D98">
+        <v>15329</v>
       </c>
       <c r="E98" t="s">
-        <v>212</v>
+        <v>127</v>
       </c>
       <c r="F98">
-        <v>0.838</v>
+        <v>0.635</v>
       </c>
       <c r="G98">
-        <v>9.62</v>
+        <v>9.11</v>
       </c>
       <c r="H98">
-        <v>9.62</v>
+        <v>9.11</v>
       </c>
       <c r="I98">
         <v>1.0</v>
       </c>
       <c r="J98">
         <v>3.95</v>
       </c>
       <c r="K98">
-        <v>19.54</v>
+        <v>18.79</v>
       </c>
       <c r="L98">
-        <v>20.0</v>
+        <v>19.23</v>
       </c>
       <c r="M98">
-        <v>20.47</v>
+        <v>19.68</v>
       </c>
       <c r="N98">
-        <v>21.17</v>
+        <v>19.9</v>
       </c>
       <c r="O98">
-        <v>23.56</v>
+        <v>20.35</v>
       </c>
       <c r="P98">
-        <v>26.04</v>
+        <v>21.48</v>
       </c>
       <c r="Q98">
-        <v>19.07</v>
+        <v>22.65</v>
       </c>
       <c r="R98">
-        <v>19.47</v>
+        <v>25.04</v>
       </c>
       <c r="S98">
-        <v>19.89</v>
+        <v>30.12</v>
       </c>
       <c r="T98">
-        <v>20.57</v>
+        <v>18.32</v>
       </c>
       <c r="U98">
-        <v>23.13</v>
+        <v>18.7</v>
       </c>
       <c r="V98">
-        <v>26.44</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:22">
+        <v>19.11</v>
+      </c>
+      <c r="W98">
+        <v>19.32</v>
+      </c>
+      <c r="X98">
+        <v>19.76</v>
+      </c>
+      <c r="Y98">
+        <v>20.92</v>
+      </c>
+      <c r="Z98">
+        <v>22.22</v>
+      </c>
+      <c r="AA98">
+        <v>25.4</v>
+      </c>
+      <c r="AB98">
+        <v>35.6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:28">
       <c r="A99">
-        <v>166273</v>
+        <v>71816</v>
+      </c>
+      <c r="B99">
+        <v>157338279240</v>
       </c>
       <c r="C99">
-        <v>5055175251066</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>5059482082092</v>
+      </c>
+      <c r="D99">
+        <v>13102</v>
       </c>
       <c r="E99" t="s">
-        <v>214</v>
+        <v>128</v>
       </c>
       <c r="F99">
-        <v>0.536</v>
+        <v>2.61</v>
       </c>
       <c r="G99">
-        <v>5.45</v>
+        <v>109.99</v>
       </c>
       <c r="H99">
-        <v>5.45</v>
+        <v>109.99</v>
       </c>
       <c r="I99">
         <v>1.0</v>
       </c>
       <c r="J99">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K99">
-        <v>13.37</v>
+        <v>172.68</v>
       </c>
       <c r="L99">
-        <v>13.69</v>
+        <v>176.74</v>
       </c>
       <c r="M99">
-        <v>14.0</v>
+        <v>180.84</v>
       </c>
       <c r="N99">
-        <v>14.48</v>
+        <v>182.89</v>
       </c>
       <c r="O99">
-        <v>16.12</v>
+        <v>187.03</v>
       </c>
       <c r="P99">
-        <v>17.82</v>
+        <v>197.37</v>
       </c>
       <c r="Q99">
-        <v>12.93</v>
+        <v>208.2</v>
       </c>
       <c r="R99">
-        <v>13.2</v>
+        <v>230.12</v>
       </c>
       <c r="S99">
-        <v>13.49</v>
+        <v>276.81</v>
       </c>
       <c r="T99">
-        <v>13.95</v>
+        <v>171.36</v>
       </c>
       <c r="U99">
-        <v>15.68</v>
+        <v>174.98</v>
       </c>
       <c r="V99">
-        <v>17.93</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:22">
+        <v>178.78</v>
+      </c>
+      <c r="W99">
+        <v>180.76</v>
+      </c>
+      <c r="X99">
+        <v>184.87</v>
+      </c>
+      <c r="Y99">
+        <v>195.67</v>
+      </c>
+      <c r="Z99">
+        <v>207.86</v>
+      </c>
+      <c r="AA99">
+        <v>237.63</v>
+      </c>
+      <c r="AB99">
+        <v>333.01</v>
+      </c>
+    </row>
+    <row r="100" spans="1:28">
       <c r="A100">
-        <v>166274</v>
+        <v>71819</v>
+      </c>
+      <c r="B100">
+        <v>157338274985</v>
       </c>
       <c r="C100">
-        <v>5055175251073</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>5059482082054</v>
+      </c>
+      <c r="D100">
+        <v>12881</v>
       </c>
       <c r="E100" t="s">
-        <v>216</v>
+        <v>129</v>
       </c>
       <c r="F100">
-        <v>0.882</v>
+        <v>1.288</v>
       </c>
       <c r="G100">
-        <v>6.67</v>
+        <v>31.5</v>
       </c>
       <c r="H100">
-        <v>6.67</v>
+        <v>31.5</v>
       </c>
       <c r="I100">
         <v>1.0</v>
       </c>
       <c r="J100">
         <v>3.95</v>
       </c>
       <c r="K100">
-        <v>15.18</v>
+        <v>51.93</v>
       </c>
       <c r="L100">
-        <v>15.53</v>
+        <v>53.15</v>
       </c>
       <c r="M100">
-        <v>15.89</v>
+        <v>54.38</v>
       </c>
       <c r="N100">
-        <v>16.44</v>
+        <v>55.0</v>
       </c>
       <c r="O100">
-        <v>18.3</v>
+        <v>56.25</v>
       </c>
       <c r="P100">
-        <v>20.23</v>
+        <v>59.36</v>
       </c>
       <c r="Q100">
-        <v>14.73</v>
+        <v>62.61</v>
       </c>
       <c r="R100">
-        <v>15.04</v>
+        <v>69.2</v>
       </c>
       <c r="S100">
-        <v>15.36</v>
+        <v>83.25</v>
       </c>
       <c r="T100">
-        <v>15.89</v>
+        <v>51.28</v>
       </c>
       <c r="U100">
-        <v>17.86</v>
+        <v>52.36</v>
       </c>
       <c r="V100">
-        <v>20.42</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:22">
+        <v>53.5</v>
+      </c>
+      <c r="W100">
+        <v>54.09</v>
+      </c>
+      <c r="X100">
+        <v>55.32</v>
+      </c>
+      <c r="Y100">
+        <v>58.55</v>
+      </c>
+      <c r="Z100">
+        <v>62.2</v>
+      </c>
+      <c r="AA100">
+        <v>71.11</v>
+      </c>
+      <c r="AB100">
+        <v>99.65</v>
+      </c>
+    </row>
+    <row r="101" spans="1:28">
       <c r="A101">
-        <v>166275</v>
+        <v>71820</v>
+      </c>
+      <c r="B101">
+        <v>157338276773</v>
       </c>
       <c r="C101">
-        <v>5055175251059</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>5059482082061</v>
+      </c>
+      <c r="D101">
+        <v>12961</v>
       </c>
       <c r="E101" t="s">
-        <v>218</v>
+        <v>130</v>
       </c>
       <c r="F101">
-        <v>0.542</v>
+        <v>1.25</v>
       </c>
       <c r="G101">
-        <v>5.45</v>
+        <v>48.98</v>
       </c>
       <c r="H101">
-        <v>5.45</v>
+        <v>48.98</v>
       </c>
       <c r="I101">
         <v>1.0</v>
       </c>
       <c r="J101">
         <v>3.95</v>
       </c>
       <c r="K101">
-        <v>13.37</v>
+        <v>77.81</v>
       </c>
       <c r="L101">
-        <v>13.69</v>
+        <v>79.64</v>
       </c>
       <c r="M101">
-        <v>14.0</v>
+        <v>81.48</v>
       </c>
       <c r="N101">
-        <v>14.48</v>
+        <v>82.41</v>
       </c>
       <c r="O101">
-        <v>16.12</v>
+        <v>84.27</v>
       </c>
       <c r="P101">
-        <v>17.82</v>
+        <v>88.93</v>
       </c>
       <c r="Q101">
-        <v>12.93</v>
+        <v>93.81</v>
       </c>
       <c r="R101">
-        <v>13.2</v>
+        <v>103.69</v>
       </c>
       <c r="S101">
-        <v>13.49</v>
+        <v>124.73</v>
       </c>
       <c r="T101">
-        <v>13.95</v>
+        <v>77.01</v>
       </c>
       <c r="U101">
-        <v>15.68</v>
+        <v>78.63</v>
       </c>
       <c r="V101">
-        <v>17.93</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:22">
+        <v>80.34</v>
+      </c>
+      <c r="W101">
+        <v>81.23</v>
+      </c>
+      <c r="X101">
+        <v>83.08</v>
+      </c>
+      <c r="Y101">
+        <v>87.93</v>
+      </c>
+      <c r="Z101">
+        <v>93.41</v>
+      </c>
+      <c r="AA101">
+        <v>106.79</v>
+      </c>
+      <c r="AB101">
+        <v>149.66</v>
+      </c>
+    </row>
+    <row r="102" spans="1:28">
       <c r="A102">
-        <v>166276</v>
+        <v>71821</v>
+      </c>
+      <c r="B102">
+        <v>157338279206</v>
       </c>
       <c r="C102">
-        <v>5055175251202</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>5059482082085</v>
+      </c>
+      <c r="D102">
+        <v>13101</v>
       </c>
       <c r="E102" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
       <c r="F102">
-        <v>0.734</v>
+        <v>1.91</v>
       </c>
       <c r="G102">
-        <v>7.7</v>
+        <v>74.99</v>
       </c>
       <c r="H102">
-        <v>7.7</v>
+        <v>74.99</v>
       </c>
       <c r="I102">
         <v>1.0</v>
       </c>
       <c r="J102">
         <v>3.95</v>
       </c>
       <c r="K102">
-        <v>16.7</v>
+        <v>116.31</v>
       </c>
       <c r="L102">
-        <v>17.1</v>
+        <v>119.04</v>
       </c>
       <c r="M102">
-        <v>17.49</v>
+        <v>121.8</v>
       </c>
       <c r="N102">
-        <v>18.09</v>
+        <v>123.19</v>
       </c>
       <c r="O102">
-        <v>20.14</v>
+        <v>125.97</v>
       </c>
       <c r="P102">
-        <v>22.26</v>
+        <v>132.94</v>
       </c>
       <c r="Q102">
-        <v>16.24</v>
+        <v>140.23</v>
       </c>
       <c r="R102">
-        <v>16.58</v>
+        <v>154.99</v>
       </c>
       <c r="S102">
-        <v>16.95</v>
+        <v>186.45</v>
       </c>
       <c r="T102">
-        <v>17.52</v>
+        <v>115.29</v>
       </c>
       <c r="U102">
-        <v>19.7</v>
+        <v>117.73</v>
       </c>
       <c r="V102">
-        <v>22.52</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:22">
+        <v>120.29</v>
+      </c>
+      <c r="W102">
+        <v>121.62</v>
+      </c>
+      <c r="X102">
+        <v>124.39</v>
+      </c>
+      <c r="Y102">
+        <v>131.66</v>
+      </c>
+      <c r="Z102">
+        <v>139.86</v>
+      </c>
+      <c r="AA102">
+        <v>159.88</v>
+      </c>
+      <c r="AB102">
+        <v>224.06</v>
+      </c>
+    </row>
+    <row r="103" spans="1:28">
       <c r="A103">
-        <v>166277</v>
+        <v>71822</v>
+      </c>
+      <c r="B103">
+        <v>157338278684</v>
       </c>
       <c r="C103">
-        <v>5055175251035</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>5059482082078</v>
+      </c>
+      <c r="D103">
+        <v>13100</v>
       </c>
       <c r="E103" t="s">
-        <v>222</v>
+        <v>132</v>
       </c>
       <c r="F103">
-        <v>5.032</v>
+        <v>1.9</v>
       </c>
       <c r="G103">
-        <v>15.4</v>
+        <v>59.5</v>
       </c>
       <c r="H103">
-        <v>15.4</v>
+        <v>59.5</v>
       </c>
       <c r="I103">
         <v>1.0</v>
       </c>
       <c r="J103">
+        <v>3.95</v>
+      </c>
+      <c r="K103">
+        <v>93.38</v>
+      </c>
+      <c r="L103">
+        <v>95.58</v>
+      </c>
+      <c r="M103">
+        <v>97.79</v>
+      </c>
+      <c r="N103">
+        <v>98.9</v>
+      </c>
+      <c r="O103">
+        <v>101.14</v>
+      </c>
+      <c r="P103">
+        <v>106.73</v>
+      </c>
+      <c r="Q103">
+        <v>112.59</v>
+      </c>
+      <c r="R103">
+        <v>124.44</v>
+      </c>
+      <c r="S103">
+        <v>149.69</v>
+      </c>
+      <c r="T103">
+        <v>92.49</v>
+      </c>
+      <c r="U103">
+        <v>94.45</v>
+      </c>
+      <c r="V103">
+        <v>96.5</v>
+      </c>
+      <c r="W103">
+        <v>97.57</v>
+      </c>
+      <c r="X103">
+        <v>99.79</v>
+      </c>
+      <c r="Y103">
+        <v>105.62</v>
+      </c>
+      <c r="Z103">
+        <v>112.2</v>
+      </c>
+      <c r="AA103">
+        <v>128.26</v>
+      </c>
+      <c r="AB103">
+        <v>179.75</v>
+      </c>
+    </row>
+    <row r="104" spans="1:28">
+      <c r="A104">
+        <v>71926</v>
+      </c>
+      <c r="B104">
+        <v>157338360020</v>
+      </c>
+      <c r="C104">
+        <v>5059482082269</v>
+      </c>
+      <c r="D104">
+        <v>13757</v>
+      </c>
+      <c r="E104" t="s">
+        <v>133</v>
+      </c>
+      <c r="F104">
+        <v>6.8</v>
+      </c>
+      <c r="G104">
+        <v>609.0</v>
+      </c>
+      <c r="H104">
+        <v>609.0</v>
+      </c>
+      <c r="I104">
+        <v>1.0</v>
+      </c>
+      <c r="J104">
         <v>7.65</v>
       </c>
-      <c r="K103">
-[...61 lines deleted...]
-      <c r="J104">
+      <c r="K104">
+        <v>911.35</v>
+      </c>
+      <c r="L104">
+        <v>932.78</v>
+      </c>
+      <c r="M104">
+        <v>954.37</v>
+      </c>
+      <c r="N104">
+        <v>965.23</v>
+      </c>
+      <c r="O104">
+        <v>987.07</v>
+      </c>
+      <c r="P104">
+        <v>1041.63</v>
+      </c>
+      <c r="Q104">
+        <v>1098.79</v>
+      </c>
+      <c r="R104">
+        <v>1214.45</v>
+      </c>
+      <c r="S104">
+        <v>1460.91</v>
+      </c>
+      <c r="T104">
+        <v>905.92</v>
+      </c>
+      <c r="U104">
+        <v>925.06</v>
+      </c>
+      <c r="V104">
+        <v>945.17</v>
+      </c>
+      <c r="W104">
+        <v>955.63</v>
+      </c>
+      <c r="X104">
+        <v>977.37</v>
+      </c>
+      <c r="Y104">
+        <v>1034.47</v>
+      </c>
+      <c r="Z104">
+        <v>1098.92</v>
+      </c>
+      <c r="AA104">
+        <v>1256.28</v>
+      </c>
+      <c r="AB104">
+        <v>1760.55</v>
+      </c>
+    </row>
+    <row r="105" spans="1:28">
+      <c r="A105">
+        <v>71927</v>
+      </c>
+      <c r="B105">
+        <v>157338346970</v>
+      </c>
+      <c r="C105">
+        <v>5059482082177</v>
+      </c>
+      <c r="D105">
+        <v>13687</v>
+      </c>
+      <c r="E105" t="s">
+        <v>134</v>
+      </c>
+      <c r="F105">
+        <v>8.75</v>
+      </c>
+      <c r="G105">
+        <v>155.0</v>
+      </c>
+      <c r="H105">
+        <v>155.0</v>
+      </c>
+      <c r="I105">
+        <v>1.0</v>
+      </c>
+      <c r="J105">
+        <v>7.65</v>
+      </c>
+      <c r="K105">
+        <v>239.31</v>
+      </c>
+      <c r="L105">
+        <v>244.94</v>
+      </c>
+      <c r="M105">
+        <v>250.61</v>
+      </c>
+      <c r="N105">
+        <v>253.46</v>
+      </c>
+      <c r="O105">
+        <v>259.19</v>
+      </c>
+      <c r="P105">
+        <v>273.52</v>
+      </c>
+      <c r="Q105">
+        <v>288.53</v>
+      </c>
+      <c r="R105">
+        <v>318.9</v>
+      </c>
+      <c r="S105">
+        <v>383.62</v>
+      </c>
+      <c r="T105">
+        <v>237.61</v>
+      </c>
+      <c r="U105">
+        <v>242.63</v>
+      </c>
+      <c r="V105">
+        <v>247.91</v>
+      </c>
+      <c r="W105">
+        <v>250.65</v>
+      </c>
+      <c r="X105">
+        <v>256.35</v>
+      </c>
+      <c r="Y105">
+        <v>271.33</v>
+      </c>
+      <c r="Z105">
+        <v>288.23</v>
+      </c>
+      <c r="AA105">
+        <v>329.51</v>
+      </c>
+      <c r="AB105">
+        <v>461.77</v>
+      </c>
+    </row>
+    <row r="106" spans="1:28">
+      <c r="A106">
+        <v>71928</v>
+      </c>
+      <c r="C106">
+        <v>5059482082191</v>
+      </c>
+      <c r="D106">
+        <v>13707</v>
+      </c>
+      <c r="E106" t="s">
+        <v>135</v>
+      </c>
+      <c r="F106">
+        <v>19.65</v>
+      </c>
+      <c r="G106">
+        <v>449.99</v>
+      </c>
+      <c r="H106">
+        <v>449.99</v>
+      </c>
+      <c r="I106">
+        <v>1.0</v>
+      </c>
+      <c r="J106">
+        <v>12.15</v>
+      </c>
+      <c r="K106">
+        <v>681.52</v>
+      </c>
+      <c r="L106">
+        <v>697.55</v>
+      </c>
+      <c r="M106">
+        <v>713.7</v>
+      </c>
+      <c r="N106">
+        <v>721.82</v>
+      </c>
+      <c r="O106">
+        <v>738.15</v>
+      </c>
+      <c r="P106">
+        <v>778.95</v>
+      </c>
+      <c r="Q106">
+        <v>821.7</v>
+      </c>
+      <c r="R106">
+        <v>908.19</v>
+      </c>
+      <c r="S106">
+        <v>1092.49</v>
+      </c>
+      <c r="T106">
+        <v>677.37</v>
+      </c>
+      <c r="U106">
+        <v>691.68</v>
+      </c>
+      <c r="V106">
+        <v>706.72</v>
+      </c>
+      <c r="W106">
+        <v>714.54</v>
+      </c>
+      <c r="X106">
+        <v>730.79</v>
+      </c>
+      <c r="Y106">
+        <v>773.49</v>
+      </c>
+      <c r="Z106">
+        <v>821.68</v>
+      </c>
+      <c r="AA106">
+        <v>939.34</v>
+      </c>
+      <c r="AB106">
+        <v>1316.39</v>
+      </c>
+    </row>
+    <row r="107" spans="1:28">
+      <c r="A107">
+        <v>71929</v>
+      </c>
+      <c r="B107">
+        <v>157338347132</v>
+      </c>
+      <c r="C107">
+        <v>5059482082184</v>
+      </c>
+      <c r="D107">
+        <v>13688</v>
+      </c>
+      <c r="E107" t="s">
+        <v>136</v>
+      </c>
+      <c r="F107">
+        <v>10.9</v>
+      </c>
+      <c r="G107">
+        <v>299.0</v>
+      </c>
+      <c r="H107">
+        <v>299.0</v>
+      </c>
+      <c r="I107">
+        <v>1.0</v>
+      </c>
+      <c r="J107">
+        <v>12.15</v>
+      </c>
+      <c r="K107">
+        <v>458.02</v>
+      </c>
+      <c r="L107">
+        <v>468.79</v>
+      </c>
+      <c r="M107">
+        <v>479.64</v>
+      </c>
+      <c r="N107">
+        <v>485.1</v>
+      </c>
+      <c r="O107">
+        <v>496.07</v>
+      </c>
+      <c r="P107">
+        <v>523.5</v>
+      </c>
+      <c r="Q107">
+        <v>552.22</v>
+      </c>
+      <c r="R107">
+        <v>610.35</v>
+      </c>
+      <c r="S107">
+        <v>734.21</v>
+      </c>
+      <c r="T107">
+        <v>455.11</v>
+      </c>
+      <c r="U107">
+        <v>464.72</v>
+      </c>
+      <c r="V107">
+        <v>474.83</v>
+      </c>
+      <c r="W107">
+        <v>480.08</v>
+      </c>
+      <c r="X107">
+        <v>491.0</v>
+      </c>
+      <c r="Y107">
+        <v>519.69</v>
+      </c>
+      <c r="Z107">
+        <v>552.07</v>
+      </c>
+      <c r="AA107">
+        <v>631.11</v>
+      </c>
+      <c r="AB107">
+        <v>884.45</v>
+      </c>
+    </row>
+    <row r="108" spans="1:28">
+      <c r="A108">
+        <v>71930</v>
+      </c>
+      <c r="B108">
+        <v>157338352136</v>
+      </c>
+      <c r="C108">
+        <v>5059482082214</v>
+      </c>
+      <c r="D108">
+        <v>13749</v>
+      </c>
+      <c r="E108" t="s">
+        <v>137</v>
+      </c>
+      <c r="F108">
+        <v>0.781</v>
+      </c>
+      <c r="G108">
+        <v>59.5</v>
+      </c>
+      <c r="H108">
+        <v>59.5</v>
+      </c>
+      <c r="I108">
+        <v>1.0</v>
+      </c>
+      <c r="J108">
         <v>3.95</v>
       </c>
-      <c r="K104">
-[...255 lines deleted...]
-      </c>
       <c r="K108">
-        <v>178.71</v>
+        <v>93.38</v>
       </c>
       <c r="L108">
-        <v>182.91</v>
+        <v>95.58</v>
       </c>
       <c r="M108">
-        <v>187.14</v>
+        <v>97.79</v>
       </c>
       <c r="N108">
-        <v>193.56</v>
+        <v>98.9</v>
       </c>
       <c r="O108">
-        <v>215.46</v>
+        <v>101.14</v>
       </c>
       <c r="P108">
-        <v>238.14</v>
+        <v>106.73</v>
       </c>
       <c r="Q108">
-        <v>177.35</v>
+        <v>112.59</v>
       </c>
       <c r="R108">
-        <v>181.09</v>
+        <v>124.44</v>
       </c>
       <c r="S108">
-        <v>185.03</v>
+        <v>149.69</v>
       </c>
       <c r="T108">
-        <v>191.33</v>
+        <v>92.49</v>
       </c>
       <c r="U108">
-        <v>215.13</v>
+        <v>94.45</v>
       </c>
       <c r="V108">
-        <v>245.93</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:22">
+        <v>96.5</v>
+      </c>
+      <c r="W108">
+        <v>97.57</v>
+      </c>
+      <c r="X108">
+        <v>99.79</v>
+      </c>
+      <c r="Y108">
+        <v>105.62</v>
+      </c>
+      <c r="Z108">
+        <v>112.2</v>
+      </c>
+      <c r="AA108">
+        <v>128.26</v>
+      </c>
+      <c r="AB108">
+        <v>179.75</v>
+      </c>
+    </row>
+    <row r="109" spans="1:28">
       <c r="A109">
-        <v>166283</v>
+        <v>71931</v>
+      </c>
+      <c r="B109">
+        <v>157338359929</v>
       </c>
       <c r="C109">
-        <v>5055175249643</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>5059482082245</v>
+      </c>
+      <c r="D109">
+        <v>13753</v>
       </c>
       <c r="E109" t="s">
-        <v>234</v>
+        <v>138</v>
       </c>
       <c r="F109">
-        <v>0.904</v>
+        <v>1.144</v>
       </c>
       <c r="G109">
-        <v>4.99</v>
+        <v>134.98</v>
       </c>
       <c r="H109">
-        <v>4.99</v>
+        <v>134.98</v>
       </c>
       <c r="I109">
         <v>1.0</v>
       </c>
       <c r="J109">
         <v>3.95</v>
       </c>
       <c r="K109">
-        <v>12.69</v>
+        <v>205.11</v>
       </c>
       <c r="L109">
-        <v>12.99</v>
+        <v>209.93</v>
       </c>
       <c r="M109">
-        <v>13.29</v>
+        <v>214.79</v>
       </c>
       <c r="N109">
-        <v>13.75</v>
+        <v>217.24</v>
       </c>
       <c r="O109">
-        <v>15.3</v>
+        <v>222.15</v>
       </c>
       <c r="P109">
-        <v>16.91</v>
+        <v>234.43</v>
       </c>
       <c r="Q109">
-        <v>12.25</v>
+        <v>247.3</v>
       </c>
       <c r="R109">
-        <v>12.51</v>
+        <v>273.33</v>
       </c>
       <c r="S109">
-        <v>12.78</v>
+        <v>328.8</v>
       </c>
       <c r="T109">
-        <v>13.22</v>
+        <v>203.6</v>
       </c>
       <c r="U109">
-        <v>14.86</v>
+        <v>207.9</v>
       </c>
       <c r="V109">
-        <v>16.99</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:22">
+        <v>212.43</v>
+      </c>
+      <c r="W109">
+        <v>214.77</v>
+      </c>
+      <c r="X109">
+        <v>219.66</v>
+      </c>
+      <c r="Y109">
+        <v>232.49</v>
+      </c>
+      <c r="Z109">
+        <v>246.98</v>
+      </c>
+      <c r="AA109">
+        <v>282.34</v>
+      </c>
+      <c r="AB109">
+        <v>395.68</v>
+      </c>
+    </row>
+    <row r="110" spans="1:28">
       <c r="A110">
-        <v>166284</v>
+        <v>71932</v>
+      </c>
+      <c r="B110">
+        <v>157338352756</v>
       </c>
       <c r="C110">
-        <v>5055175250038</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>5059482082238</v>
+      </c>
+      <c r="D110">
+        <v>13752</v>
       </c>
       <c r="E110" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="F110">
-        <v>1.75</v>
+        <v>1.004</v>
       </c>
       <c r="G110">
-        <v>23.09</v>
+        <v>122.5</v>
       </c>
       <c r="H110">
-        <v>23.09</v>
+        <v>122.5</v>
       </c>
       <c r="I110">
         <v>1.0</v>
       </c>
       <c r="J110">
         <v>3.95</v>
       </c>
       <c r="K110">
-        <v>39.48</v>
+        <v>186.64</v>
       </c>
       <c r="L110">
-        <v>40.41</v>
+        <v>191.03</v>
       </c>
       <c r="M110">
-        <v>41.35</v>
+        <v>195.45</v>
       </c>
       <c r="N110">
-        <v>42.76</v>
+        <v>197.67</v>
       </c>
       <c r="O110">
-        <v>47.6</v>
+        <v>202.14</v>
       </c>
       <c r="P110">
-        <v>52.62</v>
+        <v>213.32</v>
       </c>
       <c r="Q110">
-        <v>38.9</v>
+        <v>225.02</v>
       </c>
       <c r="R110">
-        <v>39.72</v>
+        <v>248.71</v>
       </c>
       <c r="S110">
-        <v>40.58</v>
+        <v>299.18</v>
       </c>
       <c r="T110">
-        <v>41.96</v>
+        <v>185.23</v>
       </c>
       <c r="U110">
-        <v>47.18</v>
+        <v>189.14</v>
       </c>
       <c r="V110">
-        <v>53.94</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:22">
+        <v>193.26</v>
+      </c>
+      <c r="W110">
+        <v>195.4</v>
+      </c>
+      <c r="X110">
+        <v>199.84</v>
+      </c>
+      <c r="Y110">
+        <v>211.52</v>
+      </c>
+      <c r="Z110">
+        <v>224.7</v>
+      </c>
+      <c r="AA110">
+        <v>256.87</v>
+      </c>
+      <c r="AB110">
+        <v>359.98</v>
+      </c>
+    </row>
+    <row r="111" spans="1:28">
       <c r="A111">
-        <v>166285</v>
+        <v>71933</v>
+      </c>
+      <c r="B111">
+        <v>157338352405</v>
       </c>
       <c r="C111">
-        <v>5055175250076</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>5059482082221</v>
+      </c>
+      <c r="D111">
+        <v>13751</v>
       </c>
       <c r="E111" t="s">
-        <v>238</v>
+        <v>140</v>
       </c>
       <c r="F111">
-        <v>0.54</v>
+        <v>0.941</v>
       </c>
       <c r="G111">
-        <v>16.17</v>
+        <v>111.98</v>
       </c>
       <c r="H111">
-        <v>16.17</v>
+        <v>111.98</v>
       </c>
       <c r="I111">
         <v>1.0</v>
       </c>
       <c r="J111">
         <v>3.95</v>
       </c>
       <c r="K111">
-        <v>29.24</v>
+        <v>171.06</v>
       </c>
       <c r="L111">
-        <v>29.93</v>
+        <v>175.09</v>
       </c>
       <c r="M111">
-        <v>30.62</v>
+        <v>179.14</v>
       </c>
       <c r="N111">
-        <v>31.67</v>
+        <v>181.18</v>
       </c>
       <c r="O111">
-        <v>35.25</v>
+        <v>185.28</v>
       </c>
       <c r="P111">
-        <v>38.97</v>
+        <v>195.52</v>
       </c>
       <c r="Q111">
-        <v>28.71</v>
+        <v>206.25</v>
       </c>
       <c r="R111">
-        <v>29.32</v>
+        <v>227.96</v>
       </c>
       <c r="S111">
-        <v>29.95</v>
+        <v>274.22</v>
       </c>
       <c r="T111">
-        <v>30.97</v>
+        <v>169.75</v>
       </c>
       <c r="U111">
-        <v>34.83</v>
+        <v>173.33</v>
       </c>
       <c r="V111">
-        <v>39.81</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:22">
+        <v>177.1</v>
+      </c>
+      <c r="W111">
+        <v>179.06</v>
+      </c>
+      <c r="X111">
+        <v>183.13</v>
+      </c>
+      <c r="Y111">
+        <v>193.83</v>
+      </c>
+      <c r="Z111">
+        <v>205.91</v>
+      </c>
+      <c r="AA111">
+        <v>235.39</v>
+      </c>
+      <c r="AB111">
+        <v>329.88</v>
+      </c>
+    </row>
+    <row r="112" spans="1:28">
       <c r="A112">
-        <v>166286</v>
+        <v>71975</v>
       </c>
       <c r="C112">
-        <v>5055175250083</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>5010559906437</v>
+      </c>
+      <c r="D112">
+        <v>90643</v>
       </c>
       <c r="E112" t="s">
-        <v>240</v>
+        <v>141</v>
       </c>
       <c r="F112">
-        <v>0.524</v>
+        <v>8.375</v>
       </c>
       <c r="G112">
-        <v>20.61</v>
+        <v>73.5</v>
       </c>
       <c r="H112">
-        <v>20.61</v>
+        <v>73.5</v>
       </c>
       <c r="I112">
         <v>1.0</v>
       </c>
       <c r="J112">
+        <v>7.65</v>
+      </c>
+      <c r="K112">
+        <v>118.67</v>
+      </c>
+      <c r="L112">
+        <v>121.46</v>
+      </c>
+      <c r="M112">
+        <v>124.27</v>
+      </c>
+      <c r="N112">
+        <v>125.68</v>
+      </c>
+      <c r="O112">
+        <v>128.53</v>
+      </c>
+      <c r="P112">
+        <v>135.63</v>
+      </c>
+      <c r="Q112">
+        <v>143.07</v>
+      </c>
+      <c r="R112">
+        <v>158.14</v>
+      </c>
+      <c r="S112">
+        <v>190.23</v>
+      </c>
+      <c r="T112">
+        <v>117.64</v>
+      </c>
+      <c r="U112">
+        <v>120.13</v>
+      </c>
+      <c r="V112">
+        <v>122.74</v>
+      </c>
+      <c r="W112">
+        <v>124.1</v>
+      </c>
+      <c r="X112">
+        <v>126.92</v>
+      </c>
+      <c r="Y112">
+        <v>134.33</v>
+      </c>
+      <c r="Z112">
+        <v>142.7</v>
+      </c>
+      <c r="AA112">
+        <v>163.14</v>
+      </c>
+      <c r="AB112">
+        <v>228.62</v>
+      </c>
+    </row>
+    <row r="113" spans="1:28">
+      <c r="A113">
+        <v>72146</v>
+      </c>
+      <c r="B113">
+        <v>157339145609</v>
+      </c>
+      <c r="C113">
+        <v>5010559266708</v>
+      </c>
+      <c r="D113">
+        <v>26670</v>
+      </c>
+      <c r="E113" t="s">
+        <v>142</v>
+      </c>
+      <c r="F113">
+        <v>0.8</v>
+      </c>
+      <c r="G113">
+        <v>20.73</v>
+      </c>
+      <c r="H113">
+        <v>20.73</v>
+      </c>
+      <c r="I113">
+        <v>1.0</v>
+      </c>
+      <c r="J113">
         <v>3.95</v>
       </c>
-      <c r="K112">
-[...20 lines deleted...]
-      <c r="R112">
+      <c r="K113">
         <v>35.99</v>
       </c>
-      <c r="S112">
-[...42 lines deleted...]
-      </c>
       <c r="L113">
-        <v>241.91</v>
+        <v>36.84</v>
       </c>
       <c r="M113">
-        <v>247.51</v>
+        <v>37.69</v>
       </c>
       <c r="N113">
-        <v>255.99</v>
+        <v>38.12</v>
       </c>
       <c r="O113">
-        <v>284.96</v>
+        <v>38.98</v>
       </c>
       <c r="P113">
-        <v>314.96</v>
+        <v>41.14</v>
       </c>
       <c r="Q113">
-        <v>234.67</v>
+        <v>43.39</v>
       </c>
       <c r="R113">
-        <v>239.62</v>
+        <v>47.96</v>
       </c>
       <c r="S113">
-        <v>244.84</v>
+        <v>57.69</v>
       </c>
       <c r="T113">
-        <v>253.18</v>
+        <v>35.42</v>
       </c>
       <c r="U113">
-        <v>284.66</v>
+        <v>36.17</v>
       </c>
       <c r="V113">
-        <v>325.42</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:22">
+        <v>36.96</v>
+      </c>
+      <c r="W113">
+        <v>37.37</v>
+      </c>
+      <c r="X113">
+        <v>38.22</v>
+      </c>
+      <c r="Y113">
+        <v>40.45</v>
+      </c>
+      <c r="Z113">
+        <v>42.97</v>
+      </c>
+      <c r="AA113">
+        <v>49.12</v>
+      </c>
+      <c r="AB113">
+        <v>68.84</v>
+      </c>
+    </row>
+    <row r="114" spans="1:28">
       <c r="A114">
-        <v>166288</v>
+        <v>72378</v>
+      </c>
+      <c r="B114">
+        <v>157338454706</v>
       </c>
       <c r="C114">
-        <v>5055175249858</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>5024081527046</v>
+      </c>
+      <c r="D114">
+        <v>16065</v>
       </c>
       <c r="E114" t="s">
-        <v>244</v>
+        <v>143</v>
       </c>
       <c r="F114">
-        <v>3.686</v>
+        <v>0.96</v>
       </c>
       <c r="G114">
-        <v>88.12</v>
+        <v>4.58</v>
       </c>
       <c r="H114">
-        <v>88.12</v>
+        <v>4.58</v>
       </c>
       <c r="I114">
         <v>1.0</v>
       </c>
       <c r="J114">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K114">
-        <v>140.31</v>
+        <v>12.08</v>
       </c>
       <c r="L114">
-        <v>143.61</v>
+        <v>12.37</v>
       </c>
       <c r="M114">
-        <v>146.93</v>
+        <v>12.65</v>
       </c>
       <c r="N114">
-        <v>151.97</v>
+        <v>12.8</v>
       </c>
       <c r="O114">
-        <v>169.17</v>
+        <v>13.09</v>
       </c>
       <c r="P114">
-        <v>186.97</v>
+        <v>13.81</v>
       </c>
       <c r="Q114">
-        <v>139.16</v>
+        <v>14.57</v>
       </c>
       <c r="R114">
-        <v>142.1</v>
+        <v>16.1</v>
       </c>
       <c r="S114">
-        <v>145.19</v>
+        <v>19.37</v>
       </c>
       <c r="T114">
-        <v>150.14</v>
+        <v>11.65</v>
       </c>
       <c r="U114">
-        <v>168.81</v>
+        <v>11.89</v>
       </c>
       <c r="V114">
-        <v>192.98</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:22">
+        <v>12.15</v>
+      </c>
+      <c r="W114">
+        <v>12.29</v>
+      </c>
+      <c r="X114">
+        <v>12.57</v>
+      </c>
+      <c r="Y114">
+        <v>13.3</v>
+      </c>
+      <c r="Z114">
+        <v>14.13</v>
+      </c>
+      <c r="AA114">
+        <v>16.15</v>
+      </c>
+      <c r="AB114">
+        <v>22.64</v>
+      </c>
+    </row>
+    <row r="115" spans="1:28">
       <c r="A115">
-        <v>166289</v>
+        <v>72379</v>
+      </c>
+      <c r="B115">
+        <v>157337992256</v>
       </c>
       <c r="C115">
-        <v>5055175249216</v>
+        <v>5059482079375</v>
       </c>
       <c r="D115" t="s">
-        <v>245</v>
+        <v>144</v>
       </c>
       <c r="E115" t="s">
-        <v>246</v>
+        <v>145</v>
       </c>
       <c r="F115">
-        <v>3.226</v>
+        <v>0.762</v>
       </c>
       <c r="G115">
-        <v>115.76</v>
+        <v>14.65</v>
       </c>
       <c r="H115">
-        <v>115.76</v>
+        <v>14.65</v>
       </c>
       <c r="I115">
         <v>1.0</v>
       </c>
       <c r="J115">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K115">
-        <v>181.22</v>
+        <v>26.99</v>
       </c>
       <c r="L115">
-        <v>185.49</v>
+        <v>27.62</v>
       </c>
       <c r="M115">
-        <v>189.78</v>
+        <v>28.26</v>
       </c>
       <c r="N115">
-        <v>196.28</v>
+        <v>28.59</v>
       </c>
       <c r="O115">
-        <v>218.5</v>
+        <v>29.23</v>
       </c>
       <c r="P115">
-        <v>241.5</v>
+        <v>30.85</v>
       </c>
       <c r="Q115">
-        <v>179.85</v>
+        <v>32.54</v>
       </c>
       <c r="R115">
-        <v>183.65</v>
+        <v>35.97</v>
       </c>
       <c r="S115">
-        <v>187.64</v>
+        <v>43.27</v>
       </c>
       <c r="T115">
-        <v>194.03</v>
+        <v>26.47</v>
       </c>
       <c r="U115">
-        <v>218.17</v>
+        <v>27.03</v>
       </c>
       <c r="V115">
-        <v>249.4</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:22">
+        <v>27.62</v>
+      </c>
+      <c r="W115">
+        <v>27.92</v>
+      </c>
+      <c r="X115">
+        <v>28.56</v>
+      </c>
+      <c r="Y115">
+        <v>30.23</v>
+      </c>
+      <c r="Z115">
+        <v>32.11</v>
+      </c>
+      <c r="AA115">
+        <v>36.71</v>
+      </c>
+      <c r="AB115">
+        <v>51.45</v>
+      </c>
+    </row>
+    <row r="116" spans="1:28">
       <c r="A116">
-        <v>166290</v>
+        <v>72468</v>
+      </c>
+      <c r="B116">
+        <v>157338944183</v>
       </c>
       <c r="C116">
-        <v>5055175249223</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>5010559237678</v>
+      </c>
+      <c r="D116">
+        <v>23767</v>
       </c>
       <c r="E116" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="F116">
-        <v>4.306</v>
+        <v>0.66</v>
       </c>
       <c r="G116">
-        <v>128.99</v>
+        <v>12.92</v>
       </c>
       <c r="H116">
-        <v>128.99</v>
+        <v>12.92</v>
       </c>
       <c r="I116">
         <v>1.0</v>
       </c>
       <c r="J116">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K116">
-        <v>200.81</v>
+        <v>24.43</v>
       </c>
       <c r="L116">
-        <v>205.53</v>
+        <v>25.0</v>
       </c>
       <c r="M116">
-        <v>210.29</v>
+        <v>25.58</v>
       </c>
       <c r="N116">
-        <v>217.49</v>
+        <v>25.87</v>
       </c>
       <c r="O116">
-        <v>242.11</v>
+        <v>26.46</v>
       </c>
       <c r="P116">
-        <v>267.59</v>
+        <v>27.92</v>
       </c>
       <c r="Q116">
-        <v>199.32</v>
+        <v>29.45</v>
       </c>
       <c r="R116">
-        <v>203.53</v>
+        <v>32.55</v>
       </c>
       <c r="S116">
-        <v>207.96</v>
+        <v>39.16</v>
       </c>
       <c r="T116">
-        <v>215.04</v>
+        <v>23.93</v>
       </c>
       <c r="U116">
-        <v>241.79</v>
+        <v>24.43</v>
       </c>
       <c r="V116">
-        <v>276.41</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:22">
+        <v>24.96</v>
+      </c>
+      <c r="W116">
+        <v>25.24</v>
+      </c>
+      <c r="X116">
+        <v>25.81</v>
+      </c>
+      <c r="Y116">
+        <v>27.32</v>
+      </c>
+      <c r="Z116">
+        <v>29.02</v>
+      </c>
+      <c r="AA116">
+        <v>33.18</v>
+      </c>
+      <c r="AB116">
+        <v>46.5</v>
+      </c>
+    </row>
+    <row r="117" spans="1:28">
       <c r="A117">
-        <v>166291</v>
+        <v>72469</v>
+      </c>
+      <c r="B117">
+        <v>157338935725</v>
       </c>
       <c r="C117">
-        <v>5055175249209</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>5010559237593</v>
+      </c>
+      <c r="D117">
+        <v>23759</v>
       </c>
       <c r="E117" t="s">
-        <v>250</v>
+        <v>147</v>
       </c>
       <c r="F117">
-        <v>2.56</v>
+        <v>0.961</v>
       </c>
       <c r="G117">
-        <v>97.02</v>
+        <v>37.19</v>
       </c>
       <c r="H117">
-        <v>97.02</v>
+        <v>37.19</v>
       </c>
       <c r="I117">
         <v>1.0</v>
       </c>
       <c r="J117">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K117">
-        <v>153.48</v>
+        <v>60.36</v>
       </c>
       <c r="L117">
-        <v>157.09</v>
+        <v>61.77</v>
       </c>
       <c r="M117">
-        <v>160.73</v>
+        <v>63.2</v>
       </c>
       <c r="N117">
-        <v>166.24</v>
+        <v>63.92</v>
       </c>
       <c r="O117">
-        <v>185.05</v>
+        <v>65.37</v>
       </c>
       <c r="P117">
-        <v>204.53</v>
+        <v>68.98</v>
       </c>
       <c r="Q117">
-        <v>152.26</v>
+        <v>72.77</v>
       </c>
       <c r="R117">
-        <v>155.48</v>
+        <v>80.43</v>
       </c>
       <c r="S117">
-        <v>158.86</v>
+        <v>96.75</v>
       </c>
       <c r="T117">
-        <v>164.27</v>
+        <v>59.65</v>
       </c>
       <c r="U117">
-        <v>184.7</v>
+        <v>60.91</v>
       </c>
       <c r="V117">
-        <v>211.15</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:22">
+        <v>62.24</v>
+      </c>
+      <c r="W117">
+        <v>62.93</v>
+      </c>
+      <c r="X117">
+        <v>64.36</v>
+      </c>
+      <c r="Y117">
+        <v>68.12</v>
+      </c>
+      <c r="Z117">
+        <v>72.36</v>
+      </c>
+      <c r="AA117">
+        <v>82.72</v>
+      </c>
+      <c r="AB117">
+        <v>115.93</v>
+      </c>
+    </row>
+    <row r="118" spans="1:28">
       <c r="A118">
-        <v>166292</v>
+        <v>72755</v>
+      </c>
+      <c r="B118">
+        <v>157338143097</v>
       </c>
       <c r="C118">
-        <v>5055175248462</v>
+        <v>5059482081088</v>
       </c>
       <c r="D118" t="s">
-        <v>251</v>
+        <v>148</v>
       </c>
       <c r="E118" t="s">
-        <v>252</v>
+        <v>149</v>
       </c>
       <c r="F118">
-        <v>1.054</v>
+        <v>0.706</v>
       </c>
       <c r="G118">
-        <v>25.28</v>
+        <v>3.9</v>
       </c>
       <c r="H118">
-        <v>25.28</v>
+        <v>3.9</v>
       </c>
       <c r="I118">
         <v>1.0</v>
       </c>
       <c r="J118">
         <v>3.95</v>
       </c>
       <c r="K118">
-        <v>42.73</v>
+        <v>11.08</v>
       </c>
       <c r="L118">
-        <v>43.73</v>
+        <v>11.34</v>
       </c>
       <c r="M118">
-        <v>44.74</v>
+        <v>11.6</v>
       </c>
       <c r="N118">
-        <v>46.28</v>
+        <v>11.73</v>
       </c>
       <c r="O118">
-        <v>51.51</v>
+        <v>12.0</v>
       </c>
       <c r="P118">
-        <v>56.94</v>
+        <v>12.66</v>
       </c>
       <c r="Q118">
-        <v>42.12</v>
+        <v>13.36</v>
       </c>
       <c r="R118">
-        <v>43.01</v>
+        <v>14.76</v>
       </c>
       <c r="S118">
-        <v>43.95</v>
+        <v>17.76</v>
       </c>
       <c r="T118">
-        <v>45.44</v>
+        <v>10.65</v>
       </c>
       <c r="U118">
-        <v>51.09</v>
+        <v>10.87</v>
       </c>
       <c r="V118">
-        <v>58.41</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:22">
+        <v>11.11</v>
+      </c>
+      <c r="W118">
+        <v>11.23</v>
+      </c>
+      <c r="X118">
+        <v>11.49</v>
+      </c>
+      <c r="Y118">
+        <v>12.16</v>
+      </c>
+      <c r="Z118">
+        <v>12.92</v>
+      </c>
+      <c r="AA118">
+        <v>14.77</v>
+      </c>
+      <c r="AB118">
+        <v>20.69</v>
+      </c>
+    </row>
+    <row r="119" spans="1:28">
       <c r="A119">
-        <v>166293</v>
+        <v>72756</v>
+      </c>
+      <c r="B119">
+        <v>157338049312</v>
       </c>
       <c r="C119">
-        <v>5055175248172</v>
+        <v>5059482080715</v>
       </c>
       <c r="D119" t="s">
-        <v>253</v>
+        <v>150</v>
       </c>
       <c r="E119" t="s">
-        <v>254</v>
+        <v>151</v>
       </c>
       <c r="F119">
-        <v>0.512</v>
+        <v>0.59</v>
       </c>
       <c r="G119">
-        <v>3.38</v>
+        <v>1.65</v>
       </c>
       <c r="H119">
-        <v>3.38</v>
+        <v>1.65</v>
       </c>
       <c r="I119">
         <v>1.0</v>
       </c>
       <c r="J119">
         <v>3.95</v>
       </c>
       <c r="K119">
-        <v>10.31</v>
+        <v>7.75</v>
       </c>
       <c r="L119">
-        <v>10.55</v>
+        <v>7.93</v>
       </c>
       <c r="M119">
-        <v>10.79</v>
+        <v>8.11</v>
       </c>
       <c r="N119">
-        <v>11.16</v>
+        <v>8.2</v>
       </c>
       <c r="O119">
-        <v>12.43</v>
+        <v>8.39</v>
       </c>
       <c r="P119">
-        <v>13.74</v>
+        <v>8.85</v>
       </c>
       <c r="Q119">
-        <v>9.88</v>
+        <v>9.34</v>
       </c>
       <c r="R119">
-        <v>10.09</v>
+        <v>10.32</v>
       </c>
       <c r="S119">
-        <v>10.31</v>
+        <v>12.42</v>
       </c>
       <c r="T119">
-        <v>10.66</v>
+        <v>7.34</v>
       </c>
       <c r="U119">
-        <v>11.99</v>
+        <v>7.49</v>
       </c>
       <c r="V119">
-        <v>13.7</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:22">
+        <v>7.65</v>
+      </c>
+      <c r="W119">
+        <v>7.74</v>
+      </c>
+      <c r="X119">
+        <v>7.91</v>
+      </c>
+      <c r="Y119">
+        <v>8.38</v>
+      </c>
+      <c r="Z119">
+        <v>8.9</v>
+      </c>
+      <c r="AA119">
+        <v>10.17</v>
+      </c>
+      <c r="AB119">
+        <v>14.26</v>
+      </c>
+    </row>
+    <row r="120" spans="1:28">
       <c r="A120">
-        <v>166294</v>
+        <v>72758</v>
+      </c>
+      <c r="B120">
+        <v>157338156937</v>
       </c>
       <c r="C120">
-        <v>5055175247380</v>
+        <v>5059482081316</v>
       </c>
       <c r="D120" t="s">
-        <v>255</v>
+        <v>152</v>
       </c>
       <c r="E120" t="s">
-        <v>256</v>
+        <v>153</v>
       </c>
       <c r="F120">
-        <v>1.948</v>
+        <v>0.676</v>
       </c>
       <c r="G120">
-        <v>25.58</v>
+        <v>2.95</v>
       </c>
       <c r="H120">
-        <v>25.58</v>
+        <v>2.95</v>
       </c>
       <c r="I120">
         <v>1.0</v>
       </c>
       <c r="J120">
         <v>3.95</v>
       </c>
       <c r="K120">
-        <v>43.17</v>
+        <v>9.67</v>
       </c>
       <c r="L120">
-        <v>44.18</v>
+        <v>9.9</v>
       </c>
       <c r="M120">
-        <v>45.21</v>
+        <v>10.13</v>
       </c>
       <c r="N120">
-        <v>46.76</v>
+        <v>10.24</v>
       </c>
       <c r="O120">
-        <v>52.05</v>
+        <v>10.47</v>
       </c>
       <c r="P120">
-        <v>57.53</v>
+        <v>11.05</v>
       </c>
       <c r="Q120">
-        <v>42.56</v>
+        <v>11.66</v>
       </c>
       <c r="R120">
-        <v>43.46</v>
+        <v>12.89</v>
       </c>
       <c r="S120">
-        <v>44.41</v>
+        <v>15.5</v>
       </c>
       <c r="T120">
-        <v>45.92</v>
+        <v>9.25</v>
       </c>
       <c r="U120">
-        <v>51.63</v>
+        <v>9.44</v>
       </c>
       <c r="V120">
-        <v>59.02</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:22">
+        <v>9.65</v>
+      </c>
+      <c r="W120">
+        <v>9.76</v>
+      </c>
+      <c r="X120">
+        <v>9.98</v>
+      </c>
+      <c r="Y120">
+        <v>10.56</v>
+      </c>
+      <c r="Z120">
+        <v>11.22</v>
+      </c>
+      <c r="AA120">
+        <v>12.83</v>
+      </c>
+      <c r="AB120">
+        <v>17.98</v>
+      </c>
+    </row>
+    <row r="121" spans="1:28">
       <c r="A121">
-        <v>166295</v>
+        <v>72759</v>
+      </c>
+      <c r="B121">
+        <v>157338161596</v>
       </c>
       <c r="C121">
-        <v>5055175246611</v>
+        <v>5059482081347</v>
       </c>
       <c r="D121" t="s">
-        <v>257</v>
+        <v>154</v>
       </c>
       <c r="E121" t="s">
-        <v>258</v>
+        <v>155</v>
       </c>
       <c r="F121">
-        <v>0.5039</v>
+        <v>0.71</v>
       </c>
       <c r="G121">
-        <v>22.37</v>
+        <v>3.15</v>
       </c>
       <c r="H121">
-        <v>22.37</v>
+        <v>3.15</v>
       </c>
       <c r="I121">
         <v>1.0</v>
       </c>
       <c r="J121">
         <v>3.95</v>
       </c>
       <c r="K121">
-        <v>38.42</v>
+        <v>9.97</v>
       </c>
       <c r="L121">
-        <v>39.32</v>
+        <v>10.2</v>
       </c>
       <c r="M121">
-        <v>40.23</v>
+        <v>10.44</v>
       </c>
       <c r="N121">
-        <v>41.61</v>
+        <v>10.56</v>
       </c>
       <c r="O121">
-        <v>46.32</v>
+        <v>10.8</v>
       </c>
       <c r="P121">
-        <v>51.2</v>
+        <v>11.39</v>
       </c>
       <c r="Q121">
-        <v>37.84</v>
+        <v>12.02</v>
       </c>
       <c r="R121">
-        <v>38.64</v>
+        <v>13.28</v>
       </c>
       <c r="S121">
-        <v>39.48</v>
+        <v>15.98</v>
       </c>
       <c r="T121">
-        <v>40.82</v>
+        <v>9.54</v>
       </c>
       <c r="U121">
-        <v>45.9</v>
+        <v>9.75</v>
       </c>
       <c r="V121">
-        <v>52.47</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:22">
+        <v>9.96</v>
+      </c>
+      <c r="W121">
+        <v>10.07</v>
+      </c>
+      <c r="X121">
+        <v>10.3</v>
+      </c>
+      <c r="Y121">
+        <v>10.9</v>
+      </c>
+      <c r="Z121">
+        <v>11.58</v>
+      </c>
+      <c r="AA121">
+        <v>13.23</v>
+      </c>
+      <c r="AB121">
+        <v>18.55</v>
+      </c>
+    </row>
+    <row r="122" spans="1:28">
       <c r="A122">
-        <v>166296</v>
+        <v>72760</v>
+      </c>
+      <c r="B122">
+        <v>157338160975</v>
       </c>
       <c r="C122">
-        <v>5055175246772</v>
+        <v>5059482081323</v>
       </c>
       <c r="D122" t="s">
-        <v>259</v>
+        <v>156</v>
       </c>
       <c r="E122" t="s">
-        <v>260</v>
+        <v>157</v>
       </c>
       <c r="F122">
-        <v>0.996</v>
+        <v>0.9</v>
       </c>
       <c r="G122">
-        <v>9.27</v>
+        <v>3.15</v>
       </c>
       <c r="H122">
-        <v>9.27</v>
+        <v>3.15</v>
       </c>
       <c r="I122">
         <v>1.0</v>
       </c>
       <c r="J122">
         <v>3.95</v>
       </c>
       <c r="K122">
-        <v>19.03</v>
+        <v>9.97</v>
       </c>
       <c r="L122">
-        <v>19.47</v>
+        <v>10.2</v>
       </c>
       <c r="M122">
-        <v>19.92</v>
+        <v>10.44</v>
       </c>
       <c r="N122">
-        <v>20.61</v>
+        <v>10.56</v>
       </c>
       <c r="O122">
-        <v>22.94</v>
+        <v>10.8</v>
       </c>
       <c r="P122">
-        <v>25.35</v>
+        <v>11.39</v>
       </c>
       <c r="Q122">
+        <v>12.02</v>
+      </c>
+      <c r="R122">
+        <v>13.28</v>
+      </c>
+      <c r="S122">
+        <v>15.98</v>
+      </c>
+      <c r="T122">
+        <v>9.54</v>
+      </c>
+      <c r="U122">
+        <v>9.75</v>
+      </c>
+      <c r="V122">
+        <v>9.96</v>
+      </c>
+      <c r="W122">
+        <v>10.07</v>
+      </c>
+      <c r="X122">
+        <v>10.3</v>
+      </c>
+      <c r="Y122">
+        <v>10.9</v>
+      </c>
+      <c r="Z122">
+        <v>11.58</v>
+      </c>
+      <c r="AA122">
+        <v>13.23</v>
+      </c>
+      <c r="AB122">
         <v>18.55</v>
       </c>
-      <c r="R122">
-[...15 lines deleted...]
-    <row r="123" spans="1:22">
+    </row>
+    <row r="123" spans="1:28">
       <c r="A123">
-        <v>166297</v>
+        <v>72761</v>
+      </c>
+      <c r="B123">
+        <v>157338144738</v>
       </c>
       <c r="C123">
-        <v>5055175246468</v>
+        <v>5059482081170</v>
       </c>
       <c r="D123" t="s">
-        <v>261</v>
+        <v>158</v>
       </c>
       <c r="E123" t="s">
-        <v>262</v>
+        <v>159</v>
       </c>
       <c r="F123">
-        <v>0.846</v>
+        <v>0.704</v>
       </c>
       <c r="G123">
-        <v>25.99</v>
+        <v>4.75</v>
       </c>
       <c r="H123">
-        <v>25.99</v>
+        <v>4.75</v>
       </c>
       <c r="I123">
         <v>1.0</v>
       </c>
       <c r="J123">
         <v>3.95</v>
       </c>
       <c r="K123">
-        <v>43.78</v>
+        <v>12.34</v>
       </c>
       <c r="L123">
-        <v>44.81</v>
+        <v>12.63</v>
       </c>
       <c r="M123">
-        <v>45.84</v>
+        <v>12.92</v>
       </c>
       <c r="N123">
-        <v>47.41</v>
+        <v>13.06</v>
       </c>
       <c r="O123">
-        <v>52.78</v>
+        <v>13.36</v>
       </c>
       <c r="P123">
-        <v>58.34</v>
+        <v>14.1</v>
       </c>
       <c r="Q123">
-        <v>43.17</v>
+        <v>14.87</v>
       </c>
       <c r="R123">
-        <v>44.08</v>
+        <v>16.44</v>
       </c>
       <c r="S123">
-        <v>45.04</v>
+        <v>19.77</v>
       </c>
       <c r="T123">
-        <v>46.57</v>
+        <v>11.9</v>
       </c>
       <c r="U123">
-        <v>52.36</v>
+        <v>12.15</v>
       </c>
       <c r="V123">
-        <v>59.86</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:22">
+        <v>12.41</v>
+      </c>
+      <c r="W123">
+        <v>12.55</v>
+      </c>
+      <c r="X123">
+        <v>12.84</v>
+      </c>
+      <c r="Y123">
+        <v>13.59</v>
+      </c>
+      <c r="Z123">
+        <v>14.43</v>
+      </c>
+      <c r="AA123">
+        <v>16.5</v>
+      </c>
+      <c r="AB123">
+        <v>23.12</v>
+      </c>
+    </row>
+    <row r="124" spans="1:28">
       <c r="A124">
-        <v>166298</v>
+        <v>72762</v>
+      </c>
+      <c r="B124">
+        <v>157338059518</v>
       </c>
       <c r="C124">
-        <v>5055175244495</v>
+        <v>5059482080876</v>
       </c>
       <c r="D124" t="s">
-        <v>263</v>
+        <v>160</v>
       </c>
       <c r="E124" t="s">
-        <v>264</v>
+        <v>161</v>
       </c>
       <c r="F124">
-        <v>1.532</v>
+        <v>0.7</v>
       </c>
       <c r="G124">
-        <v>207.53</v>
+        <v>4.25</v>
       </c>
       <c r="H124">
-        <v>207.53</v>
+        <v>4.25</v>
       </c>
       <c r="I124">
         <v>1.0</v>
       </c>
       <c r="J124">
         <v>3.95</v>
       </c>
       <c r="K124">
-        <v>312.5</v>
+        <v>11.6</v>
       </c>
       <c r="L124">
-        <v>319.85</v>
+        <v>11.87</v>
       </c>
       <c r="M124">
-        <v>327.26</v>
+        <v>12.14</v>
       </c>
       <c r="N124">
-        <v>338.47</v>
+        <v>12.28</v>
       </c>
       <c r="O124">
-        <v>376.78</v>
+        <v>12.56</v>
       </c>
       <c r="P124">
-        <v>416.44</v>
+        <v>13.25</v>
       </c>
       <c r="Q124">
-        <v>310.4</v>
+        <v>13.98</v>
       </c>
       <c r="R124">
-        <v>316.96</v>
+        <v>15.45</v>
       </c>
       <c r="S124">
-        <v>323.85</v>
+        <v>18.59</v>
       </c>
       <c r="T124">
-        <v>334.88</v>
+        <v>11.16</v>
       </c>
       <c r="U124">
-        <v>376.53</v>
+        <v>11.4</v>
       </c>
       <c r="V124">
-        <v>430.44</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:22">
+        <v>11.65</v>
+      </c>
+      <c r="W124">
+        <v>11.78</v>
+      </c>
+      <c r="X124">
+        <v>12.04</v>
+      </c>
+      <c r="Y124">
+        <v>12.75</v>
+      </c>
+      <c r="Z124">
+        <v>13.54</v>
+      </c>
+      <c r="AA124">
+        <v>15.48</v>
+      </c>
+      <c r="AB124">
+        <v>21.69</v>
+      </c>
+    </row>
+    <row r="125" spans="1:28">
       <c r="A125">
-        <v>166299</v>
+        <v>72764</v>
+      </c>
+      <c r="B125">
+        <v>157338161270</v>
       </c>
       <c r="C125">
-        <v>5055175246208</v>
+        <v>5059482081330</v>
       </c>
       <c r="D125" t="s">
-        <v>265</v>
+        <v>162</v>
       </c>
       <c r="E125" t="s">
-        <v>266</v>
+        <v>163</v>
       </c>
       <c r="F125">
-        <v>2.076</v>
+        <v>0.786</v>
       </c>
       <c r="G125">
-        <v>12.32</v>
+        <v>3.15</v>
       </c>
       <c r="H125">
-        <v>12.32</v>
+        <v>3.15</v>
       </c>
       <c r="I125">
         <v>1.0</v>
       </c>
       <c r="J125">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K125">
-        <v>28.11</v>
+        <v>9.97</v>
       </c>
       <c r="L125">
-        <v>28.77</v>
+        <v>10.2</v>
       </c>
       <c r="M125">
-        <v>29.43</v>
+        <v>10.44</v>
       </c>
       <c r="N125">
-        <v>30.44</v>
+        <v>10.56</v>
       </c>
       <c r="O125">
-        <v>33.89</v>
+        <v>10.8</v>
       </c>
       <c r="P125">
-        <v>37.45</v>
+        <v>11.39</v>
       </c>
       <c r="Q125">
-        <v>27.58</v>
+        <v>12.02</v>
       </c>
       <c r="R125">
-        <v>28.16</v>
+        <v>13.28</v>
       </c>
       <c r="S125">
-        <v>28.78</v>
+        <v>15.98</v>
       </c>
       <c r="T125">
-        <v>29.76</v>
+        <v>9.54</v>
       </c>
       <c r="U125">
-        <v>33.46</v>
+        <v>9.75</v>
       </c>
       <c r="V125">
-        <v>38.25</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:22">
+        <v>9.96</v>
+      </c>
+      <c r="W125">
+        <v>10.07</v>
+      </c>
+      <c r="X125">
+        <v>10.3</v>
+      </c>
+      <c r="Y125">
+        <v>10.9</v>
+      </c>
+      <c r="Z125">
+        <v>11.58</v>
+      </c>
+      <c r="AA125">
+        <v>13.23</v>
+      </c>
+      <c r="AB125">
+        <v>18.55</v>
+      </c>
+    </row>
+    <row r="126" spans="1:28">
       <c r="A126">
-        <v>166300</v>
+        <v>72766</v>
+      </c>
+      <c r="B126">
+        <v>157338058732</v>
       </c>
       <c r="C126">
-        <v>5055175246215</v>
+        <v>5059482080838</v>
       </c>
       <c r="D126" t="s">
-        <v>267</v>
+        <v>164</v>
       </c>
       <c r="E126" t="s">
-        <v>268</v>
+        <v>165</v>
       </c>
       <c r="F126">
-        <v>2.256</v>
+        <v>0.668</v>
       </c>
       <c r="G126">
-        <v>15.11</v>
+        <v>4.8</v>
       </c>
       <c r="H126">
-        <v>15.11</v>
+        <v>4.8</v>
       </c>
       <c r="I126">
         <v>1.0</v>
       </c>
       <c r="J126">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K126">
-        <v>32.24</v>
+        <v>12.41</v>
       </c>
       <c r="L126">
-        <v>32.99</v>
+        <v>12.7</v>
       </c>
       <c r="M126">
-        <v>33.76</v>
+        <v>13.0</v>
       </c>
       <c r="N126">
-        <v>34.91</v>
+        <v>13.14</v>
       </c>
       <c r="O126">
-        <v>38.87</v>
+        <v>13.44</v>
       </c>
       <c r="P126">
-        <v>42.96</v>
+        <v>14.18</v>
       </c>
       <c r="Q126">
-        <v>31.69</v>
+        <v>14.96</v>
       </c>
       <c r="R126">
-        <v>32.36</v>
+        <v>16.54</v>
       </c>
       <c r="S126">
-        <v>33.06</v>
+        <v>19.89</v>
       </c>
       <c r="T126">
-        <v>34.19</v>
+        <v>11.97</v>
       </c>
       <c r="U126">
-        <v>38.44</v>
+        <v>12.23</v>
       </c>
       <c r="V126">
-        <v>43.94</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:22">
+        <v>12.49</v>
+      </c>
+      <c r="W126">
+        <v>12.63</v>
+      </c>
+      <c r="X126">
+        <v>12.92</v>
+      </c>
+      <c r="Y126">
+        <v>13.67</v>
+      </c>
+      <c r="Z126">
+        <v>14.52</v>
+      </c>
+      <c r="AA126">
+        <v>16.6</v>
+      </c>
+      <c r="AB126">
+        <v>23.27</v>
+      </c>
+    </row>
+    <row r="127" spans="1:28">
       <c r="A127">
-        <v>166301</v>
+        <v>72768</v>
+      </c>
+      <c r="B127">
+        <v>157338055778</v>
       </c>
       <c r="C127">
-        <v>5055175246185</v>
+        <v>5059482080814</v>
       </c>
       <c r="D127" t="s">
-        <v>269</v>
+        <v>166</v>
       </c>
       <c r="E127" t="s">
-        <v>270</v>
+        <v>167</v>
       </c>
       <c r="F127">
-        <v>1.888</v>
+        <v>0.59</v>
       </c>
       <c r="G127">
-        <v>11.61</v>
+        <v>2.4</v>
       </c>
       <c r="H127">
-        <v>11.61</v>
+        <v>2.4</v>
       </c>
       <c r="I127">
         <v>1.0</v>
       </c>
       <c r="J127">
         <v>3.95</v>
       </c>
       <c r="K127">
-        <v>22.49</v>
+        <v>8.86</v>
       </c>
       <c r="L127">
-        <v>23.02</v>
+        <v>9.07</v>
       </c>
       <c r="M127">
-        <v>23.55</v>
+        <v>9.28</v>
       </c>
       <c r="N127">
-        <v>24.36</v>
+        <v>9.38</v>
       </c>
       <c r="O127">
-        <v>27.12</v>
+        <v>9.59</v>
       </c>
       <c r="P127">
-        <v>29.97</v>
+        <v>10.12</v>
       </c>
       <c r="Q127">
-        <v>22.0</v>
+        <v>10.68</v>
       </c>
       <c r="R127">
-        <v>22.46</v>
+        <v>11.8</v>
       </c>
       <c r="S127">
-        <v>22.95</v>
+        <v>14.2</v>
       </c>
       <c r="T127">
-        <v>23.73</v>
+        <v>8.44</v>
       </c>
       <c r="U127">
-        <v>26.68</v>
+        <v>8.62</v>
       </c>
       <c r="V127">
-        <v>30.5</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:22">
+        <v>8.81</v>
+      </c>
+      <c r="W127">
+        <v>8.9</v>
+      </c>
+      <c r="X127">
+        <v>9.11</v>
+      </c>
+      <c r="Y127">
+        <v>9.64</v>
+      </c>
+      <c r="Z127">
+        <v>10.24</v>
+      </c>
+      <c r="AA127">
+        <v>11.7</v>
+      </c>
+      <c r="AB127">
+        <v>16.4</v>
+      </c>
+    </row>
+    <row r="128" spans="1:28">
       <c r="A128">
-        <v>166303</v>
+        <v>72769</v>
+      </c>
+      <c r="B128">
+        <v>157338059493</v>
       </c>
       <c r="C128">
-        <v>5055175244457</v>
+        <v>5059482080869</v>
       </c>
       <c r="D128" t="s">
-        <v>271</v>
+        <v>168</v>
       </c>
       <c r="E128" t="s">
-        <v>272</v>
+        <v>169</v>
       </c>
       <c r="F128">
-        <v>6.172</v>
+        <v>0.684</v>
       </c>
       <c r="G128">
-        <v>319.74</v>
+        <v>4.6</v>
       </c>
       <c r="H128">
-        <v>319.74</v>
+        <v>4.6</v>
       </c>
       <c r="I128">
         <v>1.0</v>
       </c>
       <c r="J128">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K128">
-        <v>483.17</v>
+        <v>12.11</v>
       </c>
       <c r="L128">
-        <v>494.53</v>
+        <v>12.4</v>
       </c>
       <c r="M128">
-        <v>505.98</v>
+        <v>12.69</v>
       </c>
       <c r="N128">
-        <v>523.31</v>
+        <v>12.83</v>
       </c>
       <c r="O128">
-        <v>582.54</v>
+        <v>13.12</v>
       </c>
       <c r="P128">
-        <v>643.86</v>
+        <v>13.85</v>
       </c>
       <c r="Q128">
-        <v>480.12</v>
+        <v>14.6</v>
       </c>
       <c r="R128">
-        <v>490.26</v>
+        <v>16.14</v>
       </c>
       <c r="S128">
-        <v>500.92</v>
+        <v>19.42</v>
       </c>
       <c r="T128">
-        <v>517.98</v>
+        <v>11.68</v>
       </c>
       <c r="U128">
-        <v>582.4</v>
+        <v>11.92</v>
       </c>
       <c r="V128">
-        <v>665.8</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:22">
+        <v>12.18</v>
+      </c>
+      <c r="W128">
+        <v>12.32</v>
+      </c>
+      <c r="X128">
+        <v>12.6</v>
+      </c>
+      <c r="Y128">
+        <v>13.34</v>
+      </c>
+      <c r="Z128">
+        <v>14.17</v>
+      </c>
+      <c r="AA128">
+        <v>16.19</v>
+      </c>
+      <c r="AB128">
+        <v>22.7</v>
+      </c>
+    </row>
+    <row r="129" spans="1:28">
       <c r="A129">
-        <v>166304</v>
+        <v>72771</v>
+      </c>
+      <c r="B129">
+        <v>157338050025</v>
       </c>
       <c r="C129">
-        <v>5055175233239</v>
+        <v>5059482080791</v>
       </c>
       <c r="D129" t="s">
-        <v>273</v>
+        <v>170</v>
       </c>
       <c r="E129" t="s">
-        <v>274</v>
+        <v>171</v>
       </c>
       <c r="F129">
-        <v>3.964</v>
+        <v>0.546</v>
       </c>
       <c r="G129">
-        <v>139.55</v>
+        <v>1.45</v>
       </c>
       <c r="H129">
-        <v>139.55</v>
+        <v>1.45</v>
       </c>
       <c r="I129">
         <v>1.0</v>
       </c>
       <c r="J129">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K129">
-        <v>216.44</v>
+        <v>7.45</v>
       </c>
       <c r="L129">
-        <v>221.53</v>
+        <v>7.63</v>
       </c>
       <c r="M129">
-        <v>226.66</v>
+        <v>7.8</v>
       </c>
       <c r="N129">
-        <v>234.42</v>
+        <v>7.89</v>
       </c>
       <c r="O129">
-        <v>260.96</v>
+        <v>8.07</v>
       </c>
       <c r="P129">
-        <v>288.42</v>
+        <v>8.52</v>
       </c>
       <c r="Q129">
-        <v>214.87</v>
+        <v>8.98</v>
       </c>
       <c r="R129">
-        <v>219.41</v>
+        <v>9.93</v>
       </c>
       <c r="S129">
-        <v>224.18</v>
+        <v>11.94</v>
       </c>
       <c r="T129">
-        <v>231.81</v>
+        <v>7.04</v>
       </c>
       <c r="U129">
-        <v>260.65</v>
+        <v>7.19</v>
       </c>
       <c r="V129">
-        <v>297.97</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:22">
+        <v>7.35</v>
+      </c>
+      <c r="W129">
+        <v>7.43</v>
+      </c>
+      <c r="X129">
+        <v>7.6</v>
+      </c>
+      <c r="Y129">
+        <v>8.04</v>
+      </c>
+      <c r="Z129">
+        <v>8.54</v>
+      </c>
+      <c r="AA129">
+        <v>9.76</v>
+      </c>
+      <c r="AB129">
+        <v>13.68</v>
+      </c>
+    </row>
+    <row r="130" spans="1:28">
       <c r="A130">
-        <v>166305</v>
+        <v>72772</v>
+      </c>
+      <c r="B130">
+        <v>157338058768</v>
       </c>
       <c r="C130">
-        <v>5055175244549</v>
+        <v>5059482080845</v>
       </c>
       <c r="D130" t="s">
-        <v>275</v>
+        <v>172</v>
       </c>
       <c r="E130" t="s">
-        <v>276</v>
+        <v>173</v>
       </c>
       <c r="F130">
-        <v>0.508</v>
+        <v>0.596</v>
       </c>
       <c r="G130">
-        <v>0.69</v>
+        <v>2.75</v>
       </c>
       <c r="H130">
-        <v>0.69</v>
+        <v>2.75</v>
       </c>
       <c r="I130">
         <v>1.0</v>
       </c>
       <c r="J130">
         <v>3.95</v>
       </c>
       <c r="K130">
-        <v>6.33</v>
+        <v>9.38</v>
       </c>
       <c r="L130">
-        <v>6.47</v>
+        <v>9.6</v>
       </c>
       <c r="M130">
-        <v>6.62</v>
+        <v>9.82</v>
       </c>
       <c r="N130">
-        <v>6.85</v>
+        <v>9.93</v>
       </c>
       <c r="O130">
-        <v>7.63</v>
+        <v>10.15</v>
       </c>
       <c r="P130">
-        <v>8.43</v>
+        <v>10.72</v>
       </c>
       <c r="Q130">
-        <v>5.92</v>
+        <v>11.3</v>
       </c>
       <c r="R130">
-        <v>6.05</v>
+        <v>12.49</v>
       </c>
       <c r="S130">
-        <v>6.18</v>
+        <v>15.03</v>
       </c>
       <c r="T130">
-        <v>6.39</v>
+        <v>8.95</v>
       </c>
       <c r="U130">
-        <v>7.18</v>
+        <v>9.14</v>
       </c>
       <c r="V130">
-        <v>8.21</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:22">
+        <v>9.34</v>
+      </c>
+      <c r="W130">
+        <v>9.45</v>
+      </c>
+      <c r="X130">
+        <v>9.66</v>
+      </c>
+      <c r="Y130">
+        <v>10.23</v>
+      </c>
+      <c r="Z130">
+        <v>10.86</v>
+      </c>
+      <c r="AA130">
+        <v>12.42</v>
+      </c>
+      <c r="AB130">
+        <v>17.4</v>
+      </c>
+    </row>
+    <row r="131" spans="1:28">
       <c r="A131">
-        <v>166306</v>
+        <v>72773</v>
+      </c>
+      <c r="B131">
+        <v>157338139646</v>
       </c>
       <c r="C131">
-        <v>5055175244556</v>
+        <v>5059482081026</v>
       </c>
       <c r="D131" t="s">
-        <v>277</v>
+        <v>174</v>
       </c>
       <c r="E131" t="s">
-        <v>278</v>
+        <v>175</v>
       </c>
       <c r="F131">
-        <v>0.506</v>
+        <v>0.622</v>
       </c>
       <c r="G131">
-        <v>0.69</v>
+        <v>1.55</v>
       </c>
       <c r="H131">
-        <v>0.69</v>
+        <v>1.55</v>
       </c>
       <c r="I131">
         <v>1.0</v>
       </c>
       <c r="J131">
         <v>3.95</v>
       </c>
       <c r="K131">
-        <v>6.33</v>
+        <v>7.6</v>
       </c>
       <c r="L131">
-        <v>6.47</v>
+        <v>7.78</v>
       </c>
       <c r="M131">
-        <v>6.62</v>
+        <v>7.96</v>
       </c>
       <c r="N131">
-        <v>6.85</v>
+        <v>8.05</v>
       </c>
       <c r="O131">
-        <v>7.63</v>
+        <v>8.23</v>
       </c>
       <c r="P131">
-        <v>8.43</v>
+        <v>8.68</v>
       </c>
       <c r="Q131">
-        <v>5.92</v>
+        <v>9.16</v>
       </c>
       <c r="R131">
-        <v>6.05</v>
+        <v>10.13</v>
       </c>
       <c r="S131">
-        <v>6.18</v>
+        <v>12.18</v>
       </c>
       <c r="T131">
-        <v>6.39</v>
+        <v>7.19</v>
       </c>
       <c r="U131">
-        <v>7.18</v>
+        <v>7.34</v>
       </c>
       <c r="V131">
+        <v>7.5</v>
+      </c>
+      <c r="W131">
+        <v>7.58</v>
+      </c>
+      <c r="X131">
+        <v>7.76</v>
+      </c>
+      <c r="Y131">
         <v>8.21</v>
       </c>
-    </row>
-    <row r="132" spans="1:22">
+      <c r="Z131">
+        <v>8.72</v>
+      </c>
+      <c r="AA131">
+        <v>9.97</v>
+      </c>
+      <c r="AB131">
+        <v>13.97</v>
+      </c>
+    </row>
+    <row r="132" spans="1:28">
       <c r="A132">
-        <v>166307</v>
+        <v>72774</v>
+      </c>
+      <c r="B132">
+        <v>157338050000</v>
       </c>
       <c r="C132">
-        <v>5055175243894</v>
+        <v>5059482080784</v>
       </c>
       <c r="D132" t="s">
-        <v>279</v>
+        <v>176</v>
       </c>
       <c r="E132" t="s">
-        <v>280</v>
+        <v>177</v>
       </c>
       <c r="F132">
-        <v>0.52</v>
+        <v>0.534</v>
       </c>
       <c r="G132">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="H132">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="I132">
         <v>1.0</v>
       </c>
       <c r="J132">
         <v>3.95</v>
       </c>
       <c r="K132">
-        <v>6.53</v>
+        <v>7.15</v>
       </c>
       <c r="L132">
-        <v>6.69</v>
+        <v>7.32</v>
       </c>
       <c r="M132">
-        <v>6.84</v>
+        <v>7.49</v>
       </c>
       <c r="N132">
-        <v>7.08</v>
+        <v>7.58</v>
       </c>
       <c r="O132">
+        <v>7.75</v>
+      </c>
+      <c r="P132">
+        <v>8.18</v>
+      </c>
+      <c r="Q132">
+        <v>8.63</v>
+      </c>
+      <c r="R132">
+        <v>9.53</v>
+      </c>
+      <c r="S132">
+        <v>11.47</v>
+      </c>
+      <c r="T132">
+        <v>6.75</v>
+      </c>
+      <c r="U132">
+        <v>6.89</v>
+      </c>
+      <c r="V132">
+        <v>7.04</v>
+      </c>
+      <c r="W132">
+        <v>7.12</v>
+      </c>
+      <c r="X132">
+        <v>7.28</v>
+      </c>
+      <c r="Y132">
+        <v>7.7</v>
+      </c>
+      <c r="Z132">
+        <v>8.18</v>
+      </c>
+      <c r="AA132">
+        <v>9.36</v>
+      </c>
+      <c r="AB132">
+        <v>13.11</v>
+      </c>
+    </row>
+    <row r="133" spans="1:28">
+      <c r="A133">
+        <v>72777</v>
+      </c>
+      <c r="B133">
+        <v>157338051832</v>
+      </c>
+      <c r="C133">
+        <v>5059482080807</v>
+      </c>
+      <c r="D133" t="s">
+        <v>178</v>
+      </c>
+      <c r="E133" t="s">
+        <v>179</v>
+      </c>
+      <c r="F133">
+        <v>0.562</v>
+      </c>
+      <c r="G133">
+        <v>1.8</v>
+      </c>
+      <c r="H133">
+        <v>1.8</v>
+      </c>
+      <c r="I133">
+        <v>1.0</v>
+      </c>
+      <c r="J133">
+        <v>3.95</v>
+      </c>
+      <c r="K133">
+        <v>7.97</v>
+      </c>
+      <c r="L133">
+        <v>8.16</v>
+      </c>
+      <c r="M133">
+        <v>8.34</v>
+      </c>
+      <c r="N133">
+        <v>8.44</v>
+      </c>
+      <c r="O133">
+        <v>8.63</v>
+      </c>
+      <c r="P133">
+        <v>9.11</v>
+      </c>
+      <c r="Q133">
+        <v>9.61</v>
+      </c>
+      <c r="R133">
+        <v>10.62</v>
+      </c>
+      <c r="S133">
+        <v>12.77</v>
+      </c>
+      <c r="T133">
+        <v>7.56</v>
+      </c>
+      <c r="U133">
+        <v>7.72</v>
+      </c>
+      <c r="V133">
         <v>7.88</v>
       </c>
-      <c r="P132">
-[...86 lines deleted...]
-    <row r="134" spans="1:22">
+      <c r="W133">
+        <v>7.97</v>
+      </c>
+      <c r="X133">
+        <v>8.15</v>
+      </c>
+      <c r="Y133">
+        <v>8.63</v>
+      </c>
+      <c r="Z133">
+        <v>9.17</v>
+      </c>
+      <c r="AA133">
+        <v>10.48</v>
+      </c>
+      <c r="AB133">
+        <v>14.69</v>
+      </c>
+    </row>
+    <row r="134" spans="1:28">
       <c r="A134">
-        <v>166310</v>
+        <v>72778</v>
+      </c>
+      <c r="B134">
+        <v>157338059586</v>
       </c>
       <c r="C134">
-        <v>5055175242569</v>
+        <v>5059482080890</v>
       </c>
       <c r="D134" t="s">
-        <v>283</v>
+        <v>180</v>
       </c>
       <c r="E134" t="s">
-        <v>284</v>
+        <v>181</v>
       </c>
       <c r="F134">
-        <v>0.52</v>
+        <v>0.666</v>
       </c>
       <c r="G134">
-        <v>5.02</v>
+        <v>3.15</v>
       </c>
       <c r="H134">
-        <v>5.02</v>
+        <v>3.15</v>
       </c>
       <c r="I134">
         <v>1.0</v>
       </c>
       <c r="J134">
         <v>3.95</v>
       </c>
       <c r="K134">
-        <v>12.74</v>
+        <v>9.97</v>
       </c>
       <c r="L134">
-        <v>13.03</v>
+        <v>10.2</v>
       </c>
       <c r="M134">
-        <v>13.34</v>
+        <v>10.44</v>
       </c>
       <c r="N134">
-        <v>13.79</v>
+        <v>10.56</v>
       </c>
       <c r="O134">
-        <v>15.35</v>
+        <v>10.8</v>
       </c>
       <c r="P134">
-        <v>16.97</v>
+        <v>11.39</v>
       </c>
       <c r="Q134">
-        <v>12.3</v>
+        <v>12.02</v>
       </c>
       <c r="R134">
-        <v>12.56</v>
+        <v>13.28</v>
       </c>
       <c r="S134">
-        <v>12.83</v>
+        <v>15.98</v>
       </c>
       <c r="T134">
-        <v>13.27</v>
+        <v>9.54</v>
       </c>
       <c r="U134">
-        <v>14.92</v>
+        <v>9.75</v>
       </c>
       <c r="V134">
-        <v>17.05</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:22">
+        <v>9.96</v>
+      </c>
+      <c r="W134">
+        <v>10.07</v>
+      </c>
+      <c r="X134">
+        <v>10.3</v>
+      </c>
+      <c r="Y134">
+        <v>10.9</v>
+      </c>
+      <c r="Z134">
+        <v>11.58</v>
+      </c>
+      <c r="AA134">
+        <v>13.23</v>
+      </c>
+      <c r="AB134">
+        <v>18.55</v>
+      </c>
+    </row>
+    <row r="135" spans="1:28">
       <c r="A135">
-        <v>166311</v>
+        <v>72781</v>
+      </c>
+      <c r="B135">
+        <v>157338049932</v>
       </c>
       <c r="C135">
-        <v>5055175242576</v>
+        <v>5059482080760</v>
       </c>
       <c r="D135" t="s">
-        <v>285</v>
+        <v>182</v>
       </c>
       <c r="E135" t="s">
-        <v>286</v>
+        <v>183</v>
       </c>
       <c r="F135">
-        <v>0.566</v>
+        <v>0.645</v>
       </c>
       <c r="G135">
-        <v>6.9</v>
+        <v>3.15</v>
       </c>
       <c r="H135">
-        <v>6.9</v>
+        <v>3.15</v>
       </c>
       <c r="I135">
         <v>1.0</v>
       </c>
       <c r="J135">
         <v>3.95</v>
       </c>
       <c r="K135">
-        <v>15.52</v>
+        <v>9.97</v>
       </c>
       <c r="L135">
-        <v>15.88</v>
+        <v>10.2</v>
       </c>
       <c r="M135">
-        <v>16.25</v>
+        <v>10.44</v>
       </c>
       <c r="N135">
-        <v>16.81</v>
+        <v>10.56</v>
       </c>
       <c r="O135">
-        <v>18.71</v>
+        <v>10.8</v>
       </c>
       <c r="P135">
-        <v>20.68</v>
+        <v>11.39</v>
       </c>
       <c r="Q135">
-        <v>15.06</v>
+        <v>12.02</v>
       </c>
       <c r="R135">
-        <v>15.38</v>
+        <v>13.28</v>
       </c>
       <c r="S135">
-        <v>15.72</v>
+        <v>15.98</v>
       </c>
       <c r="T135">
-        <v>16.25</v>
+        <v>9.54</v>
       </c>
       <c r="U135">
-        <v>18.27</v>
+        <v>9.75</v>
       </c>
       <c r="V135">
-        <v>20.89</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:22">
+        <v>9.96</v>
+      </c>
+      <c r="W135">
+        <v>10.07</v>
+      </c>
+      <c r="X135">
+        <v>10.3</v>
+      </c>
+      <c r="Y135">
+        <v>10.9</v>
+      </c>
+      <c r="Z135">
+        <v>11.58</v>
+      </c>
+      <c r="AA135">
+        <v>13.23</v>
+      </c>
+      <c r="AB135">
+        <v>18.55</v>
+      </c>
+    </row>
+    <row r="136" spans="1:28">
       <c r="A136">
-        <v>166312</v>
+        <v>72784</v>
+      </c>
+      <c r="B136">
+        <v>157338060833</v>
       </c>
       <c r="C136">
-        <v>5055175242842</v>
+        <v>5059482080937</v>
       </c>
       <c r="D136" t="s">
-        <v>287</v>
+        <v>184</v>
       </c>
       <c r="E136" t="s">
-        <v>288</v>
+        <v>185</v>
       </c>
       <c r="F136">
-        <v>0.732</v>
+        <v>0.85</v>
       </c>
       <c r="G136">
-        <v>24.71</v>
+        <v>4.1</v>
       </c>
       <c r="H136">
-        <v>24.71</v>
+        <v>4.1</v>
       </c>
       <c r="I136">
         <v>1.0</v>
       </c>
       <c r="J136">
         <v>3.95</v>
       </c>
       <c r="K136">
-        <v>41.88</v>
+        <v>11.37</v>
       </c>
       <c r="L136">
-        <v>42.87</v>
+        <v>11.64</v>
       </c>
       <c r="M136">
-        <v>43.86</v>
+        <v>11.91</v>
       </c>
       <c r="N136">
-        <v>45.36</v>
+        <v>12.05</v>
       </c>
       <c r="O136">
-        <v>50.5</v>
+        <v>12.32</v>
       </c>
       <c r="P136">
-        <v>55.81</v>
+        <v>13.0</v>
       </c>
       <c r="Q136">
-        <v>41.28</v>
+        <v>13.71</v>
       </c>
       <c r="R136">
-        <v>42.15</v>
+        <v>15.16</v>
       </c>
       <c r="S136">
-        <v>43.07</v>
+        <v>18.23</v>
       </c>
       <c r="T136">
-        <v>44.54</v>
+        <v>10.94</v>
       </c>
       <c r="U136">
-        <v>50.08</v>
+        <v>11.17</v>
       </c>
       <c r="V136">
-        <v>57.25</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:22">
+        <v>11.42</v>
+      </c>
+      <c r="W136">
+        <v>11.54</v>
+      </c>
+      <c r="X136">
+        <v>11.81</v>
+      </c>
+      <c r="Y136">
+        <v>12.49</v>
+      </c>
+      <c r="Z136">
+        <v>13.27</v>
+      </c>
+      <c r="AA136">
+        <v>15.17</v>
+      </c>
+      <c r="AB136">
+        <v>21.26</v>
+      </c>
+    </row>
+    <row r="137" spans="1:28">
       <c r="A137">
-        <v>166313</v>
+        <v>72789</v>
+      </c>
+      <c r="B137">
+        <v>157338060147</v>
       </c>
       <c r="C137">
-        <v>5055175242859</v>
+        <v>5059482080920</v>
       </c>
       <c r="D137" t="s">
-        <v>289</v>
+        <v>186</v>
       </c>
       <c r="E137" t="s">
-        <v>290</v>
+        <v>187</v>
       </c>
       <c r="F137">
-        <v>1.476</v>
+        <v>0.622</v>
       </c>
       <c r="G137">
-        <v>76.92</v>
+        <v>2.6</v>
       </c>
       <c r="H137">
-        <v>76.92</v>
+        <v>2.6</v>
       </c>
       <c r="I137">
         <v>1.0</v>
       </c>
       <c r="J137">
         <v>3.95</v>
       </c>
       <c r="K137">
-        <v>119.17</v>
+        <v>9.15</v>
       </c>
       <c r="L137">
-        <v>121.97</v>
+        <v>9.37</v>
       </c>
       <c r="M137">
-        <v>124.79</v>
+        <v>9.59</v>
       </c>
       <c r="N137">
-        <v>129.07</v>
+        <v>9.69</v>
       </c>
       <c r="O137">
-        <v>143.68</v>
+        <v>9.91</v>
       </c>
       <c r="P137">
-        <v>158.8</v>
+        <v>10.46</v>
       </c>
       <c r="Q137">
-        <v>118.14</v>
+        <v>11.04</v>
       </c>
       <c r="R137">
-        <v>120.63</v>
+        <v>12.2</v>
       </c>
       <c r="S137">
-        <v>123.26</v>
+        <v>14.67</v>
       </c>
       <c r="T137">
-        <v>127.45</v>
+        <v>8.73</v>
       </c>
       <c r="U137">
-        <v>143.31</v>
+        <v>8.92</v>
       </c>
       <c r="V137">
-        <v>163.82</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:22">
+        <v>9.11</v>
+      </c>
+      <c r="W137">
+        <v>9.21</v>
+      </c>
+      <c r="X137">
+        <v>9.42</v>
+      </c>
+      <c r="Y137">
+        <v>9.97</v>
+      </c>
+      <c r="Z137">
+        <v>10.59</v>
+      </c>
+      <c r="AA137">
+        <v>12.11</v>
+      </c>
+      <c r="AB137">
+        <v>16.97</v>
+      </c>
+    </row>
+    <row r="138" spans="1:28">
       <c r="A138">
-        <v>166314</v>
+        <v>72790</v>
+      </c>
+      <c r="B138">
+        <v>157338142202</v>
       </c>
       <c r="C138">
-        <v>5055175242767</v>
+        <v>5059482081040</v>
       </c>
       <c r="D138" t="s">
-        <v>291</v>
+        <v>188</v>
       </c>
       <c r="E138" t="s">
-        <v>292</v>
+        <v>189</v>
       </c>
       <c r="F138">
-        <v>7.376</v>
+        <v>0.876</v>
       </c>
       <c r="G138">
-        <v>735.87</v>
+        <v>5.75</v>
       </c>
       <c r="H138">
-        <v>735.87</v>
+        <v>5.75</v>
       </c>
       <c r="I138">
         <v>1.0</v>
       </c>
       <c r="J138">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K138">
-        <v>1099.15</v>
+        <v>13.82</v>
       </c>
       <c r="L138">
-        <v>1125.0</v>
+        <v>14.14</v>
       </c>
       <c r="M138">
-        <v>1151.04</v>
+        <v>14.47</v>
       </c>
       <c r="N138">
-        <v>1190.48</v>
+        <v>14.63</v>
       </c>
       <c r="O138">
-        <v>1325.22</v>
+        <v>14.96</v>
       </c>
       <c r="P138">
-        <v>1464.72</v>
+        <v>15.79</v>
       </c>
       <c r="Q138">
-        <v>1092.67</v>
+        <v>16.66</v>
       </c>
       <c r="R138">
-        <v>1115.76</v>
+        <v>18.41</v>
       </c>
       <c r="S138">
-        <v>1140.03</v>
+        <v>22.15</v>
       </c>
       <c r="T138">
-        <v>1178.85</v>
+        <v>13.37</v>
       </c>
       <c r="U138">
-        <v>1325.47</v>
+        <v>13.65</v>
       </c>
       <c r="V138">
-        <v>1515.26</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:22">
+        <v>13.95</v>
+      </c>
+      <c r="W138">
+        <v>14.1</v>
+      </c>
+      <c r="X138">
+        <v>14.43</v>
+      </c>
+      <c r="Y138">
+        <v>15.27</v>
+      </c>
+      <c r="Z138">
+        <v>16.22</v>
+      </c>
+      <c r="AA138">
+        <v>18.54</v>
+      </c>
+      <c r="AB138">
+        <v>25.99</v>
+      </c>
+    </row>
+    <row r="139" spans="1:28">
       <c r="A139">
-        <v>166315</v>
+        <v>72793</v>
+      </c>
+      <c r="B139">
+        <v>157338049455</v>
       </c>
       <c r="C139">
-        <v>5055175242750</v>
+        <v>5059482080739</v>
       </c>
       <c r="D139" t="s">
-        <v>293</v>
+        <v>190</v>
       </c>
       <c r="E139" t="s">
-        <v>294</v>
+        <v>191</v>
       </c>
       <c r="F139">
-        <v>7.936</v>
+        <v>0.562</v>
       </c>
       <c r="G139">
-        <v>470.53</v>
+        <v>1.68</v>
       </c>
       <c r="H139">
-        <v>470.53</v>
+        <v>1.68</v>
       </c>
       <c r="I139">
         <v>1.0</v>
       </c>
       <c r="J139">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K139">
-        <v>706.38</v>
+        <v>7.79</v>
       </c>
       <c r="L139">
-        <v>722.99</v>
+        <v>7.97</v>
       </c>
       <c r="M139">
-        <v>739.73</v>
+        <v>8.16</v>
       </c>
       <c r="N139">
-        <v>765.07</v>
+        <v>8.25</v>
       </c>
       <c r="O139">
-        <v>851.66</v>
+        <v>8.44</v>
       </c>
       <c r="P139">
-        <v>941.31</v>
+        <v>8.9</v>
       </c>
       <c r="Q139">
-        <v>702.08</v>
+        <v>9.39</v>
       </c>
       <c r="R139">
-        <v>716.92</v>
+        <v>10.38</v>
       </c>
       <c r="S139">
-        <v>732.51</v>
+        <v>12.49</v>
       </c>
       <c r="T139">
-        <v>757.46</v>
+        <v>7.38</v>
       </c>
       <c r="U139">
-        <v>851.66</v>
+        <v>7.54</v>
       </c>
       <c r="V139">
-        <v>973.61</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:22">
+        <v>7.7</v>
+      </c>
+      <c r="W139">
+        <v>7.78</v>
+      </c>
+      <c r="X139">
+        <v>7.96</v>
+      </c>
+      <c r="Y139">
+        <v>8.43</v>
+      </c>
+      <c r="Z139">
+        <v>8.95</v>
+      </c>
+      <c r="AA139">
+        <v>10.23</v>
+      </c>
+      <c r="AB139">
+        <v>14.34</v>
+      </c>
+    </row>
+    <row r="140" spans="1:28">
       <c r="A140">
-        <v>166316</v>
+        <v>72794</v>
+      </c>
+      <c r="B140">
+        <v>157338059983</v>
       </c>
       <c r="C140">
-        <v>5055175242743</v>
+        <v>5059482080913</v>
       </c>
       <c r="D140" t="s">
-        <v>295</v>
+        <v>192</v>
       </c>
       <c r="E140" t="s">
-        <v>296</v>
+        <v>193</v>
       </c>
       <c r="F140">
-        <v>6.072</v>
+        <v>0.622</v>
       </c>
       <c r="G140">
-        <v>325.59</v>
+        <v>1.68</v>
       </c>
       <c r="H140">
-        <v>325.59</v>
+        <v>1.68</v>
       </c>
       <c r="I140">
         <v>1.0</v>
       </c>
       <c r="J140">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K140">
-        <v>491.83</v>
+        <v>7.79</v>
       </c>
       <c r="L140">
-        <v>503.39</v>
+        <v>7.97</v>
       </c>
       <c r="M140">
-        <v>515.05</v>
+        <v>8.16</v>
       </c>
       <c r="N140">
-        <v>532.69</v>
+        <v>8.25</v>
       </c>
       <c r="O140">
-        <v>592.98</v>
+        <v>8.44</v>
       </c>
       <c r="P140">
-        <v>655.4</v>
+        <v>8.9</v>
       </c>
       <c r="Q140">
-        <v>488.73</v>
+        <v>9.39</v>
       </c>
       <c r="R140">
-        <v>499.05</v>
+        <v>10.38</v>
       </c>
       <c r="S140">
-        <v>509.91</v>
+        <v>12.49</v>
       </c>
       <c r="T140">
-        <v>527.27</v>
+        <v>7.38</v>
       </c>
       <c r="U140">
-        <v>592.85</v>
+        <v>7.54</v>
       </c>
       <c r="V140">
-        <v>677.74</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:22">
+        <v>7.7</v>
+      </c>
+      <c r="W140">
+        <v>7.78</v>
+      </c>
+      <c r="X140">
+        <v>7.96</v>
+      </c>
+      <c r="Y140">
+        <v>8.43</v>
+      </c>
+      <c r="Z140">
+        <v>8.95</v>
+      </c>
+      <c r="AA140">
+        <v>10.23</v>
+      </c>
+      <c r="AB140">
+        <v>14.34</v>
+      </c>
+    </row>
+    <row r="141" spans="1:28">
       <c r="A141">
-        <v>166317</v>
+        <v>72796</v>
+      </c>
+      <c r="B141">
+        <v>157338049976</v>
       </c>
       <c r="C141">
-        <v>5055175242736</v>
+        <v>5059482080777</v>
       </c>
       <c r="D141" t="s">
-        <v>297</v>
+        <v>194</v>
       </c>
       <c r="E141" t="s">
-        <v>298</v>
+        <v>195</v>
       </c>
       <c r="F141">
-        <v>3.81</v>
+        <v>1.018</v>
       </c>
       <c r="G141">
-        <v>170.72</v>
+        <v>9.45</v>
       </c>
       <c r="H141">
-        <v>170.72</v>
+        <v>9.45</v>
       </c>
       <c r="I141">
         <v>1.0</v>
       </c>
       <c r="J141">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K141">
-        <v>262.58</v>
+        <v>19.29</v>
       </c>
       <c r="L141">
-        <v>268.75</v>
+        <v>19.75</v>
       </c>
       <c r="M141">
-        <v>274.98</v>
+        <v>20.2</v>
       </c>
       <c r="N141">
-        <v>284.4</v>
+        <v>20.43</v>
       </c>
       <c r="O141">
-        <v>316.58</v>
+        <v>20.9</v>
       </c>
       <c r="P141">
-        <v>349.91</v>
+        <v>22.05</v>
       </c>
       <c r="Q141">
-        <v>260.75</v>
+        <v>23.26</v>
       </c>
       <c r="R141">
-        <v>266.26</v>
+        <v>25.71</v>
       </c>
       <c r="S141">
-        <v>272.05</v>
+        <v>30.93</v>
       </c>
       <c r="T141">
-        <v>281.32</v>
+        <v>18.82</v>
       </c>
       <c r="U141">
-        <v>316.31</v>
+        <v>19.22</v>
       </c>
       <c r="V141">
-        <v>361.6</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:22">
+        <v>19.63</v>
+      </c>
+      <c r="W141">
+        <v>19.85</v>
+      </c>
+      <c r="X141">
+        <v>20.3</v>
+      </c>
+      <c r="Y141">
+        <v>21.49</v>
+      </c>
+      <c r="Z141">
+        <v>22.83</v>
+      </c>
+      <c r="AA141">
+        <v>26.1</v>
+      </c>
+      <c r="AB141">
+        <v>36.57</v>
+      </c>
+    </row>
+    <row r="142" spans="1:28">
       <c r="A142">
-        <v>166320</v>
+        <v>72799</v>
+      </c>
+      <c r="B142">
+        <v>157338156202</v>
       </c>
       <c r="C142">
-        <v>5055175242422</v>
+        <v>5059482081248</v>
       </c>
       <c r="D142" t="s">
-        <v>299</v>
+        <v>196</v>
       </c>
       <c r="E142" t="s">
-        <v>300</v>
+        <v>197</v>
       </c>
       <c r="F142">
-        <v>2.376</v>
+        <v>10.0</v>
       </c>
       <c r="G142">
-        <v>31.26</v>
+        <v>136.5</v>
       </c>
       <c r="H142">
-        <v>31.26</v>
+        <v>136.5</v>
       </c>
       <c r="I142">
         <v>1.0</v>
       </c>
       <c r="J142">
         <v>7.65</v>
       </c>
       <c r="K142">
-        <v>56.14</v>
+        <v>211.92</v>
       </c>
       <c r="L142">
-        <v>57.46</v>
+        <v>216.91</v>
       </c>
       <c r="M142">
-        <v>58.79</v>
+        <v>221.93</v>
       </c>
       <c r="N142">
-        <v>60.81</v>
+        <v>224.45</v>
       </c>
       <c r="O142">
-        <v>67.69</v>
+        <v>229.53</v>
       </c>
       <c r="P142">
-        <v>74.81</v>
+        <v>242.22</v>
       </c>
       <c r="Q142">
-        <v>55.46</v>
+        <v>255.51</v>
       </c>
       <c r="R142">
-        <v>56.63</v>
+        <v>282.41</v>
       </c>
       <c r="S142">
-        <v>57.86</v>
+        <v>339.72</v>
       </c>
       <c r="T142">
-        <v>59.84</v>
+        <v>210.38</v>
       </c>
       <c r="U142">
-        <v>67.28</v>
+        <v>214.82</v>
       </c>
       <c r="V142">
-        <v>76.91</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:22">
+        <v>219.5</v>
+      </c>
+      <c r="W142">
+        <v>221.92</v>
+      </c>
+      <c r="X142">
+        <v>226.97</v>
+      </c>
+      <c r="Y142">
+        <v>240.23</v>
+      </c>
+      <c r="Z142">
+        <v>255.2</v>
+      </c>
+      <c r="AA142">
+        <v>291.74</v>
+      </c>
+      <c r="AB142">
+        <v>408.85</v>
+      </c>
+    </row>
+    <row r="143" spans="1:28">
       <c r="A143">
-        <v>166322</v>
+        <v>72800</v>
+      </c>
+      <c r="B143">
+        <v>157338049415</v>
       </c>
       <c r="C143">
-        <v>5055175242408</v>
+        <v>5059482080722</v>
       </c>
       <c r="D143" t="s">
-        <v>301</v>
+        <v>198</v>
       </c>
       <c r="E143" t="s">
-        <v>302</v>
+        <v>199</v>
       </c>
       <c r="F143">
-        <v>1.65</v>
+        <v>0.546</v>
       </c>
       <c r="G143">
-        <v>31.74</v>
+        <v>1.25</v>
       </c>
       <c r="H143">
-        <v>31.74</v>
+        <v>1.25</v>
       </c>
       <c r="I143">
         <v>1.0</v>
       </c>
       <c r="J143">
         <v>3.95</v>
       </c>
       <c r="K143">
-        <v>52.29</v>
+        <v>7.15</v>
       </c>
       <c r="L143">
-        <v>53.52</v>
+        <v>7.32</v>
       </c>
       <c r="M143">
-        <v>54.76</v>
+        <v>7.49</v>
       </c>
       <c r="N143">
-        <v>56.63</v>
+        <v>7.58</v>
       </c>
       <c r="O143">
-        <v>63.04</v>
+        <v>7.75</v>
       </c>
       <c r="P143">
-        <v>69.68</v>
+        <v>8.18</v>
       </c>
       <c r="Q143">
-        <v>51.63</v>
+        <v>8.63</v>
       </c>
       <c r="R143">
-        <v>52.72</v>
+        <v>9.53</v>
       </c>
       <c r="S143">
-        <v>53.87</v>
+        <v>11.47</v>
       </c>
       <c r="T143">
-        <v>55.7</v>
+        <v>6.75</v>
       </c>
       <c r="U143">
-        <v>62.63</v>
+        <v>6.89</v>
       </c>
       <c r="V143">
-        <v>71.6</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:22">
+        <v>7.04</v>
+      </c>
+      <c r="W143">
+        <v>7.12</v>
+      </c>
+      <c r="X143">
+        <v>7.28</v>
+      </c>
+      <c r="Y143">
+        <v>7.7</v>
+      </c>
+      <c r="Z143">
+        <v>8.18</v>
+      </c>
+      <c r="AA143">
+        <v>9.36</v>
+      </c>
+      <c r="AB143">
+        <v>13.11</v>
+      </c>
+    </row>
+    <row r="144" spans="1:28">
       <c r="A144">
-        <v>166325</v>
+        <v>72801</v>
+      </c>
+      <c r="B144">
+        <v>157338047619</v>
       </c>
       <c r="C144">
-        <v>5055175242446</v>
+        <v>5059482080708</v>
       </c>
       <c r="D144" t="s">
-        <v>303</v>
+        <v>200</v>
       </c>
       <c r="E144" t="s">
-        <v>304</v>
+        <v>201</v>
       </c>
       <c r="F144">
-        <v>0.696</v>
+        <v>0.768</v>
       </c>
       <c r="G144">
-        <v>4.34</v>
+        <v>5.25</v>
       </c>
       <c r="H144">
-        <v>4.34</v>
+        <v>5.25</v>
       </c>
       <c r="I144">
         <v>1.0</v>
       </c>
       <c r="J144">
         <v>3.95</v>
       </c>
       <c r="K144">
-        <v>11.73</v>
+        <v>13.08</v>
       </c>
       <c r="L144">
-        <v>12.0</v>
+        <v>13.38</v>
       </c>
       <c r="M144">
-        <v>12.28</v>
+        <v>13.69</v>
       </c>
       <c r="N144">
-        <v>12.7</v>
+        <v>13.85</v>
       </c>
       <c r="O144">
-        <v>14.14</v>
+        <v>14.16</v>
       </c>
       <c r="P144">
-        <v>15.63</v>
+        <v>14.94</v>
       </c>
       <c r="Q144">
-        <v>11.3</v>
+        <v>15.76</v>
       </c>
       <c r="R144">
-        <v>11.53</v>
+        <v>17.42</v>
       </c>
       <c r="S144">
-        <v>11.78</v>
+        <v>20.96</v>
       </c>
       <c r="T144">
-        <v>12.19</v>
+        <v>12.63</v>
       </c>
       <c r="U144">
-        <v>13.7</v>
+        <v>12.9</v>
       </c>
       <c r="V144">
-        <v>15.66</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:22">
+        <v>13.18</v>
+      </c>
+      <c r="W144">
+        <v>13.33</v>
+      </c>
+      <c r="X144">
+        <v>13.63</v>
+      </c>
+      <c r="Y144">
+        <v>14.43</v>
+      </c>
+      <c r="Z144">
+        <v>15.33</v>
+      </c>
+      <c r="AA144">
+        <v>17.52</v>
+      </c>
+      <c r="AB144">
+        <v>24.55</v>
+      </c>
+    </row>
+    <row r="145" spans="1:28">
       <c r="A145">
-        <v>166326</v>
+        <v>72802</v>
+      </c>
+      <c r="B145">
+        <v>157338059606</v>
       </c>
       <c r="C145">
-        <v>5055175242224</v>
+        <v>5059482080906</v>
       </c>
       <c r="D145" t="s">
-        <v>305</v>
+        <v>202</v>
       </c>
       <c r="E145" t="s">
-        <v>306</v>
+        <v>203</v>
       </c>
       <c r="F145">
-        <v>1.114</v>
+        <v>0.529</v>
       </c>
       <c r="G145">
-        <v>115.22</v>
+        <v>1.15</v>
       </c>
       <c r="H145">
-        <v>115.22</v>
+        <v>1.15</v>
       </c>
       <c r="I145">
         <v>1.0</v>
       </c>
       <c r="J145">
         <v>3.95</v>
       </c>
       <c r="K145">
-        <v>175.86</v>
+        <v>7.01</v>
       </c>
       <c r="L145">
-        <v>180.0</v>
+        <v>7.17</v>
       </c>
       <c r="M145">
-        <v>184.16</v>
+        <v>7.34</v>
       </c>
       <c r="N145">
-        <v>190.47</v>
+        <v>7.42</v>
       </c>
       <c r="O145">
-        <v>212.03</v>
+        <v>7.59</v>
       </c>
       <c r="P145">
-        <v>234.35</v>
+        <v>8.01</v>
       </c>
       <c r="Q145">
-        <v>174.52</v>
+        <v>8.45</v>
       </c>
       <c r="R145">
-        <v>178.2</v>
+        <v>9.34</v>
       </c>
       <c r="S145">
-        <v>182.08</v>
+        <v>11.23</v>
       </c>
       <c r="T145">
-        <v>188.28</v>
+        <v>6.6</v>
       </c>
       <c r="U145">
-        <v>211.7</v>
+        <v>6.74</v>
       </c>
       <c r="V145">
-        <v>242.01</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:22">
+        <v>6.89</v>
+      </c>
+      <c r="W145">
+        <v>6.96</v>
+      </c>
+      <c r="X145">
+        <v>7.12</v>
+      </c>
+      <c r="Y145">
+        <v>7.54</v>
+      </c>
+      <c r="Z145">
+        <v>8.01</v>
+      </c>
+      <c r="AA145">
+        <v>9.15</v>
+      </c>
+      <c r="AB145">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="146" spans="1:28">
       <c r="A146">
-        <v>166327</v>
+        <v>72806</v>
+      </c>
+      <c r="B146">
+        <v>157338172023</v>
       </c>
       <c r="C146">
-        <v>5055175242217</v>
+        <v>5059482081538</v>
       </c>
       <c r="D146" t="s">
-        <v>307</v>
+        <v>204</v>
       </c>
       <c r="E146" t="s">
-        <v>308</v>
+        <v>205</v>
       </c>
       <c r="F146">
-        <v>0.704</v>
+        <v>4.55</v>
       </c>
       <c r="G146">
-        <v>82.13</v>
+        <v>41.99</v>
       </c>
       <c r="H146">
-        <v>82.13</v>
+        <v>41.99</v>
       </c>
       <c r="I146">
         <v>1.0</v>
       </c>
       <c r="J146">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K146">
-        <v>126.88</v>
+        <v>72.02</v>
       </c>
       <c r="L146">
-        <v>129.86</v>
+        <v>73.72</v>
       </c>
       <c r="M146">
-        <v>132.87</v>
+        <v>75.43</v>
       </c>
       <c r="N146">
-        <v>137.42</v>
+        <v>76.28</v>
       </c>
       <c r="O146">
-        <v>152.97</v>
+        <v>78.01</v>
       </c>
       <c r="P146">
-        <v>169.08</v>
+        <v>82.32</v>
       </c>
       <c r="Q146">
-        <v>125.81</v>
+        <v>86.84</v>
       </c>
       <c r="R146">
-        <v>128.46</v>
+        <v>95.98</v>
       </c>
       <c r="S146">
-        <v>131.26</v>
+        <v>115.46</v>
       </c>
       <c r="T146">
-        <v>135.73</v>
+        <v>71.26</v>
       </c>
       <c r="U146">
-        <v>152.61</v>
+        <v>72.76</v>
       </c>
       <c r="V146">
-        <v>174.46</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:22">
+        <v>74.34</v>
+      </c>
+      <c r="W146">
+        <v>75.17</v>
+      </c>
+      <c r="X146">
+        <v>76.88</v>
+      </c>
+      <c r="Y146">
+        <v>81.37</v>
+      </c>
+      <c r="Z146">
+        <v>86.44</v>
+      </c>
+      <c r="AA146">
+        <v>98.81</v>
+      </c>
+      <c r="AB146">
+        <v>138.48</v>
+      </c>
+    </row>
+    <row r="147" spans="1:28">
       <c r="A147">
-        <v>166328</v>
+        <v>73020</v>
+      </c>
+      <c r="B147">
+        <v>157338389768</v>
       </c>
       <c r="C147">
-        <v>5055175241975</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>5059482082436</v>
+      </c>
+      <c r="D147">
+        <v>14108</v>
       </c>
       <c r="E147" t="s">
-        <v>310</v>
+        <v>206</v>
       </c>
       <c r="F147">
-        <v>2.138</v>
+        <v>4.89</v>
       </c>
       <c r="G147">
-        <v>19.57</v>
+        <v>25.0</v>
       </c>
       <c r="H147">
-        <v>19.57</v>
+        <v>25.0</v>
       </c>
       <c r="I147">
         <v>1.0</v>
       </c>
       <c r="J147">
         <v>7.65</v>
       </c>
       <c r="K147">
-        <v>38.84</v>
+        <v>46.88</v>
       </c>
       <c r="L147">
-        <v>39.75</v>
+        <v>47.98</v>
       </c>
       <c r="M147">
-        <v>40.67</v>
+        <v>49.09</v>
       </c>
       <c r="N147">
-        <v>42.06</v>
+        <v>49.65</v>
       </c>
       <c r="O147">
-        <v>46.83</v>
+        <v>50.77</v>
       </c>
       <c r="P147">
-        <v>51.75</v>
+        <v>53.58</v>
       </c>
       <c r="Q147">
-        <v>38.25</v>
+        <v>56.52</v>
       </c>
       <c r="R147">
-        <v>39.06</v>
+        <v>62.47</v>
       </c>
       <c r="S147">
-        <v>39.91</v>
+        <v>75.14</v>
       </c>
       <c r="T147">
-        <v>41.27</v>
+        <v>46.25</v>
       </c>
       <c r="U147">
-        <v>46.4</v>
+        <v>47.22</v>
       </c>
       <c r="V147">
-        <v>53.05</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:22">
+        <v>48.25</v>
+      </c>
+      <c r="W147">
+        <v>48.78</v>
+      </c>
+      <c r="X147">
+        <v>49.89</v>
+      </c>
+      <c r="Y147">
+        <v>52.81</v>
+      </c>
+      <c r="Z147">
+        <v>56.1</v>
+      </c>
+      <c r="AA147">
+        <v>64.13</v>
+      </c>
+      <c r="AB147">
+        <v>89.88</v>
+      </c>
+    </row>
+    <row r="148" spans="1:28">
       <c r="A148">
-        <v>166329</v>
+        <v>73022</v>
+      </c>
+      <c r="B148">
+        <v>157338390443</v>
       </c>
       <c r="C148">
-        <v>5055175241982</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>5059482082450</v>
+      </c>
+      <c r="D148">
+        <v>14111</v>
       </c>
       <c r="E148" t="s">
-        <v>312</v>
+        <v>207</v>
       </c>
       <c r="F148">
-        <v>2.484</v>
+        <v>3.91</v>
       </c>
       <c r="G148">
-        <v>18.85</v>
+        <v>17.95</v>
       </c>
       <c r="H148">
-        <v>18.85</v>
+        <v>17.95</v>
       </c>
       <c r="I148">
         <v>1.0</v>
       </c>
       <c r="J148">
         <v>7.65</v>
       </c>
       <c r="K148">
-        <v>37.77</v>
+        <v>36.44</v>
       </c>
       <c r="L148">
-        <v>38.66</v>
+        <v>37.3</v>
       </c>
       <c r="M148">
-        <v>39.55</v>
+        <v>38.16</v>
       </c>
       <c r="N148">
-        <v>40.91</v>
+        <v>38.59</v>
       </c>
       <c r="O148">
-        <v>45.54</v>
+        <v>39.47</v>
       </c>
       <c r="P148">
-        <v>50.33</v>
+        <v>41.65</v>
       </c>
       <c r="Q148">
-        <v>37.19</v>
+        <v>43.93</v>
       </c>
       <c r="R148">
-        <v>37.98</v>
+        <v>48.56</v>
       </c>
       <c r="S148">
-        <v>38.81</v>
+        <v>58.41</v>
       </c>
       <c r="T148">
-        <v>40.13</v>
+        <v>35.87</v>
       </c>
       <c r="U148">
-        <v>45.12</v>
+        <v>36.63</v>
       </c>
       <c r="V148">
-        <v>51.58</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:22">
+        <v>37.42</v>
+      </c>
+      <c r="W148">
+        <v>37.84</v>
+      </c>
+      <c r="X148">
+        <v>38.7</v>
+      </c>
+      <c r="Y148">
+        <v>40.96</v>
+      </c>
+      <c r="Z148">
+        <v>43.51</v>
+      </c>
+      <c r="AA148">
+        <v>49.74</v>
+      </c>
+      <c r="AB148">
+        <v>69.71</v>
+      </c>
+    </row>
+    <row r="149" spans="1:28">
       <c r="A149">
-        <v>166330</v>
+        <v>73023</v>
+      </c>
+      <c r="B149">
+        <v>157338389792</v>
       </c>
       <c r="C149">
-        <v>5055175242002</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>5059482082443</v>
+      </c>
+      <c r="D149">
+        <v>14110</v>
       </c>
       <c r="E149" t="s">
-        <v>314</v>
+        <v>208</v>
       </c>
       <c r="F149">
-        <v>2.162</v>
+        <v>1.515</v>
       </c>
       <c r="G149">
-        <v>13.54</v>
+        <v>9.5</v>
       </c>
       <c r="H149">
-        <v>13.54</v>
+        <v>9.5</v>
       </c>
       <c r="I149">
         <v>1.0</v>
       </c>
       <c r="J149">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K149">
-        <v>29.91</v>
+        <v>19.37</v>
       </c>
       <c r="L149">
-        <v>30.61</v>
+        <v>19.82</v>
       </c>
       <c r="M149">
-        <v>31.32</v>
+        <v>20.28</v>
       </c>
       <c r="N149">
-        <v>32.4</v>
+        <v>20.51</v>
       </c>
       <c r="O149">
-        <v>36.06</v>
+        <v>20.98</v>
       </c>
       <c r="P149">
-        <v>39.86</v>
+        <v>22.14</v>
       </c>
       <c r="Q149">
-        <v>29.38</v>
+        <v>23.35</v>
       </c>
       <c r="R149">
-        <v>30.0</v>
+        <v>25.81</v>
       </c>
       <c r="S149">
-        <v>30.65</v>
+        <v>31.05</v>
       </c>
       <c r="T149">
-        <v>31.69</v>
+        <v>18.89</v>
       </c>
       <c r="U149">
-        <v>35.64</v>
+        <v>19.29</v>
       </c>
       <c r="V149">
-        <v>40.74</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:22">
+        <v>19.71</v>
+      </c>
+      <c r="W149">
+        <v>19.93</v>
+      </c>
+      <c r="X149">
+        <v>20.38</v>
+      </c>
+      <c r="Y149">
+        <v>21.57</v>
+      </c>
+      <c r="Z149">
+        <v>22.92</v>
+      </c>
+      <c r="AA149">
+        <v>26.2</v>
+      </c>
+      <c r="AB149">
+        <v>36.71</v>
+      </c>
+    </row>
+    <row r="150" spans="1:28">
       <c r="A150">
-        <v>166331</v>
+        <v>73025</v>
+      </c>
+      <c r="B150">
+        <v>157338926196</v>
       </c>
       <c r="C150">
-        <v>5055175241968</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>5059482094705</v>
+      </c>
+      <c r="D150">
+        <v>23599</v>
       </c>
       <c r="E150" t="s">
-        <v>316</v>
+        <v>209</v>
       </c>
       <c r="F150">
-        <v>1.932</v>
+        <v>1.434</v>
       </c>
       <c r="G150">
-        <v>18.85</v>
+        <v>38.59</v>
       </c>
       <c r="H150">
-        <v>18.85</v>
+        <v>38.59</v>
       </c>
       <c r="I150">
         <v>1.0</v>
       </c>
       <c r="J150">
         <v>3.95</v>
       </c>
       <c r="K150">
-        <v>33.21</v>
+        <v>62.43</v>
       </c>
       <c r="L150">
-        <v>33.99</v>
+        <v>63.9</v>
       </c>
       <c r="M150">
-        <v>34.77</v>
+        <v>65.37</v>
       </c>
       <c r="N150">
-        <v>35.97</v>
+        <v>66.12</v>
       </c>
       <c r="O150">
-        <v>40.04</v>
+        <v>67.61</v>
       </c>
       <c r="P150">
-        <v>44.25</v>
+        <v>71.35</v>
       </c>
       <c r="Q150">
-        <v>32.65</v>
+        <v>75.27</v>
       </c>
       <c r="R150">
-        <v>33.34</v>
+        <v>83.19</v>
       </c>
       <c r="S150">
-        <v>34.07</v>
+        <v>100.07</v>
       </c>
       <c r="T150">
-        <v>35.23</v>
+        <v>61.71</v>
       </c>
       <c r="U150">
-        <v>39.61</v>
+        <v>63.02</v>
       </c>
       <c r="V150">
-        <v>45.28</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:22">
+        <v>64.39</v>
+      </c>
+      <c r="W150">
+        <v>65.1</v>
+      </c>
+      <c r="X150">
+        <v>66.58</v>
+      </c>
+      <c r="Y150">
+        <v>70.47</v>
+      </c>
+      <c r="Z150">
+        <v>74.86</v>
+      </c>
+      <c r="AA150">
+        <v>85.58</v>
+      </c>
+      <c r="AB150">
+        <v>119.93</v>
+      </c>
+    </row>
+    <row r="151" spans="1:28">
       <c r="A151">
-        <v>166332</v>
+        <v>73029</v>
+      </c>
+      <c r="B151">
+        <v>157338903108</v>
       </c>
       <c r="C151">
-        <v>5055175241999</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>5059482094057</v>
+      </c>
+      <c r="D151">
+        <v>23520</v>
       </c>
       <c r="E151" t="s">
-        <v>318</v>
+        <v>210</v>
       </c>
       <c r="F151">
-        <v>1.892</v>
+        <v>1.318</v>
       </c>
       <c r="G151">
-        <v>13.19</v>
+        <v>42.98</v>
       </c>
       <c r="H151">
-        <v>13.19</v>
+        <v>42.98</v>
       </c>
       <c r="I151">
         <v>1.0</v>
       </c>
       <c r="J151">
         <v>3.95</v>
       </c>
       <c r="K151">
-        <v>24.83</v>
+        <v>68.93</v>
       </c>
       <c r="L151">
-        <v>25.41</v>
+        <v>70.55</v>
       </c>
       <c r="M151">
-        <v>26.0</v>
+        <v>72.18</v>
       </c>
       <c r="N151">
-        <v>26.89</v>
+        <v>73.0</v>
       </c>
       <c r="O151">
-        <v>29.94</v>
+        <v>74.65</v>
       </c>
       <c r="P151">
-        <v>33.09</v>
+        <v>78.78</v>
       </c>
       <c r="Q151">
-        <v>24.32</v>
+        <v>83.1</v>
       </c>
       <c r="R151">
-        <v>24.84</v>
+        <v>91.85</v>
       </c>
       <c r="S151">
-        <v>25.38</v>
+        <v>110.49</v>
       </c>
       <c r="T151">
-        <v>26.24</v>
+        <v>68.18</v>
       </c>
       <c r="U151">
-        <v>29.51</v>
+        <v>69.62</v>
       </c>
       <c r="V151">
-        <v>33.73</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:22">
+        <v>71.13</v>
+      </c>
+      <c r="W151">
+        <v>71.92</v>
+      </c>
+      <c r="X151">
+        <v>73.55</v>
+      </c>
+      <c r="Y151">
+        <v>77.85</v>
+      </c>
+      <c r="Z151">
+        <v>82.7</v>
+      </c>
+      <c r="AA151">
+        <v>94.54</v>
+      </c>
+      <c r="AB151">
+        <v>132.49</v>
+      </c>
+    </row>
+    <row r="152" spans="1:28">
       <c r="A152">
-        <v>166333</v>
+        <v>73038</v>
+      </c>
+      <c r="B152">
+        <v>157338898726</v>
       </c>
       <c r="C152">
-        <v>5055175241937</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>5059482093890</v>
+      </c>
+      <c r="D152">
+        <v>23501</v>
       </c>
       <c r="E152" t="s">
-        <v>320</v>
+        <v>211</v>
       </c>
       <c r="F152">
-        <v>2.126</v>
+        <v>1.196</v>
       </c>
       <c r="G152">
-        <v>13.19</v>
+        <v>41.53</v>
       </c>
       <c r="H152">
-        <v>13.19</v>
+        <v>41.53</v>
       </c>
       <c r="I152">
         <v>1.0</v>
       </c>
       <c r="J152">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K152">
-        <v>29.39</v>
+        <v>66.78</v>
       </c>
       <c r="L152">
-        <v>30.08</v>
+        <v>68.35</v>
       </c>
       <c r="M152">
-        <v>30.78</v>
+        <v>69.93</v>
       </c>
       <c r="N152">
-        <v>31.84</v>
+        <v>70.73</v>
       </c>
       <c r="O152">
-        <v>35.44</v>
+        <v>72.33</v>
       </c>
       <c r="P152">
-        <v>39.17</v>
+        <v>76.33</v>
       </c>
       <c r="Q152">
-        <v>28.86</v>
+        <v>80.51</v>
       </c>
       <c r="R152">
-        <v>29.47</v>
+        <v>88.99</v>
       </c>
       <c r="S152">
-        <v>30.11</v>
+        <v>107.05</v>
       </c>
       <c r="T152">
-        <v>31.14</v>
+        <v>66.04</v>
       </c>
       <c r="U152">
-        <v>35.01</v>
+        <v>67.44</v>
       </c>
       <c r="V152">
-        <v>40.02</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:22">
+        <v>68.9</v>
+      </c>
+      <c r="W152">
+        <v>69.66</v>
+      </c>
+      <c r="X152">
+        <v>71.25</v>
+      </c>
+      <c r="Y152">
+        <v>75.41</v>
+      </c>
+      <c r="Z152">
+        <v>80.11</v>
+      </c>
+      <c r="AA152">
+        <v>91.58</v>
+      </c>
+      <c r="AB152">
+        <v>128.34</v>
+      </c>
+    </row>
+    <row r="153" spans="1:28">
       <c r="A153">
-        <v>166334</v>
+        <v>73039</v>
+      </c>
+      <c r="B153">
+        <v>157338923766</v>
       </c>
       <c r="C153">
-        <v>5055175241944</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>5059482094606</v>
+      </c>
+      <c r="D153">
+        <v>23589</v>
       </c>
       <c r="E153" t="s">
-        <v>322</v>
+        <v>212</v>
       </c>
       <c r="F153">
-        <v>2.28</v>
+        <v>1.915</v>
       </c>
       <c r="G153">
-        <v>13.54</v>
+        <v>40.95</v>
       </c>
       <c r="H153">
-        <v>13.54</v>
+        <v>40.95</v>
       </c>
       <c r="I153">
         <v>1.0</v>
       </c>
       <c r="J153">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K153">
-        <v>29.91</v>
+        <v>65.92</v>
       </c>
       <c r="L153">
-        <v>30.61</v>
+        <v>67.47</v>
       </c>
       <c r="M153">
-        <v>31.32</v>
+        <v>69.03</v>
       </c>
       <c r="N153">
-        <v>32.4</v>
+        <v>69.82</v>
       </c>
       <c r="O153">
-        <v>36.06</v>
+        <v>71.4</v>
       </c>
       <c r="P153">
-        <v>39.86</v>
+        <v>75.35</v>
       </c>
       <c r="Q153">
-        <v>29.38</v>
+        <v>79.48</v>
       </c>
       <c r="R153">
-        <v>30.0</v>
+        <v>87.85</v>
       </c>
       <c r="S153">
-        <v>30.65</v>
+        <v>105.67</v>
       </c>
       <c r="T153">
-        <v>31.69</v>
+        <v>65.19</v>
       </c>
       <c r="U153">
-        <v>35.64</v>
+        <v>66.56</v>
       </c>
       <c r="V153">
-        <v>40.74</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:22">
+        <v>68.01</v>
+      </c>
+      <c r="W153">
+        <v>68.76</v>
+      </c>
+      <c r="X153">
+        <v>70.33</v>
+      </c>
+      <c r="Y153">
+        <v>74.44</v>
+      </c>
+      <c r="Z153">
+        <v>79.07</v>
+      </c>
+      <c r="AA153">
+        <v>90.4</v>
+      </c>
+      <c r="AB153">
+        <v>126.68</v>
+      </c>
+    </row>
+    <row r="154" spans="1:28">
       <c r="A154">
-        <v>166335</v>
+        <v>73042</v>
+      </c>
+      <c r="B154">
+        <v>157338950846</v>
       </c>
       <c r="C154">
-        <v>5055175241913</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>5059482094880</v>
+      </c>
+      <c r="D154">
+        <v>24043</v>
       </c>
       <c r="E154" t="s">
-        <v>324</v>
+        <v>213</v>
       </c>
       <c r="F154">
-        <v>2.12</v>
+        <v>1.615</v>
       </c>
       <c r="G154">
-        <v>12.64</v>
+        <v>67.76</v>
       </c>
       <c r="H154">
-        <v>12.64</v>
+        <v>67.76</v>
       </c>
       <c r="I154">
         <v>1.0</v>
       </c>
       <c r="J154">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K154">
-        <v>28.58</v>
+        <v>105.61</v>
       </c>
       <c r="L154">
-        <v>29.25</v>
+        <v>108.09</v>
       </c>
       <c r="M154">
-        <v>29.93</v>
+        <v>110.59</v>
       </c>
       <c r="N154">
-        <v>30.95</v>
+        <v>111.85</v>
       </c>
       <c r="O154">
-        <v>34.46</v>
+        <v>114.38</v>
       </c>
       <c r="P154">
-        <v>38.08</v>
+        <v>120.7</v>
       </c>
       <c r="Q154">
-        <v>28.05</v>
+        <v>127.33</v>
       </c>
       <c r="R154">
-        <v>28.64</v>
+        <v>140.73</v>
       </c>
       <c r="S154">
-        <v>29.27</v>
+        <v>169.29</v>
       </c>
       <c r="T154">
-        <v>30.26</v>
+        <v>104.65</v>
       </c>
       <c r="U154">
-        <v>34.03</v>
+        <v>106.86</v>
       </c>
       <c r="V154">
-        <v>38.9</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:22">
+        <v>109.19</v>
+      </c>
+      <c r="W154">
+        <v>110.39</v>
+      </c>
+      <c r="X154">
+        <v>112.91</v>
+      </c>
+      <c r="Y154">
+        <v>119.5</v>
+      </c>
+      <c r="Z154">
+        <v>126.95</v>
+      </c>
+      <c r="AA154">
+        <v>145.13</v>
+      </c>
+      <c r="AB154">
+        <v>203.38</v>
+      </c>
+    </row>
+    <row r="155" spans="1:28">
       <c r="A155">
-        <v>166336</v>
+        <v>73043</v>
+      </c>
+      <c r="B155">
+        <v>157338923617</v>
       </c>
       <c r="C155">
-        <v>5055175241906</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>5059482094583</v>
+      </c>
+      <c r="D155">
+        <v>23587</v>
       </c>
       <c r="E155" t="s">
-        <v>326</v>
+        <v>214</v>
       </c>
       <c r="F155">
-        <v>1.868</v>
+        <v>1.83</v>
       </c>
       <c r="G155">
-        <v>11.39</v>
+        <v>60.23</v>
       </c>
       <c r="H155">
-        <v>11.39</v>
+        <v>60.23</v>
       </c>
       <c r="I155">
         <v>1.0</v>
       </c>
       <c r="J155">
         <v>3.95</v>
       </c>
       <c r="K155">
-        <v>22.16</v>
+        <v>94.46</v>
       </c>
       <c r="L155">
-        <v>22.69</v>
+        <v>96.68</v>
       </c>
       <c r="M155">
-        <v>23.21</v>
+        <v>98.92</v>
       </c>
       <c r="N155">
-        <v>24.01</v>
+        <v>100.05</v>
       </c>
       <c r="O155">
-        <v>26.72</v>
+        <v>102.31</v>
       </c>
       <c r="P155">
-        <v>29.54</v>
+        <v>107.96</v>
       </c>
       <c r="Q155">
-        <v>21.67</v>
+        <v>113.89</v>
       </c>
       <c r="R155">
-        <v>22.13</v>
+        <v>125.88</v>
       </c>
       <c r="S155">
-        <v>22.61</v>
+        <v>151.42</v>
       </c>
       <c r="T155">
-        <v>23.38</v>
+        <v>93.57</v>
       </c>
       <c r="U155">
-        <v>26.29</v>
+        <v>95.54</v>
       </c>
       <c r="V155">
-        <v>30.06</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:22">
+        <v>97.62</v>
+      </c>
+      <c r="W155">
+        <v>98.7</v>
+      </c>
+      <c r="X155">
+        <v>100.95</v>
+      </c>
+      <c r="Y155">
+        <v>106.85</v>
+      </c>
+      <c r="Z155">
+        <v>113.5</v>
+      </c>
+      <c r="AA155">
+        <v>129.75</v>
+      </c>
+      <c r="AB155">
+        <v>181.84</v>
+      </c>
+    </row>
+    <row r="156" spans="1:28">
       <c r="A156">
-        <v>166337</v>
+        <v>73047</v>
       </c>
       <c r="C156">
-        <v>5055175241869</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>5059482094736</v>
+      </c>
+      <c r="D156">
+        <v>23602</v>
       </c>
       <c r="E156" t="s">
-        <v>328</v>
+        <v>215</v>
       </c>
       <c r="F156">
-        <v>0.508</v>
+        <v>1.364</v>
       </c>
       <c r="G156">
-        <v>17.3</v>
+        <v>46.28</v>
       </c>
       <c r="H156">
-        <v>17.3</v>
+        <v>46.28</v>
       </c>
       <c r="I156">
         <v>1.0</v>
       </c>
       <c r="J156">
         <v>3.95</v>
       </c>
       <c r="K156">
-        <v>30.91</v>
+        <v>73.81</v>
       </c>
       <c r="L156">
-        <v>31.64</v>
+        <v>75.55</v>
       </c>
       <c r="M156">
-        <v>32.37</v>
+        <v>77.3</v>
       </c>
       <c r="N156">
-        <v>33.48</v>
+        <v>78.18</v>
       </c>
       <c r="O156">
-        <v>37.27</v>
+        <v>79.94</v>
       </c>
       <c r="P156">
-        <v>41.19</v>
+        <v>84.36</v>
       </c>
       <c r="Q156">
-        <v>30.37</v>
+        <v>88.99</v>
       </c>
       <c r="R156">
-        <v>31.01</v>
+        <v>98.36</v>
       </c>
       <c r="S156">
-        <v>31.69</v>
+        <v>118.32</v>
       </c>
       <c r="T156">
-        <v>32.77</v>
+        <v>73.03</v>
       </c>
       <c r="U156">
-        <v>36.84</v>
+        <v>74.58</v>
       </c>
       <c r="V156">
-        <v>42.12</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:22">
+        <v>76.2</v>
+      </c>
+      <c r="W156">
+        <v>77.04</v>
+      </c>
+      <c r="X156">
+        <v>78.79</v>
+      </c>
+      <c r="Y156">
+        <v>83.4</v>
+      </c>
+      <c r="Z156">
+        <v>88.59</v>
+      </c>
+      <c r="AA156">
+        <v>101.28</v>
+      </c>
+      <c r="AB156">
+        <v>141.93</v>
+      </c>
+    </row>
+    <row r="157" spans="1:28">
       <c r="A157">
-        <v>166338</v>
+        <v>73049</v>
       </c>
       <c r="C157">
-        <v>5055175241760</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>5059482094972</v>
+      </c>
+      <c r="D157">
+        <v>24057</v>
       </c>
       <c r="E157" t="s">
-        <v>330</v>
+        <v>216</v>
       </c>
       <c r="F157">
-        <v>0.874</v>
+        <v>1.7</v>
       </c>
       <c r="G157">
-        <v>6.22</v>
+        <v>51.24</v>
       </c>
       <c r="H157">
-        <v>6.22</v>
+        <v>51.24</v>
       </c>
       <c r="I157">
         <v>1.0</v>
       </c>
       <c r="J157">
         <v>3.95</v>
       </c>
       <c r="K157">
-        <v>14.51</v>
+        <v>81.15</v>
       </c>
       <c r="L157">
-        <v>14.85</v>
+        <v>83.06</v>
       </c>
       <c r="M157">
-        <v>15.2</v>
+        <v>84.98</v>
       </c>
       <c r="N157">
-        <v>15.72</v>
+        <v>85.95</v>
       </c>
       <c r="O157">
-        <v>17.5</v>
+        <v>87.9</v>
       </c>
       <c r="P157">
-        <v>19.34</v>
+        <v>92.75</v>
       </c>
       <c r="Q157">
-        <v>14.06</v>
+        <v>97.84</v>
       </c>
       <c r="R157">
-        <v>14.36</v>
+        <v>108.14</v>
       </c>
       <c r="S157">
-        <v>14.67</v>
+        <v>130.09</v>
       </c>
       <c r="T157">
-        <v>15.17</v>
+        <v>80.33</v>
       </c>
       <c r="U157">
-        <v>17.06</v>
+        <v>82.03</v>
       </c>
       <c r="V157">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:22">
+        <v>83.82</v>
+      </c>
+      <c r="W157">
+        <v>84.74</v>
+      </c>
+      <c r="X157">
+        <v>86.67</v>
+      </c>
+      <c r="Y157">
+        <v>91.73</v>
+      </c>
+      <c r="Z157">
+        <v>97.45</v>
+      </c>
+      <c r="AA157">
+        <v>111.4</v>
+      </c>
+      <c r="AB157">
+        <v>156.12</v>
+      </c>
+    </row>
+    <row r="158" spans="1:28">
       <c r="A158">
-        <v>166339</v>
+        <v>73052</v>
+      </c>
+      <c r="B158">
+        <v>157338923673</v>
       </c>
       <c r="C158">
-        <v>5055175241852</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>5059482094590</v>
+      </c>
+      <c r="D158">
+        <v>23588</v>
       </c>
       <c r="E158" t="s">
-        <v>332</v>
+        <v>217</v>
       </c>
       <c r="F158">
-        <v>0.5038</v>
+        <v>1.97</v>
       </c>
       <c r="G158">
-        <v>18.89</v>
+        <v>54.86</v>
       </c>
       <c r="H158">
-        <v>18.89</v>
+        <v>54.86</v>
       </c>
       <c r="I158">
         <v>1.0</v>
       </c>
       <c r="J158">
         <v>3.95</v>
       </c>
       <c r="K158">
-        <v>33.27</v>
+        <v>86.51</v>
       </c>
       <c r="L158">
-        <v>34.05</v>
+        <v>88.55</v>
       </c>
       <c r="M158">
-        <v>34.84</v>
+        <v>90.6</v>
       </c>
       <c r="N158">
-        <v>36.03</v>
+        <v>91.63</v>
       </c>
       <c r="O158">
-        <v>40.11</v>
+        <v>93.7</v>
       </c>
       <c r="P158">
-        <v>44.33</v>
+        <v>98.88</v>
       </c>
       <c r="Q158">
-        <v>32.71</v>
+        <v>104.3</v>
       </c>
       <c r="R158">
-        <v>33.4</v>
+        <v>115.28</v>
       </c>
       <c r="S158">
-        <v>34.13</v>
+        <v>138.68</v>
       </c>
       <c r="T158">
-        <v>35.29</v>
+        <v>85.66</v>
       </c>
       <c r="U158">
-        <v>39.68</v>
+        <v>87.47</v>
       </c>
       <c r="V158">
-        <v>45.37</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:22">
+        <v>89.37</v>
+      </c>
+      <c r="W158">
+        <v>90.36</v>
+      </c>
+      <c r="X158">
+        <v>92.42</v>
+      </c>
+      <c r="Y158">
+        <v>97.82</v>
+      </c>
+      <c r="Z158">
+        <v>103.91</v>
+      </c>
+      <c r="AA158">
+        <v>118.79</v>
+      </c>
+      <c r="AB158">
+        <v>166.48</v>
+      </c>
+    </row>
+    <row r="159" spans="1:28">
       <c r="A159">
-        <v>166340</v>
+        <v>73054</v>
       </c>
       <c r="C159">
-        <v>5055175241845</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>5059482094729</v>
+      </c>
+      <c r="D159">
+        <v>23601</v>
       </c>
       <c r="E159" t="s">
-        <v>334</v>
+        <v>218</v>
       </c>
       <c r="F159">
-        <v>0.508</v>
+        <v>1.63</v>
       </c>
       <c r="G159">
-        <v>20.91</v>
+        <v>46.27</v>
       </c>
       <c r="H159">
-        <v>20.91</v>
+        <v>46.27</v>
       </c>
       <c r="I159">
         <v>1.0</v>
       </c>
       <c r="J159">
         <v>3.95</v>
       </c>
       <c r="K159">
-        <v>36.26</v>
+        <v>73.8</v>
       </c>
       <c r="L159">
-        <v>37.11</v>
+        <v>75.53</v>
       </c>
       <c r="M159">
-        <v>37.97</v>
+        <v>77.28</v>
       </c>
       <c r="N159">
-        <v>39.27</v>
+        <v>78.16</v>
       </c>
       <c r="O159">
-        <v>43.71</v>
+        <v>79.93</v>
       </c>
       <c r="P159">
-        <v>48.32</v>
+        <v>84.35</v>
       </c>
       <c r="Q159">
-        <v>35.69</v>
+        <v>88.97</v>
       </c>
       <c r="R159">
-        <v>36.44</v>
+        <v>98.34</v>
       </c>
       <c r="S159">
-        <v>37.23</v>
+        <v>118.3</v>
       </c>
       <c r="T159">
-        <v>38.5</v>
+        <v>73.02</v>
       </c>
       <c r="U159">
-        <v>43.29</v>
+        <v>74.56</v>
       </c>
       <c r="V159">
-        <v>49.49</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:22">
+        <v>76.18</v>
+      </c>
+      <c r="W159">
+        <v>77.02</v>
+      </c>
+      <c r="X159">
+        <v>78.78</v>
+      </c>
+      <c r="Y159">
+        <v>83.38</v>
+      </c>
+      <c r="Z159">
+        <v>88.57</v>
+      </c>
+      <c r="AA159">
+        <v>101.26</v>
+      </c>
+      <c r="AB159">
+        <v>141.9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:28">
       <c r="A160">
-        <v>166341</v>
+        <v>73057</v>
+      </c>
+      <c r="B160">
+        <v>157339317007</v>
       </c>
       <c r="C160">
-        <v>5055175241838</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>5059482077777</v>
+      </c>
+      <c r="D160">
+        <v>31625</v>
       </c>
       <c r="E160" t="s">
-        <v>336</v>
+        <v>219</v>
       </c>
       <c r="F160">
-        <v>0.509</v>
+        <v>3.355</v>
       </c>
       <c r="G160">
-        <v>13.31</v>
+        <v>23.0</v>
       </c>
       <c r="H160">
-        <v>13.31</v>
+        <v>23.0</v>
       </c>
       <c r="I160">
         <v>1.0</v>
       </c>
       <c r="J160">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K160">
-        <v>25.01</v>
+        <v>43.91</v>
       </c>
       <c r="L160">
-        <v>25.59</v>
+        <v>44.95</v>
       </c>
       <c r="M160">
-        <v>26.19</v>
+        <v>45.99</v>
       </c>
       <c r="N160">
-        <v>27.08</v>
+        <v>46.51</v>
       </c>
       <c r="O160">
-        <v>30.15</v>
+        <v>47.56</v>
       </c>
       <c r="P160">
-        <v>33.32</v>
+        <v>50.19</v>
       </c>
       <c r="Q160">
-        <v>24.5</v>
+        <v>52.95</v>
       </c>
       <c r="R160">
-        <v>25.02</v>
+        <v>58.52</v>
       </c>
       <c r="S160">
-        <v>25.56</v>
+        <v>70.4</v>
       </c>
       <c r="T160">
-        <v>26.43</v>
+        <v>43.3</v>
       </c>
       <c r="U160">
-        <v>29.72</v>
+        <v>44.22</v>
       </c>
       <c r="V160">
-        <v>33.97</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:22">
+        <v>45.18</v>
+      </c>
+      <c r="W160">
+        <v>45.68</v>
+      </c>
+      <c r="X160">
+        <v>46.72</v>
+      </c>
+      <c r="Y160">
+        <v>49.45</v>
+      </c>
+      <c r="Z160">
+        <v>52.53</v>
+      </c>
+      <c r="AA160">
+        <v>60.05</v>
+      </c>
+      <c r="AB160">
+        <v>84.15</v>
+      </c>
+    </row>
+    <row r="161" spans="1:28">
       <c r="A161">
-        <v>166342</v>
+        <v>73058</v>
+      </c>
+      <c r="B161">
+        <v>157339306696</v>
       </c>
       <c r="C161">
-        <v>5055175241821</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>5059482077715</v>
+      </c>
+      <c r="D161">
+        <v>31346</v>
       </c>
       <c r="E161" t="s">
-        <v>338</v>
+        <v>220</v>
       </c>
       <c r="F161">
-        <v>0.51</v>
+        <v>1.595</v>
       </c>
       <c r="G161">
-        <v>15.72</v>
+        <v>14.53</v>
       </c>
       <c r="H161">
-        <v>15.72</v>
+        <v>14.53</v>
       </c>
       <c r="I161">
         <v>1.0</v>
       </c>
       <c r="J161">
         <v>3.95</v>
       </c>
       <c r="K161">
-        <v>28.57</v>
+        <v>26.81</v>
       </c>
       <c r="L161">
-        <v>29.25</v>
+        <v>27.44</v>
       </c>
       <c r="M161">
-        <v>29.92</v>
+        <v>28.08</v>
       </c>
       <c r="N161">
-        <v>30.95</v>
+        <v>28.4</v>
       </c>
       <c r="O161">
-        <v>34.45</v>
+        <v>29.04</v>
       </c>
       <c r="P161">
-        <v>38.08</v>
+        <v>30.65</v>
       </c>
       <c r="Q161">
-        <v>28.05</v>
+        <v>32.33</v>
       </c>
       <c r="R161">
-        <v>28.64</v>
+        <v>35.73</v>
       </c>
       <c r="S161">
-        <v>29.26</v>
+        <v>42.98</v>
       </c>
       <c r="T161">
-        <v>30.26</v>
+        <v>26.3</v>
       </c>
       <c r="U161">
-        <v>34.02</v>
+        <v>26.85</v>
       </c>
       <c r="V161">
-        <v>38.89</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:22">
+        <v>27.44</v>
+      </c>
+      <c r="W161">
+        <v>27.74</v>
+      </c>
+      <c r="X161">
+        <v>28.37</v>
+      </c>
+      <c r="Y161">
+        <v>30.03</v>
+      </c>
+      <c r="Z161">
+        <v>31.9</v>
+      </c>
+      <c r="AA161">
+        <v>36.47</v>
+      </c>
+      <c r="AB161">
+        <v>51.1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:28">
       <c r="A162">
-        <v>166343</v>
+        <v>73060</v>
+      </c>
+      <c r="B162">
+        <v>157339316999</v>
       </c>
       <c r="C162">
-        <v>5055175241807</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>5059482077760</v>
+      </c>
+      <c r="D162">
+        <v>31623</v>
       </c>
       <c r="E162" t="s">
-        <v>340</v>
+        <v>221</v>
       </c>
       <c r="F162">
-        <v>0.504</v>
+        <v>1.388</v>
       </c>
       <c r="G162">
-        <v>19.15</v>
+        <v>13.62</v>
       </c>
       <c r="H162">
-        <v>19.15</v>
+        <v>13.62</v>
       </c>
       <c r="I162">
         <v>1.0</v>
       </c>
       <c r="J162">
         <v>3.95</v>
       </c>
       <c r="K162">
-        <v>33.65</v>
+        <v>25.47</v>
       </c>
       <c r="L162">
-        <v>34.44</v>
+        <v>26.06</v>
       </c>
       <c r="M162">
-        <v>35.24</v>
+        <v>26.67</v>
       </c>
       <c r="N162">
-        <v>36.45</v>
+        <v>26.97</v>
       </c>
       <c r="O162">
-        <v>40.57</v>
+        <v>27.58</v>
       </c>
       <c r="P162">
-        <v>44.84</v>
+        <v>29.11</v>
       </c>
       <c r="Q162">
-        <v>33.1</v>
+        <v>30.7</v>
       </c>
       <c r="R162">
-        <v>33.8</v>
+        <v>33.94</v>
       </c>
       <c r="S162">
-        <v>34.53</v>
+        <v>40.82</v>
       </c>
       <c r="T162">
-        <v>35.71</v>
+        <v>24.96</v>
       </c>
       <c r="U162">
-        <v>40.15</v>
+        <v>25.48</v>
       </c>
       <c r="V162">
-        <v>45.9</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:22">
+        <v>26.04</v>
+      </c>
+      <c r="W162">
+        <v>26.33</v>
+      </c>
+      <c r="X162">
+        <v>26.92</v>
+      </c>
+      <c r="Y162">
+        <v>28.5</v>
+      </c>
+      <c r="Z162">
+        <v>30.27</v>
+      </c>
+      <c r="AA162">
+        <v>34.61</v>
+      </c>
+      <c r="AB162">
+        <v>48.5</v>
+      </c>
+    </row>
+    <row r="163" spans="1:28">
       <c r="A163">
-        <v>166344</v>
+        <v>73061</v>
+      </c>
+      <c r="B163">
+        <v>157339306987</v>
       </c>
       <c r="C163">
-        <v>5055175241814</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>5059482077722</v>
+      </c>
+      <c r="D163">
+        <v>31348</v>
       </c>
       <c r="E163" t="s">
-        <v>342</v>
+        <v>222</v>
       </c>
       <c r="F163">
-        <v>0.509</v>
+        <v>3.88</v>
       </c>
       <c r="G163">
-        <v>14.94</v>
+        <v>21.58</v>
       </c>
       <c r="H163">
-        <v>14.94</v>
+        <v>21.58</v>
       </c>
       <c r="I163">
         <v>1.0</v>
       </c>
       <c r="J163">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K163">
-        <v>27.42</v>
+        <v>41.81</v>
       </c>
       <c r="L163">
-        <v>28.06</v>
+        <v>42.8</v>
       </c>
       <c r="M163">
-        <v>28.71</v>
+        <v>43.79</v>
       </c>
       <c r="N163">
-        <v>29.7</v>
+        <v>44.28</v>
       </c>
       <c r="O163">
-        <v>33.06</v>
+        <v>45.29</v>
       </c>
       <c r="P163">
-        <v>36.54</v>
+        <v>47.79</v>
       </c>
       <c r="Q163">
-        <v>26.9</v>
+        <v>50.41</v>
       </c>
       <c r="R163">
-        <v>27.47</v>
+        <v>55.72</v>
       </c>
       <c r="S163">
-        <v>28.06</v>
+        <v>67.03</v>
       </c>
       <c r="T163">
-        <v>29.02</v>
+        <v>41.21</v>
       </c>
       <c r="U163">
-        <v>32.63</v>
+        <v>42.08</v>
       </c>
       <c r="V163">
-        <v>37.3</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:22">
+        <v>43.0</v>
+      </c>
+      <c r="W163">
+        <v>43.47</v>
+      </c>
+      <c r="X163">
+        <v>44.46</v>
+      </c>
+      <c r="Y163">
+        <v>47.06</v>
+      </c>
+      <c r="Z163">
+        <v>49.99</v>
+      </c>
+      <c r="AA163">
+        <v>57.15</v>
+      </c>
+      <c r="AB163">
+        <v>80.09</v>
+      </c>
+    </row>
+    <row r="164" spans="1:28">
       <c r="A164">
-        <v>166345</v>
+        <v>73068</v>
+      </c>
+      <c r="B164">
+        <v>157338116482</v>
       </c>
       <c r="C164">
-        <v>5055175241791</v>
+        <v>5059482039935</v>
       </c>
       <c r="D164" t="s">
-        <v>343</v>
+        <v>223</v>
       </c>
       <c r="E164" t="s">
-        <v>344</v>
+        <v>224</v>
       </c>
       <c r="F164">
-        <v>0.508</v>
+        <v>1.722</v>
       </c>
       <c r="G164">
-        <v>14.94</v>
+        <v>18.75</v>
       </c>
       <c r="H164">
-        <v>14.94</v>
+        <v>18.75</v>
       </c>
       <c r="I164">
         <v>1.0</v>
       </c>
       <c r="J164">
         <v>3.95</v>
       </c>
       <c r="K164">
-        <v>27.42</v>
+        <v>33.06</v>
       </c>
       <c r="L164">
-        <v>28.06</v>
+        <v>33.84</v>
       </c>
       <c r="M164">
-        <v>28.71</v>
+        <v>34.62</v>
       </c>
       <c r="N164">
-        <v>29.7</v>
+        <v>35.01</v>
       </c>
       <c r="O164">
-        <v>33.06</v>
+        <v>35.81</v>
       </c>
       <c r="P164">
-        <v>36.54</v>
+        <v>37.79</v>
       </c>
       <c r="Q164">
-        <v>26.9</v>
+        <v>39.86</v>
       </c>
       <c r="R164">
-        <v>27.47</v>
+        <v>44.05</v>
       </c>
       <c r="S164">
-        <v>28.06</v>
+        <v>52.99</v>
       </c>
       <c r="T164">
-        <v>29.02</v>
+        <v>32.51</v>
       </c>
       <c r="U164">
-        <v>32.63</v>
+        <v>33.19</v>
       </c>
       <c r="V164">
-        <v>37.3</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:22">
+        <v>33.92</v>
+      </c>
+      <c r="W164">
+        <v>34.29</v>
+      </c>
+      <c r="X164">
+        <v>35.07</v>
+      </c>
+      <c r="Y164">
+        <v>37.12</v>
+      </c>
+      <c r="Z164">
+        <v>39.43</v>
+      </c>
+      <c r="AA164">
+        <v>45.08</v>
+      </c>
+      <c r="AB164">
+        <v>63.17</v>
+      </c>
+    </row>
+    <row r="165" spans="1:28">
       <c r="A165">
-        <v>166346</v>
+        <v>73076</v>
+      </c>
+      <c r="B165">
+        <v>157338116519</v>
       </c>
       <c r="C165">
-        <v>5055175241784</v>
+        <v>5059482039959</v>
       </c>
       <c r="D165" t="s">
-        <v>345</v>
+        <v>225</v>
       </c>
       <c r="E165" t="s">
-        <v>346</v>
+        <v>226</v>
       </c>
       <c r="F165">
-        <v>0.5096</v>
+        <v>0.806</v>
       </c>
       <c r="G165">
-        <v>12.82</v>
+        <v>3.99</v>
       </c>
       <c r="H165">
-        <v>12.82</v>
+        <v>3.99</v>
       </c>
       <c r="I165">
         <v>1.0</v>
       </c>
       <c r="J165">
         <v>3.95</v>
       </c>
       <c r="K165">
-        <v>24.28</v>
+        <v>11.21</v>
       </c>
       <c r="L165">
-        <v>24.85</v>
+        <v>11.47</v>
       </c>
       <c r="M165">
-        <v>25.43</v>
+        <v>11.74</v>
       </c>
       <c r="N165">
-        <v>26.3</v>
+        <v>11.87</v>
       </c>
       <c r="O165">
-        <v>29.28</v>
+        <v>12.14</v>
       </c>
       <c r="P165">
-        <v>32.36</v>
+        <v>12.81</v>
       </c>
       <c r="Q165">
-        <v>23.78</v>
+        <v>13.52</v>
       </c>
       <c r="R165">
-        <v>24.28</v>
+        <v>14.94</v>
       </c>
       <c r="S165">
-        <v>24.81</v>
+        <v>17.97</v>
       </c>
       <c r="T165">
-        <v>25.65</v>
+        <v>10.78</v>
       </c>
       <c r="U165">
-        <v>28.84</v>
+        <v>11.01</v>
       </c>
       <c r="V165">
-        <v>32.97</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:22">
+        <v>11.25</v>
+      </c>
+      <c r="W165">
+        <v>11.37</v>
+      </c>
+      <c r="X165">
+        <v>11.63</v>
+      </c>
+      <c r="Y165">
+        <v>12.31</v>
+      </c>
+      <c r="Z165">
+        <v>13.08</v>
+      </c>
+      <c r="AA165">
+        <v>14.95</v>
+      </c>
+      <c r="AB165">
+        <v>20.95</v>
+      </c>
+    </row>
+    <row r="166" spans="1:28">
       <c r="A166">
-        <v>166347</v>
+        <v>73087</v>
+      </c>
+      <c r="B166">
+        <v>157338114212</v>
       </c>
       <c r="C166">
-        <v>5055175241777</v>
+        <v>5059482039782</v>
       </c>
       <c r="D166" t="s">
-        <v>347</v>
+        <v>227</v>
       </c>
       <c r="E166" t="s">
-        <v>348</v>
+        <v>228</v>
       </c>
       <c r="F166">
-        <v>0.5089</v>
+        <v>0.596</v>
       </c>
       <c r="G166">
-        <v>12.82</v>
+        <v>1.8</v>
       </c>
       <c r="H166">
-        <v>12.82</v>
+        <v>1.8</v>
       </c>
       <c r="I166">
         <v>1.0</v>
       </c>
       <c r="J166">
         <v>3.95</v>
       </c>
       <c r="K166">
-        <v>24.28</v>
+        <v>7.97</v>
       </c>
       <c r="L166">
-        <v>24.85</v>
+        <v>8.16</v>
       </c>
       <c r="M166">
-        <v>25.43</v>
+        <v>8.34</v>
       </c>
       <c r="N166">
-        <v>26.3</v>
+        <v>8.44</v>
       </c>
       <c r="O166">
-        <v>29.28</v>
+        <v>8.63</v>
       </c>
       <c r="P166">
-        <v>32.36</v>
+        <v>9.11</v>
       </c>
       <c r="Q166">
-        <v>23.78</v>
+        <v>9.61</v>
       </c>
       <c r="R166">
-        <v>24.28</v>
+        <v>10.62</v>
       </c>
       <c r="S166">
-        <v>24.81</v>
+        <v>12.77</v>
       </c>
       <c r="T166">
-        <v>25.65</v>
+        <v>7.56</v>
       </c>
       <c r="U166">
-        <v>28.84</v>
+        <v>7.72</v>
       </c>
       <c r="V166">
-        <v>32.97</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:22">
+        <v>7.88</v>
+      </c>
+      <c r="W166">
+        <v>7.97</v>
+      </c>
+      <c r="X166">
+        <v>8.15</v>
+      </c>
+      <c r="Y166">
+        <v>8.63</v>
+      </c>
+      <c r="Z166">
+        <v>9.17</v>
+      </c>
+      <c r="AA166">
+        <v>10.48</v>
+      </c>
+      <c r="AB166">
+        <v>14.69</v>
+      </c>
+    </row>
+    <row r="167" spans="1:28">
       <c r="A167">
-        <v>166348</v>
+        <v>73089</v>
+      </c>
+      <c r="B167">
+        <v>157338114195</v>
       </c>
       <c r="C167">
-        <v>5055175240626</v>
+        <v>5059482039768</v>
       </c>
       <c r="D167" t="s">
-        <v>349</v>
+        <v>229</v>
       </c>
       <c r="E167" t="s">
-        <v>350</v>
+        <v>230</v>
       </c>
       <c r="F167">
-        <v>12.932</v>
+        <v>1.182</v>
       </c>
       <c r="G167">
-        <v>475.62</v>
+        <v>5.75</v>
       </c>
       <c r="H167">
-        <v>475.62</v>
+        <v>5.75</v>
       </c>
       <c r="I167">
         <v>1.0</v>
       </c>
       <c r="J167">
-        <v>12.15</v>
+        <v>3.95</v>
       </c>
       <c r="K167">
-        <v>719.46</v>
+        <v>13.82</v>
       </c>
       <c r="L167">
-        <v>736.38</v>
+        <v>14.14</v>
       </c>
       <c r="M167">
-        <v>753.43</v>
+        <v>14.47</v>
       </c>
       <c r="N167">
-        <v>779.24</v>
+        <v>14.63</v>
       </c>
       <c r="O167">
-        <v>867.44</v>
+        <v>14.96</v>
       </c>
       <c r="P167">
-        <v>958.75</v>
+        <v>15.79</v>
       </c>
       <c r="Q167">
-        <v>715.1</v>
+        <v>16.66</v>
       </c>
       <c r="R167">
-        <v>730.2</v>
+        <v>18.41</v>
       </c>
       <c r="S167">
-        <v>746.09</v>
+        <v>22.15</v>
       </c>
       <c r="T167">
-        <v>771.5</v>
+        <v>13.37</v>
       </c>
       <c r="U167">
-        <v>867.45</v>
+        <v>13.65</v>
       </c>
       <c r="V167">
-        <v>991.66</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:22">
+        <v>13.95</v>
+      </c>
+      <c r="W167">
+        <v>14.1</v>
+      </c>
+      <c r="X167">
+        <v>14.43</v>
+      </c>
+      <c r="Y167">
+        <v>15.27</v>
+      </c>
+      <c r="Z167">
+        <v>16.22</v>
+      </c>
+      <c r="AA167">
+        <v>18.54</v>
+      </c>
+      <c r="AB167">
+        <v>25.99</v>
+      </c>
+    </row>
+    <row r="168" spans="1:28">
       <c r="A168">
-        <v>166349</v>
+        <v>73090</v>
+      </c>
+      <c r="B168">
+        <v>157338114056</v>
       </c>
       <c r="C168">
-        <v>5055175240633</v>
+        <v>5059482039751</v>
       </c>
       <c r="D168" t="s">
-        <v>351</v>
+        <v>231</v>
       </c>
       <c r="E168" t="s">
-        <v>352</v>
+        <v>232</v>
       </c>
       <c r="F168">
-        <v>0.521</v>
+        <v>0.922</v>
       </c>
       <c r="G168">
-        <v>6.7</v>
+        <v>4.99</v>
       </c>
       <c r="H168">
-        <v>6.7</v>
+        <v>4.99</v>
       </c>
       <c r="I168">
         <v>1.0</v>
       </c>
       <c r="J168">
         <v>3.95</v>
       </c>
       <c r="K168">
-        <v>15.22</v>
+        <v>12.69</v>
       </c>
       <c r="L168">
-        <v>15.58</v>
+        <v>12.99</v>
       </c>
       <c r="M168">
-        <v>15.94</v>
+        <v>13.29</v>
       </c>
       <c r="N168">
-        <v>16.49</v>
+        <v>13.44</v>
       </c>
       <c r="O168">
-        <v>18.35</v>
+        <v>13.75</v>
       </c>
       <c r="P168">
-        <v>20.28</v>
+        <v>14.51</v>
       </c>
       <c r="Q168">
-        <v>14.77</v>
+        <v>15.3</v>
       </c>
       <c r="R168">
-        <v>15.08</v>
+        <v>16.91</v>
       </c>
       <c r="S168">
-        <v>15.41</v>
+        <v>20.34</v>
       </c>
       <c r="T168">
-        <v>15.93</v>
+        <v>12.25</v>
       </c>
       <c r="U168">
-        <v>17.92</v>
+        <v>12.51</v>
       </c>
       <c r="V168">
-        <v>20.48</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:22">
+        <v>12.78</v>
+      </c>
+      <c r="W168">
+        <v>12.92</v>
+      </c>
+      <c r="X168">
+        <v>13.22</v>
+      </c>
+      <c r="Y168">
+        <v>13.99</v>
+      </c>
+      <c r="Z168">
+        <v>14.86</v>
+      </c>
+      <c r="AA168">
+        <v>16.99</v>
+      </c>
+      <c r="AB168">
+        <v>23.81</v>
+      </c>
+    </row>
+    <row r="169" spans="1:28">
       <c r="A169">
-        <v>166350</v>
+        <v>73110</v>
+      </c>
+      <c r="B169">
+        <v>157338809135</v>
       </c>
       <c r="C169">
-        <v>5055175240879</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>5010559206865</v>
+      </c>
+      <c r="D169">
+        <v>20686</v>
       </c>
       <c r="E169" t="s">
-        <v>354</v>
+        <v>233</v>
       </c>
       <c r="F169">
-        <v>0.562</v>
+        <v>1.412</v>
       </c>
       <c r="G169">
-        <v>36.12</v>
+        <v>9.5</v>
       </c>
       <c r="H169">
-        <v>36.12</v>
+        <v>9.5</v>
       </c>
       <c r="I169">
         <v>1.0</v>
       </c>
       <c r="J169">
         <v>3.95</v>
       </c>
       <c r="K169">
-        <v>58.77</v>
+        <v>19.37</v>
       </c>
       <c r="L169">
-        <v>60.15</v>
+        <v>19.82</v>
       </c>
       <c r="M169">
-        <v>61.55</v>
+        <v>20.28</v>
       </c>
       <c r="N169">
-        <v>63.65</v>
+        <v>20.51</v>
       </c>
       <c r="O169">
-        <v>70.86</v>
+        <v>20.98</v>
       </c>
       <c r="P169">
-        <v>78.32</v>
+        <v>22.14</v>
       </c>
       <c r="Q169">
-        <v>58.08</v>
+        <v>23.35</v>
       </c>
       <c r="R169">
-        <v>59.3</v>
+        <v>25.81</v>
       </c>
       <c r="S169">
-        <v>60.59</v>
+        <v>31.05</v>
       </c>
       <c r="T169">
-        <v>62.66</v>
+        <v>18.89</v>
       </c>
       <c r="U169">
-        <v>70.45</v>
+        <v>19.29</v>
       </c>
       <c r="V169">
-        <v>80.54</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:22">
+        <v>19.71</v>
+      </c>
+      <c r="W169">
+        <v>19.93</v>
+      </c>
+      <c r="X169">
+        <v>20.38</v>
+      </c>
+      <c r="Y169">
+        <v>21.57</v>
+      </c>
+      <c r="Z169">
+        <v>22.92</v>
+      </c>
+      <c r="AA169">
+        <v>26.2</v>
+      </c>
+      <c r="AB169">
+        <v>36.71</v>
+      </c>
+    </row>
+    <row r="170" spans="1:28">
       <c r="A170">
-        <v>166351</v>
+        <v>73121</v>
+      </c>
+      <c r="B170">
+        <v>157340944513</v>
       </c>
       <c r="C170">
-        <v>5055175240886</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>5010559990238</v>
+      </c>
+      <c r="D170">
+        <v>99023</v>
       </c>
       <c r="E170" t="s">
-        <v>356</v>
+        <v>234</v>
       </c>
       <c r="F170">
-        <v>0.748</v>
+        <v>0.768</v>
       </c>
       <c r="G170">
-        <v>35.58</v>
+        <v>4.0</v>
       </c>
       <c r="H170">
-        <v>35.58</v>
+        <v>4.0</v>
       </c>
       <c r="I170">
         <v>1.0</v>
       </c>
       <c r="J170">
         <v>3.95</v>
       </c>
       <c r="K170">
-        <v>57.97</v>
+        <v>11.23</v>
       </c>
       <c r="L170">
-        <v>59.34</v>
+        <v>11.49</v>
       </c>
       <c r="M170">
-        <v>60.71</v>
+        <v>11.76</v>
       </c>
       <c r="N170">
-        <v>62.79</v>
+        <v>11.89</v>
       </c>
       <c r="O170">
-        <v>69.9</v>
+        <v>12.16</v>
       </c>
       <c r="P170">
-        <v>77.25</v>
+        <v>12.83</v>
       </c>
       <c r="Q170">
-        <v>57.28</v>
+        <v>13.53</v>
       </c>
       <c r="R170">
-        <v>58.49</v>
+        <v>14.96</v>
       </c>
       <c r="S170">
-        <v>59.76</v>
+        <v>17.99</v>
       </c>
       <c r="T170">
-        <v>61.8</v>
+        <v>10.79</v>
       </c>
       <c r="U170">
-        <v>69.49</v>
+        <v>11.02</v>
       </c>
       <c r="V170">
-        <v>79.44</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:22">
+        <v>11.26</v>
+      </c>
+      <c r="W170">
+        <v>11.39</v>
+      </c>
+      <c r="X170">
+        <v>11.65</v>
+      </c>
+      <c r="Y170">
+        <v>12.33</v>
+      </c>
+      <c r="Z170">
+        <v>13.09</v>
+      </c>
+      <c r="AA170">
+        <v>14.97</v>
+      </c>
+      <c r="AB170">
+        <v>20.98</v>
+      </c>
+    </row>
+    <row r="171" spans="1:28">
       <c r="A171">
-        <v>166352</v>
+        <v>73127</v>
+      </c>
+      <c r="B171">
+        <v>157338809832</v>
       </c>
       <c r="C171">
-        <v>5055175240862</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>5010559206889</v>
+      </c>
+      <c r="D171">
+        <v>20688</v>
       </c>
       <c r="E171" t="s">
-        <v>358</v>
+        <v>235</v>
       </c>
       <c r="F171">
-        <v>0.542</v>
+        <v>1.176</v>
       </c>
       <c r="G171">
-        <v>20.39</v>
+        <v>7.25</v>
       </c>
       <c r="H171">
-        <v>20.39</v>
+        <v>7.25</v>
       </c>
       <c r="I171">
         <v>1.0</v>
       </c>
       <c r="J171">
         <v>3.95</v>
       </c>
       <c r="K171">
-        <v>35.49</v>
+        <v>16.04</v>
       </c>
       <c r="L171">
-        <v>36.32</v>
+        <v>16.41</v>
       </c>
       <c r="M171">
-        <v>37.16</v>
+        <v>16.79</v>
       </c>
       <c r="N171">
-        <v>38.44</v>
+        <v>16.98</v>
       </c>
       <c r="O171">
-        <v>42.79</v>
+        <v>17.37</v>
       </c>
       <c r="P171">
-        <v>47.29</v>
+        <v>18.33</v>
       </c>
       <c r="Q171">
-        <v>34.92</v>
+        <v>19.33</v>
       </c>
       <c r="R171">
-        <v>35.66</v>
+        <v>21.37</v>
       </c>
       <c r="S171">
-        <v>36.43</v>
+        <v>25.71</v>
       </c>
       <c r="T171">
-        <v>37.68</v>
+        <v>15.58</v>
       </c>
       <c r="U171">
-        <v>42.36</v>
+        <v>15.91</v>
       </c>
       <c r="V171">
-        <v>48.43</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:22">
+        <v>16.25</v>
+      </c>
+      <c r="W171">
+        <v>16.43</v>
+      </c>
+      <c r="X171">
+        <v>16.81</v>
+      </c>
+      <c r="Y171">
+        <v>17.79</v>
+      </c>
+      <c r="Z171">
+        <v>18.9</v>
+      </c>
+      <c r="AA171">
+        <v>21.6</v>
+      </c>
+      <c r="AB171">
+        <v>30.28</v>
+      </c>
+    </row>
+    <row r="172" spans="1:28">
       <c r="A172">
-        <v>166353</v>
+        <v>73191</v>
+      </c>
+      <c r="B172">
+        <v>157340945268</v>
       </c>
       <c r="C172">
-        <v>5055175240343</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>5010559990290</v>
+      </c>
+      <c r="D172">
+        <v>99029</v>
       </c>
       <c r="E172" t="s">
-        <v>360</v>
+        <v>236</v>
       </c>
       <c r="F172">
-        <v>0.604</v>
+        <v>0.665</v>
       </c>
       <c r="G172">
-        <v>28.34</v>
+        <v>7.15</v>
       </c>
       <c r="H172">
-        <v>28.34</v>
+        <v>7.15</v>
       </c>
       <c r="I172">
         <v>1.0</v>
       </c>
       <c r="J172">
         <v>3.95</v>
       </c>
       <c r="K172">
-        <v>47.26</v>
+        <v>15.89</v>
       </c>
       <c r="L172">
-        <v>48.37</v>
+        <v>16.26</v>
       </c>
       <c r="M172">
-        <v>49.49</v>
+        <v>16.64</v>
       </c>
       <c r="N172">
-        <v>51.18</v>
+        <v>16.83</v>
       </c>
       <c r="O172">
-        <v>56.97</v>
+        <v>17.21</v>
       </c>
       <c r="P172">
-        <v>62.97</v>
+        <v>18.16</v>
       </c>
       <c r="Q172">
-        <v>46.62</v>
+        <v>19.16</v>
       </c>
       <c r="R172">
-        <v>47.61</v>
+        <v>21.17</v>
       </c>
       <c r="S172">
-        <v>48.64</v>
+        <v>25.47</v>
       </c>
       <c r="T172">
-        <v>50.3</v>
+        <v>15.43</v>
       </c>
       <c r="U172">
-        <v>56.56</v>
+        <v>15.76</v>
       </c>
       <c r="V172">
-        <v>64.66</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:22">
+        <v>16.1</v>
+      </c>
+      <c r="W172">
+        <v>16.28</v>
+      </c>
+      <c r="X172">
+        <v>16.65</v>
+      </c>
+      <c r="Y172">
+        <v>17.62</v>
+      </c>
+      <c r="Z172">
+        <v>18.72</v>
+      </c>
+      <c r="AA172">
+        <v>21.4</v>
+      </c>
+      <c r="AB172">
+        <v>29.99</v>
+      </c>
+    </row>
+    <row r="173" spans="1:28">
       <c r="A173">
-        <v>166354</v>
+        <v>73200</v>
+      </c>
+      <c r="B173">
+        <v>157340945285</v>
       </c>
       <c r="C173">
-        <v>5055175240855</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>5010559990306</v>
+      </c>
+      <c r="D173">
+        <v>99030</v>
       </c>
       <c r="E173" t="s">
-        <v>362</v>
+        <v>237</v>
       </c>
       <c r="F173">
-        <v>0.539</v>
+        <v>0.746</v>
       </c>
       <c r="G173">
-        <v>19.58</v>
+        <v>4.0</v>
       </c>
       <c r="H173">
-        <v>19.58</v>
+        <v>4.0</v>
       </c>
       <c r="I173">
         <v>1.0</v>
       </c>
       <c r="J173">
         <v>3.95</v>
       </c>
       <c r="K173">
-        <v>34.29</v>
+        <v>11.23</v>
       </c>
       <c r="L173">
-        <v>35.09</v>
+        <v>11.49</v>
       </c>
       <c r="M173">
-        <v>35.91</v>
+        <v>11.76</v>
       </c>
       <c r="N173">
-        <v>37.14</v>
+        <v>11.89</v>
       </c>
       <c r="O173">
-        <v>41.34</v>
+        <v>12.16</v>
       </c>
       <c r="P173">
-        <v>45.69</v>
+        <v>12.83</v>
       </c>
       <c r="Q173">
-        <v>33.73</v>
+        <v>13.53</v>
       </c>
       <c r="R173">
-        <v>34.44</v>
+        <v>14.96</v>
       </c>
       <c r="S173">
-        <v>35.19</v>
+        <v>17.99</v>
       </c>
       <c r="T173">
-        <v>36.39</v>
+        <v>10.79</v>
       </c>
       <c r="U173">
-        <v>40.92</v>
+        <v>11.02</v>
       </c>
       <c r="V173">
-        <v>46.77</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:22">
+        <v>11.26</v>
+      </c>
+      <c r="W173">
+        <v>11.39</v>
+      </c>
+      <c r="X173">
+        <v>11.65</v>
+      </c>
+      <c r="Y173">
+        <v>12.33</v>
+      </c>
+      <c r="Z173">
+        <v>13.09</v>
+      </c>
+      <c r="AA173">
+        <v>14.97</v>
+      </c>
+      <c r="AB173">
+        <v>20.98</v>
+      </c>
+    </row>
+    <row r="174" spans="1:28">
       <c r="A174">
-        <v>166356</v>
+        <v>73203</v>
+      </c>
+      <c r="B174">
+        <v>157340944569</v>
       </c>
       <c r="C174">
-        <v>5055175240138</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>5010559990252</v>
+      </c>
+      <c r="D174">
+        <v>99025</v>
       </c>
       <c r="E174" t="s">
-        <v>364</v>
+        <v>238</v>
       </c>
       <c r="F174">
-        <v>0.682</v>
+        <v>0.69</v>
       </c>
       <c r="G174">
-        <v>8.09</v>
+        <v>4.0</v>
       </c>
       <c r="H174">
-        <v>8.09</v>
+        <v>4.0</v>
       </c>
       <c r="I174">
         <v>1.0</v>
       </c>
       <c r="J174">
         <v>3.95</v>
       </c>
       <c r="K174">
-        <v>17.28</v>
+        <v>11.23</v>
       </c>
       <c r="L174">
-        <v>17.69</v>
+        <v>11.49</v>
       </c>
       <c r="M174">
-        <v>18.1</v>
+        <v>11.76</v>
       </c>
       <c r="N174">
-        <v>18.72</v>
+        <v>11.89</v>
       </c>
       <c r="O174">
-        <v>20.83</v>
+        <v>12.16</v>
       </c>
       <c r="P174">
-        <v>23.03</v>
+        <v>12.83</v>
       </c>
       <c r="Q174">
-        <v>16.82</v>
+        <v>13.53</v>
       </c>
       <c r="R174">
-        <v>17.17</v>
+        <v>14.96</v>
       </c>
       <c r="S174">
-        <v>17.54</v>
+        <v>17.99</v>
       </c>
       <c r="T174">
-        <v>18.14</v>
+        <v>10.79</v>
       </c>
       <c r="U174">
-        <v>20.4</v>
+        <v>11.02</v>
       </c>
       <c r="V174">
-        <v>23.32</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:22">
+        <v>11.26</v>
+      </c>
+      <c r="W174">
+        <v>11.39</v>
+      </c>
+      <c r="X174">
+        <v>11.65</v>
+      </c>
+      <c r="Y174">
+        <v>12.33</v>
+      </c>
+      <c r="Z174">
+        <v>13.09</v>
+      </c>
+      <c r="AA174">
+        <v>14.97</v>
+      </c>
+      <c r="AB174">
+        <v>20.98</v>
+      </c>
+    </row>
+    <row r="175" spans="1:28">
       <c r="A175">
-        <v>166357</v>
+        <v>73233</v>
       </c>
       <c r="C175">
-        <v>5055175240114</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>5010559990191</v>
+      </c>
+      <c r="D175">
+        <v>99019</v>
       </c>
       <c r="E175" t="s">
-        <v>366</v>
+        <v>239</v>
       </c>
       <c r="F175">
-        <v>1.952</v>
+        <v>1.364</v>
       </c>
       <c r="G175">
-        <v>20.88</v>
+        <v>17.13</v>
       </c>
       <c r="H175">
-        <v>20.88</v>
+        <v>34.26</v>
       </c>
       <c r="I175">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="J175">
         <v>3.95</v>
       </c>
       <c r="K175">
-        <v>36.21</v>
+        <v>56.02</v>
       </c>
       <c r="L175">
-        <v>37.06</v>
+        <v>57.34</v>
       </c>
       <c r="M175">
-        <v>37.92</v>
+        <v>58.66</v>
       </c>
       <c r="N175">
-        <v>39.22</v>
+        <v>59.33</v>
       </c>
       <c r="O175">
-        <v>43.66</v>
+        <v>60.67</v>
       </c>
       <c r="P175">
-        <v>48.26</v>
+        <v>64.03</v>
       </c>
       <c r="Q175">
-        <v>35.64</v>
+        <v>67.54</v>
       </c>
       <c r="R175">
-        <v>36.4</v>
+        <v>74.65</v>
       </c>
       <c r="S175">
-        <v>37.19</v>
+        <v>89.8</v>
       </c>
       <c r="T175">
-        <v>38.45</v>
+        <v>55.34</v>
       </c>
       <c r="U175">
-        <v>43.24</v>
+        <v>56.51</v>
       </c>
       <c r="V175">
-        <v>49.43</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:22">
+        <v>57.74</v>
+      </c>
+      <c r="W175">
+        <v>58.38</v>
+      </c>
+      <c r="X175">
+        <v>59.7</v>
+      </c>
+      <c r="Y175">
+        <v>63.19</v>
+      </c>
+      <c r="Z175">
+        <v>67.13</v>
+      </c>
+      <c r="AA175">
+        <v>76.74</v>
+      </c>
+      <c r="AB175">
+        <v>107.54</v>
+      </c>
+    </row>
+    <row r="176" spans="1:28">
       <c r="A176">
-        <v>166358</v>
+        <v>73254</v>
       </c>
       <c r="C176">
-        <v>5055175240121</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>5010559990207</v>
+      </c>
+      <c r="D176">
+        <v>99020</v>
       </c>
       <c r="E176" t="s">
-        <v>368</v>
+        <v>240</v>
       </c>
       <c r="F176">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="G176">
-        <v>29.02</v>
+        <v>18.48</v>
       </c>
       <c r="H176">
-        <v>29.02</v>
+        <v>36.96</v>
       </c>
       <c r="I176">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="J176">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K176">
-        <v>52.83</v>
+        <v>60.01</v>
       </c>
       <c r="L176">
-        <v>54.07</v>
+        <v>61.43</v>
       </c>
       <c r="M176">
-        <v>55.32</v>
+        <v>62.85</v>
       </c>
       <c r="N176">
-        <v>57.21</v>
+        <v>63.56</v>
       </c>
       <c r="O176">
-        <v>63.69</v>
+        <v>65.0</v>
       </c>
       <c r="P176">
-        <v>70.39</v>
+        <v>68.59</v>
       </c>
       <c r="Q176">
-        <v>52.16</v>
+        <v>72.36</v>
       </c>
       <c r="R176">
-        <v>53.27</v>
+        <v>79.98</v>
       </c>
       <c r="S176">
-        <v>54.42</v>
+        <v>96.2</v>
       </c>
       <c r="T176">
-        <v>56.28</v>
+        <v>59.31</v>
       </c>
       <c r="U176">
-        <v>63.28</v>
+        <v>60.57</v>
       </c>
       <c r="V176">
-        <v>72.34</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:22">
+        <v>61.88</v>
+      </c>
+      <c r="W176">
+        <v>62.57</v>
+      </c>
+      <c r="X176">
+        <v>63.99</v>
+      </c>
+      <c r="Y176">
+        <v>67.73</v>
+      </c>
+      <c r="Z176">
+        <v>71.95</v>
+      </c>
+      <c r="AA176">
+        <v>82.25</v>
+      </c>
+      <c r="AB176">
+        <v>115.27</v>
+      </c>
+    </row>
+    <row r="177" spans="1:28">
       <c r="A177">
-        <v>166359</v>
+        <v>73255</v>
       </c>
       <c r="C177">
-        <v>5055175240107</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>5010559990177</v>
+      </c>
+      <c r="D177">
+        <v>99017</v>
       </c>
       <c r="E177" t="s">
-        <v>370</v>
+        <v>241</v>
       </c>
       <c r="F177">
-        <v>2.31</v>
+        <v>1.456</v>
       </c>
       <c r="G177">
-        <v>22.69</v>
+        <v>17.13</v>
       </c>
       <c r="H177">
-        <v>22.69</v>
+        <v>34.26</v>
       </c>
       <c r="I177">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="J177">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K177">
-        <v>43.46</v>
+        <v>56.02</v>
       </c>
       <c r="L177">
-        <v>44.48</v>
+        <v>57.34</v>
       </c>
       <c r="M177">
-        <v>45.51</v>
+        <v>58.66</v>
       </c>
       <c r="N177">
-        <v>47.07</v>
+        <v>59.33</v>
       </c>
       <c r="O177">
-        <v>52.39</v>
+        <v>60.67</v>
       </c>
       <c r="P177">
-        <v>57.91</v>
+        <v>64.03</v>
       </c>
       <c r="Q177">
-        <v>42.85</v>
+        <v>67.54</v>
       </c>
       <c r="R177">
-        <v>43.75</v>
+        <v>74.65</v>
       </c>
       <c r="S177">
-        <v>44.7</v>
+        <v>89.8</v>
       </c>
       <c r="T177">
-        <v>46.23</v>
+        <v>55.34</v>
       </c>
       <c r="U177">
-        <v>51.97</v>
+        <v>56.51</v>
       </c>
       <c r="V177">
-        <v>59.42</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:22">
+        <v>57.74</v>
+      </c>
+      <c r="W177">
+        <v>58.38</v>
+      </c>
+      <c r="X177">
+        <v>59.7</v>
+      </c>
+      <c r="Y177">
+        <v>63.19</v>
+      </c>
+      <c r="Z177">
+        <v>67.13</v>
+      </c>
+      <c r="AA177">
+        <v>76.74</v>
+      </c>
+      <c r="AB177">
+        <v>107.54</v>
+      </c>
+    </row>
+    <row r="178" spans="1:28">
       <c r="A178">
-        <v>166360</v>
+        <v>73259</v>
+      </c>
+      <c r="B178">
+        <v>157340943194</v>
       </c>
       <c r="C178">
-        <v>5055175239989</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>5010559990146</v>
+      </c>
+      <c r="D178">
+        <v>99014</v>
       </c>
       <c r="E178" t="s">
-        <v>372</v>
+        <v>242</v>
       </c>
       <c r="F178">
-        <v>2.218</v>
+        <v>2.535</v>
       </c>
       <c r="G178">
-        <v>7.48</v>
+        <v>17.99</v>
       </c>
       <c r="H178">
-        <v>7.48</v>
+        <v>17.99</v>
       </c>
       <c r="I178">
         <v>1.0</v>
       </c>
       <c r="J178">
         <v>7.65</v>
       </c>
       <c r="K178">
-        <v>20.94</v>
+        <v>36.5</v>
       </c>
       <c r="L178">
-        <v>21.43</v>
+        <v>37.36</v>
       </c>
       <c r="M178">
-        <v>21.93</v>
+        <v>38.22</v>
       </c>
       <c r="N178">
-        <v>22.68</v>
+        <v>38.66</v>
       </c>
       <c r="O178">
-        <v>25.25</v>
+        <v>39.53</v>
       </c>
       <c r="P178">
-        <v>27.91</v>
+        <v>41.72</v>
       </c>
       <c r="Q178">
-        <v>20.46</v>
+        <v>44.01</v>
       </c>
       <c r="R178">
-        <v>20.89</v>
+        <v>48.64</v>
       </c>
       <c r="S178">
-        <v>21.34</v>
+        <v>58.51</v>
       </c>
       <c r="T178">
-        <v>22.07</v>
+        <v>35.93</v>
       </c>
       <c r="U178">
-        <v>24.81</v>
+        <v>36.69</v>
       </c>
       <c r="V178">
-        <v>28.37</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:22">
+        <v>37.48</v>
+      </c>
+      <c r="W178">
+        <v>37.9</v>
+      </c>
+      <c r="X178">
+        <v>38.76</v>
+      </c>
+      <c r="Y178">
+        <v>41.03</v>
+      </c>
+      <c r="Z178">
+        <v>43.58</v>
+      </c>
+      <c r="AA178">
+        <v>49.82</v>
+      </c>
+      <c r="AB178">
+        <v>69.82</v>
+      </c>
+    </row>
+    <row r="179" spans="1:28">
       <c r="A179">
-        <v>166361</v>
+        <v>73270</v>
+      </c>
+      <c r="B179">
+        <v>157340945217</v>
       </c>
       <c r="C179">
-        <v>5055175239996</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>5010559990276</v>
+      </c>
+      <c r="D179">
+        <v>99027</v>
       </c>
       <c r="E179" t="s">
-        <v>374</v>
+        <v>243</v>
       </c>
       <c r="F179">
-        <v>2.132</v>
+        <v>0.65</v>
       </c>
       <c r="G179">
-        <v>7.48</v>
+        <v>4.0</v>
       </c>
       <c r="H179">
-        <v>7.48</v>
+        <v>4.0</v>
       </c>
       <c r="I179">
         <v>1.0</v>
       </c>
       <c r="J179">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K179">
-        <v>20.94</v>
+        <v>11.23</v>
       </c>
       <c r="L179">
-        <v>21.43</v>
+        <v>11.49</v>
       </c>
       <c r="M179">
-        <v>21.93</v>
+        <v>11.76</v>
       </c>
       <c r="N179">
-        <v>22.68</v>
+        <v>11.89</v>
       </c>
       <c r="O179">
-        <v>25.25</v>
+        <v>12.16</v>
       </c>
       <c r="P179">
-        <v>27.91</v>
+        <v>12.83</v>
       </c>
       <c r="Q179">
-        <v>20.46</v>
+        <v>13.53</v>
       </c>
       <c r="R179">
-        <v>20.89</v>
+        <v>14.96</v>
       </c>
       <c r="S179">
-        <v>21.34</v>
+        <v>17.99</v>
       </c>
       <c r="T179">
-        <v>22.07</v>
+        <v>10.79</v>
       </c>
       <c r="U179">
-        <v>24.81</v>
+        <v>11.02</v>
       </c>
       <c r="V179">
-        <v>28.37</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:22">
+        <v>11.26</v>
+      </c>
+      <c r="W179">
+        <v>11.39</v>
+      </c>
+      <c r="X179">
+        <v>11.65</v>
+      </c>
+      <c r="Y179">
+        <v>12.33</v>
+      </c>
+      <c r="Z179">
+        <v>13.09</v>
+      </c>
+      <c r="AA179">
+        <v>14.97</v>
+      </c>
+      <c r="AB179">
+        <v>20.98</v>
+      </c>
+    </row>
+    <row r="180" spans="1:28">
       <c r="A180">
-        <v>166362</v>
+        <v>73271</v>
       </c>
       <c r="C180">
-        <v>5055175239835</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>5010559990153</v>
+      </c>
+      <c r="D180">
+        <v>99015</v>
       </c>
       <c r="E180" t="s">
-        <v>376</v>
+        <v>244</v>
       </c>
       <c r="F180">
-        <v>0.61</v>
+        <v>1.53</v>
       </c>
       <c r="G180">
-        <v>19.5</v>
+        <v>18.48</v>
       </c>
       <c r="H180">
-        <v>19.5</v>
+        <v>36.96</v>
       </c>
       <c r="I180">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="J180">
         <v>3.95</v>
       </c>
       <c r="K180">
-        <v>34.17</v>
+        <v>60.01</v>
       </c>
       <c r="L180">
-        <v>34.97</v>
+        <v>61.43</v>
       </c>
       <c r="M180">
-        <v>35.78</v>
+        <v>62.85</v>
       </c>
       <c r="N180">
-        <v>37.01</v>
+        <v>63.56</v>
       </c>
       <c r="O180">
-        <v>41.2</v>
+        <v>65.0</v>
       </c>
       <c r="P180">
-        <v>45.53</v>
+        <v>68.59</v>
       </c>
       <c r="Q180">
-        <v>33.61</v>
+        <v>72.36</v>
       </c>
       <c r="R180">
-        <v>34.32</v>
+        <v>79.98</v>
       </c>
       <c r="S180">
-        <v>35.07</v>
+        <v>96.2</v>
       </c>
       <c r="T180">
-        <v>36.26</v>
+        <v>59.31</v>
       </c>
       <c r="U180">
-        <v>40.77</v>
+        <v>60.57</v>
       </c>
       <c r="V180">
-        <v>46.61</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:22">
+        <v>61.88</v>
+      </c>
+      <c r="W180">
+        <v>62.57</v>
+      </c>
+      <c r="X180">
+        <v>63.99</v>
+      </c>
+      <c r="Y180">
+        <v>67.73</v>
+      </c>
+      <c r="Z180">
+        <v>71.95</v>
+      </c>
+      <c r="AA180">
+        <v>82.25</v>
+      </c>
+      <c r="AB180">
+        <v>115.27</v>
+      </c>
+    </row>
+    <row r="181" spans="1:28">
       <c r="A181">
-        <v>166364</v>
+        <v>73521</v>
+      </c>
+      <c r="B181">
+        <v>157339088829</v>
       </c>
       <c r="C181">
-        <v>5055175235431</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>5010559259076</v>
+      </c>
+      <c r="D181">
+        <v>25907</v>
       </c>
       <c r="E181" t="s">
-        <v>378</v>
+        <v>245</v>
       </c>
       <c r="F181">
-        <v>0.8</v>
+        <v>0.526</v>
       </c>
       <c r="G181">
-        <v>47.16</v>
+        <v>1.53</v>
       </c>
       <c r="H181">
-        <v>47.16</v>
+        <v>1.53</v>
       </c>
       <c r="I181">
         <v>1.0</v>
       </c>
       <c r="J181">
         <v>3.95</v>
       </c>
       <c r="K181">
-        <v>75.11</v>
+        <v>7.57</v>
       </c>
       <c r="L181">
-        <v>76.88</v>
+        <v>7.75</v>
       </c>
       <c r="M181">
-        <v>78.66</v>
+        <v>7.93</v>
       </c>
       <c r="N181">
-        <v>81.35</v>
+        <v>8.02</v>
       </c>
       <c r="O181">
-        <v>90.56</v>
+        <v>8.2</v>
       </c>
       <c r="P181">
-        <v>100.1</v>
+        <v>8.65</v>
       </c>
       <c r="Q181">
-        <v>74.33</v>
+        <v>9.13</v>
       </c>
       <c r="R181">
-        <v>75.9</v>
+        <v>10.09</v>
       </c>
       <c r="S181">
-        <v>77.55</v>
+        <v>12.13</v>
       </c>
       <c r="T181">
-        <v>80.19</v>
+        <v>7.16</v>
       </c>
       <c r="U181">
-        <v>90.16</v>
+        <v>7.31</v>
       </c>
       <c r="V181">
-        <v>103.07</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:22">
+        <v>7.47</v>
+      </c>
+      <c r="W181">
+        <v>7.55</v>
+      </c>
+      <c r="X181">
+        <v>7.72</v>
+      </c>
+      <c r="Y181">
+        <v>8.17</v>
+      </c>
+      <c r="Z181">
+        <v>8.68</v>
+      </c>
+      <c r="AA181">
+        <v>9.93</v>
+      </c>
+      <c r="AB181">
+        <v>13.91</v>
+      </c>
+    </row>
+    <row r="182" spans="1:28">
       <c r="A182">
-        <v>166365</v>
+        <v>73679</v>
+      </c>
+      <c r="B182">
+        <v>157340688870</v>
       </c>
       <c r="C182">
-        <v>5055175234021</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>5010559822010</v>
+      </c>
+      <c r="D182">
+        <v>82201</v>
       </c>
       <c r="E182" t="s">
-        <v>380</v>
+        <v>246</v>
       </c>
       <c r="F182">
-        <v>0.656</v>
+        <v>0.954</v>
       </c>
       <c r="G182">
-        <v>18.29</v>
+        <v>5.25</v>
       </c>
       <c r="H182">
-        <v>18.29</v>
+        <v>5.25</v>
       </c>
       <c r="I182">
         <v>1.0</v>
       </c>
       <c r="J182">
         <v>3.95</v>
       </c>
       <c r="K182">
-        <v>32.38</v>
+        <v>13.08</v>
       </c>
       <c r="L182">
-        <v>33.14</v>
+        <v>13.38</v>
       </c>
       <c r="M182">
-        <v>33.91</v>
+        <v>13.69</v>
       </c>
       <c r="N182">
-        <v>35.07</v>
+        <v>13.85</v>
       </c>
       <c r="O182">
-        <v>39.04</v>
+        <v>14.16</v>
       </c>
       <c r="P182">
-        <v>43.15</v>
+        <v>14.94</v>
       </c>
       <c r="Q182">
-        <v>31.83</v>
+        <v>15.76</v>
       </c>
       <c r="R182">
-        <v>32.5</v>
+        <v>17.42</v>
       </c>
       <c r="S182">
-        <v>33.21</v>
+        <v>20.96</v>
       </c>
       <c r="T182">
-        <v>34.34</v>
+        <v>12.63</v>
       </c>
       <c r="U182">
-        <v>38.61</v>
+        <v>12.9</v>
       </c>
       <c r="V182">
-        <v>44.14</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:22">
+        <v>13.18</v>
+      </c>
+      <c r="W182">
+        <v>13.33</v>
+      </c>
+      <c r="X182">
+        <v>13.63</v>
+      </c>
+      <c r="Y182">
+        <v>14.43</v>
+      </c>
+      <c r="Z182">
+        <v>15.33</v>
+      </c>
+      <c r="AA182">
+        <v>17.52</v>
+      </c>
+      <c r="AB182">
+        <v>24.55</v>
+      </c>
+    </row>
+    <row r="183" spans="1:28">
       <c r="A183">
-        <v>166366</v>
+        <v>73723</v>
+      </c>
+      <c r="B183">
+        <v>157337861346</v>
       </c>
       <c r="C183">
-        <v>5055175235417</v>
+        <v>5010559042128</v>
       </c>
       <c r="D183" t="s">
-        <v>381</v>
+        <v>247</v>
       </c>
       <c r="E183" t="s">
-        <v>382</v>
+        <v>248</v>
       </c>
       <c r="F183">
-        <v>0.618</v>
+        <v>0.61</v>
       </c>
       <c r="G183">
-        <v>23.59</v>
+        <v>31.41</v>
       </c>
       <c r="H183">
-        <v>23.59</v>
+        <v>31.41</v>
       </c>
       <c r="I183">
         <v>1.0</v>
       </c>
       <c r="J183">
         <v>3.95</v>
       </c>
       <c r="K183">
-        <v>40.22</v>
+        <v>51.8</v>
       </c>
       <c r="L183">
-        <v>41.17</v>
+        <v>53.02</v>
       </c>
       <c r="M183">
-        <v>42.12</v>
+        <v>54.24</v>
       </c>
       <c r="N183">
-        <v>43.57</v>
+        <v>54.86</v>
       </c>
       <c r="O183">
-        <v>48.5</v>
+        <v>56.1</v>
       </c>
       <c r="P183">
-        <v>53.6</v>
+        <v>59.2</v>
       </c>
       <c r="Q183">
-        <v>39.63</v>
+        <v>62.45</v>
       </c>
       <c r="R183">
-        <v>40.47</v>
+        <v>69.03</v>
       </c>
       <c r="S183">
-        <v>41.35</v>
+        <v>83.04</v>
       </c>
       <c r="T183">
-        <v>42.76</v>
+        <v>51.14</v>
       </c>
       <c r="U183">
-        <v>48.08</v>
+        <v>52.22</v>
       </c>
       <c r="V183">
-        <v>54.96</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:22">
+        <v>53.36</v>
+      </c>
+      <c r="W183">
+        <v>53.95</v>
+      </c>
+      <c r="X183">
+        <v>55.18</v>
+      </c>
+      <c r="Y183">
+        <v>58.4</v>
+      </c>
+      <c r="Z183">
+        <v>62.04</v>
+      </c>
+      <c r="AA183">
+        <v>70.92</v>
+      </c>
+      <c r="AB183">
+        <v>99.39</v>
+      </c>
+    </row>
+    <row r="184" spans="1:28">
       <c r="A184">
-        <v>166367</v>
+        <v>73818</v>
+      </c>
+      <c r="B184">
+        <v>157338931284</v>
       </c>
       <c r="C184">
-        <v>5055175235424</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>5010559237258</v>
+      </c>
+      <c r="D184">
+        <v>23725</v>
       </c>
       <c r="E184" t="s">
-        <v>384</v>
+        <v>249</v>
       </c>
       <c r="F184">
-        <v>0.706</v>
+        <v>2.326</v>
       </c>
       <c r="G184">
-        <v>35.0</v>
+        <v>49.9</v>
       </c>
       <c r="H184">
-        <v>35.0</v>
+        <v>49.9</v>
       </c>
       <c r="I184">
         <v>1.0</v>
       </c>
       <c r="J184">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K184">
-        <v>57.11</v>
+        <v>83.73</v>
       </c>
       <c r="L184">
-        <v>58.46</v>
+        <v>85.7</v>
       </c>
       <c r="M184">
-        <v>59.81</v>
+        <v>87.69</v>
       </c>
       <c r="N184">
-        <v>61.86</v>
+        <v>88.68</v>
       </c>
       <c r="O184">
-        <v>68.86</v>
+        <v>90.69</v>
       </c>
       <c r="P184">
-        <v>76.11</v>
+        <v>95.7</v>
       </c>
       <c r="Q184">
-        <v>56.43</v>
+        <v>100.96</v>
       </c>
       <c r="R184">
-        <v>57.62</v>
+        <v>111.58</v>
       </c>
       <c r="S184">
-        <v>58.87</v>
+        <v>134.23</v>
       </c>
       <c r="T184">
-        <v>60.88</v>
+        <v>82.9</v>
       </c>
       <c r="U184">
-        <v>68.45</v>
+        <v>84.65</v>
       </c>
       <c r="V184">
-        <v>78.25</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:22">
+        <v>86.49</v>
+      </c>
+      <c r="W184">
+        <v>87.45</v>
+      </c>
+      <c r="X184">
+        <v>89.44</v>
+      </c>
+      <c r="Y184">
+        <v>94.66</v>
+      </c>
+      <c r="Z184">
+        <v>100.56</v>
+      </c>
+      <c r="AA184">
+        <v>114.96</v>
+      </c>
+      <c r="AB184">
+        <v>161.11</v>
+      </c>
+    </row>
+    <row r="185" spans="1:28">
       <c r="A185">
-        <v>166368</v>
+        <v>73819</v>
+      </c>
+      <c r="B185">
+        <v>157338930830</v>
       </c>
       <c r="C185">
-        <v>5055175235394</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>5010559237173</v>
+      </c>
+      <c r="D185">
+        <v>23717</v>
       </c>
       <c r="E185" t="s">
-        <v>386</v>
+        <v>250</v>
       </c>
       <c r="F185">
-        <v>0.708</v>
+        <v>1.518</v>
       </c>
       <c r="G185">
-        <v>38.03</v>
+        <v>36.18</v>
       </c>
       <c r="H185">
-        <v>38.03</v>
+        <v>36.18</v>
       </c>
       <c r="I185">
         <v>1.0</v>
       </c>
       <c r="J185">
         <v>3.95</v>
       </c>
       <c r="K185">
-        <v>61.6</v>
+        <v>58.86</v>
       </c>
       <c r="L185">
-        <v>63.05</v>
+        <v>60.24</v>
       </c>
       <c r="M185">
-        <v>64.51</v>
+        <v>61.64</v>
       </c>
       <c r="N185">
-        <v>66.72</v>
+        <v>62.34</v>
       </c>
       <c r="O185">
-        <v>74.27</v>
+        <v>63.75</v>
       </c>
       <c r="P185">
-        <v>82.09</v>
+        <v>67.27</v>
       </c>
       <c r="Q185">
-        <v>60.89</v>
+        <v>70.97</v>
       </c>
       <c r="R185">
-        <v>62.17</v>
+        <v>78.44</v>
       </c>
       <c r="S185">
-        <v>63.53</v>
+        <v>94.35</v>
       </c>
       <c r="T185">
-        <v>65.69</v>
+        <v>58.17</v>
       </c>
       <c r="U185">
-        <v>73.86</v>
+        <v>59.39</v>
       </c>
       <c r="V185">
-        <v>84.44</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:22">
+        <v>60.69</v>
+      </c>
+      <c r="W185">
+        <v>61.36</v>
+      </c>
+      <c r="X185">
+        <v>62.75</v>
+      </c>
+      <c r="Y185">
+        <v>66.42</v>
+      </c>
+      <c r="Z185">
+        <v>70.56</v>
+      </c>
+      <c r="AA185">
+        <v>80.66</v>
+      </c>
+      <c r="AB185">
+        <v>113.04</v>
+      </c>
+    </row>
+    <row r="186" spans="1:28">
       <c r="A186">
-        <v>166369</v>
+        <v>73821</v>
+      </c>
+      <c r="B186">
+        <v>157338930319</v>
       </c>
       <c r="C186">
-        <v>5055175235400</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>5010559236923</v>
+      </c>
+      <c r="D186">
+        <v>23692</v>
       </c>
       <c r="E186" t="s">
-        <v>388</v>
+        <v>251</v>
       </c>
       <c r="F186">
-        <v>0.8</v>
+        <v>1.139</v>
       </c>
       <c r="G186">
-        <v>53.26</v>
+        <v>26.97</v>
       </c>
       <c r="H186">
-        <v>53.26</v>
+        <v>26.97</v>
       </c>
       <c r="I186">
         <v>1.0</v>
       </c>
       <c r="J186">
         <v>3.95</v>
       </c>
       <c r="K186">
-        <v>84.14</v>
+        <v>45.23</v>
       </c>
       <c r="L186">
-        <v>86.12</v>
+        <v>46.29</v>
       </c>
       <c r="M186">
-        <v>88.12</v>
+        <v>47.36</v>
       </c>
       <c r="N186">
-        <v>91.13</v>
+        <v>47.9</v>
       </c>
       <c r="O186">
-        <v>101.45</v>
+        <v>48.98</v>
       </c>
       <c r="P186">
-        <v>112.13</v>
+        <v>51.69</v>
       </c>
       <c r="Q186">
-        <v>83.31</v>
+        <v>54.53</v>
       </c>
       <c r="R186">
-        <v>85.07</v>
+        <v>60.27</v>
       </c>
       <c r="S186">
-        <v>86.92</v>
+        <v>72.5</v>
       </c>
       <c r="T186">
-        <v>89.88</v>
+        <v>44.61</v>
       </c>
       <c r="U186">
-        <v>101.06</v>
+        <v>45.55</v>
       </c>
       <c r="V186">
-        <v>115.53</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:22">
+        <v>46.54</v>
+      </c>
+      <c r="W186">
+        <v>47.06</v>
+      </c>
+      <c r="X186">
+        <v>48.13</v>
+      </c>
+      <c r="Y186">
+        <v>50.94</v>
+      </c>
+      <c r="Z186">
+        <v>54.11</v>
+      </c>
+      <c r="AA186">
+        <v>61.86</v>
+      </c>
+      <c r="AB186">
+        <v>86.69</v>
+      </c>
+    </row>
+    <row r="187" spans="1:28">
       <c r="A187">
-        <v>166370</v>
+        <v>73871</v>
+      </c>
+      <c r="B187">
+        <v>157338211065</v>
       </c>
       <c r="C187">
-        <v>5055175235387</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>5010559110803</v>
+      </c>
+      <c r="D187">
+        <v>11080</v>
       </c>
       <c r="E187" t="s">
-        <v>390</v>
+        <v>252</v>
       </c>
       <c r="F187">
-        <v>0.62</v>
+        <v>0.602</v>
       </c>
       <c r="G187">
-        <v>26.61</v>
+        <v>33.67</v>
       </c>
       <c r="H187">
-        <v>26.61</v>
+        <v>33.67</v>
       </c>
       <c r="I187">
         <v>1.0</v>
       </c>
       <c r="J187">
         <v>3.95</v>
       </c>
       <c r="K187">
-        <v>44.69</v>
+        <v>55.14</v>
       </c>
       <c r="L187">
-        <v>45.75</v>
+        <v>56.44</v>
       </c>
       <c r="M187">
-        <v>46.8</v>
+        <v>57.75</v>
       </c>
       <c r="N187">
-        <v>48.41</v>
+        <v>58.41</v>
       </c>
       <c r="O187">
-        <v>53.89</v>
+        <v>59.73</v>
       </c>
       <c r="P187">
-        <v>59.56</v>
+        <v>63.03</v>
       </c>
       <c r="Q187">
-        <v>44.08</v>
+        <v>66.49</v>
       </c>
       <c r="R187">
-        <v>45.01</v>
+        <v>73.49</v>
       </c>
       <c r="S187">
-        <v>45.99</v>
+        <v>88.4</v>
       </c>
       <c r="T187">
-        <v>47.55</v>
+        <v>54.47</v>
       </c>
       <c r="U187">
-        <v>53.47</v>
+        <v>55.62</v>
       </c>
       <c r="V187">
-        <v>61.12</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:22">
+        <v>56.83</v>
+      </c>
+      <c r="W187">
+        <v>57.46</v>
+      </c>
+      <c r="X187">
+        <v>58.77</v>
+      </c>
+      <c r="Y187">
+        <v>62.2</v>
+      </c>
+      <c r="Z187">
+        <v>66.08</v>
+      </c>
+      <c r="AA187">
+        <v>75.54</v>
+      </c>
+      <c r="AB187">
+        <v>105.86</v>
+      </c>
+    </row>
+    <row r="188" spans="1:28">
       <c r="A188">
-        <v>166371</v>
+        <v>73878</v>
+      </c>
+      <c r="B188">
+        <v>157337658576</v>
+      </c>
+      <c r="C188">
+        <v>5010559002283</v>
       </c>
       <c r="D188" t="s">
-        <v>391</v>
+        <v>253</v>
       </c>
       <c r="E188" t="s">
-        <v>392</v>
+        <v>254</v>
       </c>
       <c r="F188">
-        <v>2.27</v>
+        <v>0.743</v>
       </c>
       <c r="G188">
-        <v>14.27</v>
+        <v>23.39</v>
       </c>
       <c r="H188">
-        <v>14.27</v>
+        <v>23.39</v>
       </c>
       <c r="I188">
         <v>1.0</v>
       </c>
       <c r="J188">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K188">
-        <v>30.99</v>
+        <v>39.93</v>
       </c>
       <c r="L188">
-        <v>31.72</v>
+        <v>40.87</v>
       </c>
       <c r="M188">
-        <v>32.45</v>
+        <v>41.81</v>
       </c>
       <c r="N188">
-        <v>33.57</v>
+        <v>42.29</v>
       </c>
       <c r="O188">
-        <v>37.37</v>
+        <v>43.25</v>
       </c>
       <c r="P188">
-        <v>41.3</v>
+        <v>45.64</v>
       </c>
       <c r="Q188">
-        <v>30.45</v>
+        <v>48.14</v>
       </c>
       <c r="R188">
-        <v>31.09</v>
+        <v>53.21</v>
       </c>
       <c r="S188">
-        <v>31.77</v>
+        <v>64.0</v>
       </c>
       <c r="T188">
-        <v>32.85</v>
+        <v>39.34</v>
       </c>
       <c r="U188">
-        <v>36.94</v>
+        <v>40.17</v>
       </c>
       <c r="V188">
-        <v>42.23</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:22">
+        <v>41.04</v>
+      </c>
+      <c r="W188">
+        <v>41.5</v>
+      </c>
+      <c r="X188">
+        <v>42.44</v>
+      </c>
+      <c r="Y188">
+        <v>44.92</v>
+      </c>
+      <c r="Z188">
+        <v>47.72</v>
+      </c>
+      <c r="AA188">
+        <v>54.55</v>
+      </c>
+      <c r="AB188">
+        <v>76.45</v>
+      </c>
+    </row>
+    <row r="189" spans="1:28">
       <c r="A189">
-        <v>166372</v>
+        <v>73881</v>
+      </c>
+      <c r="B189">
+        <v>157339926517</v>
       </c>
       <c r="C189">
-        <v>5011274325015</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>5010559491971</v>
+      </c>
+      <c r="D189">
+        <v>49197</v>
       </c>
       <c r="E189" t="s">
-        <v>394</v>
+        <v>255</v>
       </c>
       <c r="F189">
-        <v>0.788</v>
+        <v>0.89</v>
       </c>
       <c r="G189">
-        <v>10.29</v>
+        <v>38.5</v>
       </c>
       <c r="H189">
-        <v>10.29</v>
+        <v>38.5</v>
       </c>
       <c r="I189">
         <v>1.0</v>
       </c>
       <c r="J189">
         <v>3.95</v>
       </c>
       <c r="K189">
-        <v>20.54</v>
+        <v>62.29</v>
       </c>
       <c r="L189">
-        <v>21.02</v>
+        <v>63.76</v>
       </c>
       <c r="M189">
-        <v>21.51</v>
+        <v>65.24</v>
       </c>
       <c r="N189">
-        <v>22.24</v>
+        <v>65.98</v>
       </c>
       <c r="O189">
-        <v>24.76</v>
+        <v>67.47</v>
       </c>
       <c r="P189">
-        <v>27.37</v>
+        <v>71.2</v>
       </c>
       <c r="Q189">
-        <v>20.05</v>
+        <v>75.11</v>
       </c>
       <c r="R189">
-        <v>20.48</v>
+        <v>83.01</v>
       </c>
       <c r="S189">
-        <v>20.92</v>
+        <v>99.86</v>
       </c>
       <c r="T189">
-        <v>21.64</v>
+        <v>61.58</v>
       </c>
       <c r="U189">
-        <v>24.33</v>
+        <v>62.88</v>
       </c>
       <c r="V189">
-        <v>27.81</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:22">
+        <v>64.25</v>
+      </c>
+      <c r="W189">
+        <v>64.96</v>
+      </c>
+      <c r="X189">
+        <v>66.44</v>
+      </c>
+      <c r="Y189">
+        <v>70.32</v>
+      </c>
+      <c r="Z189">
+        <v>74.7</v>
+      </c>
+      <c r="AA189">
+        <v>85.4</v>
+      </c>
+      <c r="AB189">
+        <v>119.67</v>
+      </c>
+    </row>
+    <row r="190" spans="1:28">
       <c r="A190">
-        <v>166373</v>
+        <v>73895</v>
+      </c>
+      <c r="B190">
+        <v>157337958118</v>
       </c>
       <c r="C190">
-        <v>5055175233833</v>
+        <v>5010559055678</v>
       </c>
       <c r="D190" t="s">
-        <v>395</v>
+        <v>256</v>
       </c>
       <c r="E190" t="s">
-        <v>396</v>
+        <v>257</v>
       </c>
       <c r="F190">
-        <v>2.822</v>
+        <v>1.768</v>
       </c>
       <c r="G190">
-        <v>20.59</v>
+        <v>61.17</v>
       </c>
       <c r="H190">
-        <v>20.59</v>
+        <v>61.17</v>
       </c>
       <c r="I190">
         <v>1.0</v>
       </c>
       <c r="J190">
+        <v>3.95</v>
+      </c>
+      <c r="K190">
+        <v>95.85</v>
+      </c>
+      <c r="L190">
+        <v>98.11</v>
+      </c>
+      <c r="M190">
+        <v>100.38</v>
+      </c>
+      <c r="N190">
+        <v>101.52</v>
+      </c>
+      <c r="O190">
+        <v>103.82</v>
+      </c>
+      <c r="P190">
+        <v>109.55</v>
+      </c>
+      <c r="Q190">
+        <v>115.57</v>
+      </c>
+      <c r="R190">
+        <v>127.73</v>
+      </c>
+      <c r="S190">
+        <v>153.65</v>
+      </c>
+      <c r="T190">
+        <v>94.95</v>
+      </c>
+      <c r="U190">
+        <v>96.96</v>
+      </c>
+      <c r="V190">
+        <v>99.07</v>
+      </c>
+      <c r="W190">
+        <v>100.16</v>
+      </c>
+      <c r="X190">
+        <v>102.44</v>
+      </c>
+      <c r="Y190">
+        <v>108.43</v>
+      </c>
+      <c r="Z190">
+        <v>115.18</v>
+      </c>
+      <c r="AA190">
+        <v>131.67</v>
+      </c>
+      <c r="AB190">
+        <v>184.53</v>
+      </c>
+    </row>
+    <row r="191" spans="1:28">
+      <c r="A191">
+        <v>73899</v>
+      </c>
+      <c r="B191">
+        <v>157339892675</v>
+      </c>
+      <c r="C191">
+        <v>5010559471003</v>
+      </c>
+      <c r="D191">
+        <v>47100</v>
+      </c>
+      <c r="E191" t="s">
+        <v>258</v>
+      </c>
+      <c r="F191">
+        <v>5.58</v>
+      </c>
+      <c r="G191">
+        <v>94.0</v>
+      </c>
+      <c r="H191">
+        <v>94.0</v>
+      </c>
+      <c r="I191">
+        <v>1.0</v>
+      </c>
+      <c r="J191">
         <v>7.65</v>
       </c>
-      <c r="K190">
-[...63 lines deleted...]
-      </c>
       <c r="K191">
-        <v>22.39</v>
+        <v>149.01</v>
       </c>
       <c r="L191">
-        <v>22.91</v>
+        <v>152.52</v>
       </c>
       <c r="M191">
-        <v>23.44</v>
+        <v>156.05</v>
       </c>
       <c r="N191">
-        <v>24.25</v>
+        <v>157.82</v>
       </c>
       <c r="O191">
-        <v>26.99</v>
+        <v>161.39</v>
       </c>
       <c r="P191">
-        <v>29.83</v>
+        <v>170.32</v>
       </c>
       <c r="Q191">
-        <v>21.89</v>
+        <v>179.66</v>
       </c>
       <c r="R191">
-        <v>22.36</v>
+        <v>198.57</v>
       </c>
       <c r="S191">
-        <v>22.84</v>
+        <v>238.87</v>
       </c>
       <c r="T191">
-        <v>23.62</v>
+        <v>147.82</v>
       </c>
       <c r="U191">
-        <v>26.56</v>
+        <v>150.94</v>
       </c>
       <c r="V191">
-        <v>30.36</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:22">
+        <v>154.22</v>
+      </c>
+      <c r="W191">
+        <v>155.93</v>
+      </c>
+      <c r="X191">
+        <v>159.48</v>
+      </c>
+      <c r="Y191">
+        <v>168.79</v>
+      </c>
+      <c r="Z191">
+        <v>179.31</v>
+      </c>
+      <c r="AA191">
+        <v>204.98</v>
+      </c>
+      <c r="AB191">
+        <v>287.27</v>
+      </c>
+    </row>
+    <row r="192" spans="1:28">
       <c r="A192">
-        <v>166375</v>
+        <v>73906</v>
+      </c>
+      <c r="B192">
+        <v>157340029256</v>
       </c>
       <c r="C192">
-        <v>5055175228488</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>5010559539260</v>
+      </c>
+      <c r="D192">
+        <v>53926</v>
       </c>
       <c r="E192" t="s">
-        <v>400</v>
+        <v>259</v>
       </c>
       <c r="F192">
-        <v>0.5142</v>
+        <v>13.774</v>
       </c>
       <c r="G192">
-        <v>7.26</v>
+        <v>368.63</v>
       </c>
       <c r="H192">
-        <v>7.26</v>
+        <v>368.63</v>
       </c>
       <c r="I192">
         <v>1.0</v>
       </c>
       <c r="J192">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K192">
-        <v>16.05</v>
+        <v>561.09</v>
       </c>
       <c r="L192">
-        <v>16.43</v>
+        <v>574.28</v>
       </c>
       <c r="M192">
-        <v>16.81</v>
+        <v>587.58</v>
       </c>
       <c r="N192">
-        <v>17.38</v>
+        <v>594.26</v>
       </c>
       <c r="O192">
-        <v>19.35</v>
+        <v>607.71</v>
       </c>
       <c r="P192">
-        <v>21.39</v>
+        <v>641.3</v>
       </c>
       <c r="Q192">
-        <v>15.59</v>
+        <v>676.49</v>
       </c>
       <c r="R192">
-        <v>15.92</v>
+        <v>747.7</v>
       </c>
       <c r="S192">
-        <v>16.27</v>
+        <v>899.44</v>
       </c>
       <c r="T192">
-        <v>16.82</v>
+        <v>557.6</v>
       </c>
       <c r="U192">
-        <v>18.92</v>
+        <v>569.38</v>
       </c>
       <c r="V192">
-        <v>21.62</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:22">
+        <v>581.77</v>
+      </c>
+      <c r="W192">
+        <v>588.2</v>
+      </c>
+      <c r="X192">
+        <v>601.58</v>
+      </c>
+      <c r="Y192">
+        <v>636.73</v>
+      </c>
+      <c r="Z192">
+        <v>676.4</v>
+      </c>
+      <c r="AA192">
+        <v>773.25</v>
+      </c>
+      <c r="AB192">
+        <v>1083.64</v>
+      </c>
+    </row>
+    <row r="193" spans="1:28">
       <c r="A193">
-        <v>166377</v>
+        <v>73941</v>
+      </c>
+      <c r="B193">
+        <v>157339347943</v>
       </c>
       <c r="C193">
-        <v>5011274013806</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>5010559322879</v>
+      </c>
+      <c r="D193">
+        <v>32287</v>
       </c>
       <c r="E193" t="s">
-        <v>402</v>
+        <v>260</v>
       </c>
       <c r="F193">
-        <v>0.508</v>
+        <v>14.089</v>
       </c>
       <c r="G193">
-        <v>0.24</v>
+        <v>260.0</v>
       </c>
       <c r="H193">
-        <v>0.24</v>
+        <v>260.0</v>
       </c>
       <c r="I193">
         <v>1.0</v>
       </c>
       <c r="J193">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K193">
-        <v>5.66</v>
+        <v>400.29</v>
       </c>
       <c r="L193">
-        <v>5.79</v>
+        <v>409.7</v>
       </c>
       <c r="M193">
-        <v>5.93</v>
+        <v>419.19</v>
       </c>
       <c r="N193">
-        <v>6.13</v>
+        <v>423.96</v>
       </c>
       <c r="O193">
-        <v>6.82</v>
+        <v>433.55</v>
       </c>
       <c r="P193">
-        <v>7.54</v>
+        <v>457.51</v>
       </c>
       <c r="Q193">
-        <v>5.26</v>
+        <v>482.62</v>
       </c>
       <c r="R193">
-        <v>5.37</v>
+        <v>533.42</v>
       </c>
       <c r="S193">
-        <v>5.49</v>
+        <v>641.67</v>
       </c>
       <c r="T193">
-        <v>5.67</v>
+        <v>397.7</v>
       </c>
       <c r="U193">
-        <v>6.38</v>
+        <v>406.1</v>
       </c>
       <c r="V193">
-        <v>7.29</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:22">
+        <v>414.93</v>
+      </c>
+      <c r="W193">
+        <v>419.52</v>
+      </c>
+      <c r="X193">
+        <v>429.06</v>
+      </c>
+      <c r="Y193">
+        <v>454.13</v>
+      </c>
+      <c r="Z193">
+        <v>482.43</v>
+      </c>
+      <c r="AA193">
+        <v>551.5</v>
+      </c>
+      <c r="AB193">
+        <v>772.88</v>
+      </c>
+    </row>
+    <row r="194" spans="1:28">
       <c r="A194">
-        <v>166378</v>
+        <v>73946</v>
+      </c>
+      <c r="B194">
+        <v>157337650949</v>
       </c>
       <c r="C194">
-        <v>5055175209647</v>
+        <v>5010559001378</v>
       </c>
       <c r="D194" t="s">
-        <v>403</v>
+        <v>261</v>
       </c>
       <c r="E194" t="s">
-        <v>404</v>
+        <v>262</v>
       </c>
       <c r="F194">
-        <v>0.5226</v>
+        <v>0.738</v>
       </c>
       <c r="G194">
-        <v>22.22</v>
+        <v>27.58</v>
       </c>
       <c r="H194">
-        <v>22.22</v>
+        <v>27.58</v>
       </c>
       <c r="I194">
         <v>1.0</v>
       </c>
       <c r="J194">
         <v>3.95</v>
       </c>
       <c r="K194">
-        <v>38.2</v>
+        <v>46.13</v>
       </c>
       <c r="L194">
-        <v>39.09</v>
+        <v>47.21</v>
       </c>
       <c r="M194">
-        <v>40.0</v>
+        <v>48.31</v>
       </c>
       <c r="N194">
-        <v>41.37</v>
+        <v>48.86</v>
       </c>
       <c r="O194">
-        <v>46.05</v>
+        <v>49.96</v>
       </c>
       <c r="P194">
-        <v>50.9</v>
+        <v>52.72</v>
       </c>
       <c r="Q194">
-        <v>37.62</v>
+        <v>55.62</v>
       </c>
       <c r="R194">
-        <v>38.41</v>
+        <v>61.47</v>
       </c>
       <c r="S194">
-        <v>39.25</v>
+        <v>73.95</v>
       </c>
       <c r="T194">
-        <v>40.58</v>
+        <v>45.51</v>
       </c>
       <c r="U194">
-        <v>45.63</v>
+        <v>46.47</v>
       </c>
       <c r="V194">
-        <v>52.16</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:22">
+        <v>47.48</v>
+      </c>
+      <c r="W194">
+        <v>48.0</v>
+      </c>
+      <c r="X194">
+        <v>49.09</v>
+      </c>
+      <c r="Y194">
+        <v>51.96</v>
+      </c>
+      <c r="Z194">
+        <v>55.2</v>
+      </c>
+      <c r="AA194">
+        <v>63.1</v>
+      </c>
+      <c r="AB194">
+        <v>88.44</v>
+      </c>
+    </row>
+    <row r="195" spans="1:28">
       <c r="A195">
-        <v>166379</v>
+        <v>73977</v>
+      </c>
+      <c r="B195">
+        <v>157340032173</v>
       </c>
       <c r="C195">
-        <v>5055175209616</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>5010559542239</v>
+      </c>
+      <c r="D195">
+        <v>54223</v>
       </c>
       <c r="E195" t="s">
-        <v>406</v>
+        <v>263</v>
       </c>
       <c r="F195">
-        <v>0.5086</v>
+        <v>0.846</v>
       </c>
       <c r="G195">
-        <v>5.49</v>
+        <v>31.61</v>
       </c>
       <c r="H195">
-        <v>5.49</v>
+        <v>31.61</v>
       </c>
       <c r="I195">
         <v>1.0</v>
       </c>
       <c r="J195">
         <v>3.95</v>
       </c>
       <c r="K195">
-        <v>13.43</v>
+        <v>52.1</v>
       </c>
       <c r="L195">
-        <v>13.75</v>
+        <v>53.32</v>
       </c>
       <c r="M195">
-        <v>14.07</v>
+        <v>54.55</v>
       </c>
       <c r="N195">
-        <v>14.55</v>
+        <v>55.18</v>
       </c>
       <c r="O195">
-        <v>16.19</v>
+        <v>56.42</v>
       </c>
       <c r="P195">
-        <v>17.9</v>
+        <v>59.54</v>
       </c>
       <c r="Q195">
-        <v>12.99</v>
+        <v>62.81</v>
       </c>
       <c r="R195">
-        <v>13.26</v>
+        <v>69.42</v>
       </c>
       <c r="S195">
-        <v>13.55</v>
+        <v>83.51</v>
       </c>
       <c r="T195">
-        <v>14.01</v>
+        <v>51.44</v>
       </c>
       <c r="U195">
-        <v>15.76</v>
+        <v>52.52</v>
       </c>
       <c r="V195">
-        <v>18.01</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:22">
+        <v>53.67</v>
+      </c>
+      <c r="W195">
+        <v>54.26</v>
+      </c>
+      <c r="X195">
+        <v>55.49</v>
+      </c>
+      <c r="Y195">
+        <v>58.74</v>
+      </c>
+      <c r="Z195">
+        <v>62.4</v>
+      </c>
+      <c r="AA195">
+        <v>71.33</v>
+      </c>
+      <c r="AB195">
+        <v>99.96</v>
+      </c>
+    </row>
+    <row r="196" spans="1:28">
       <c r="A196">
-        <v>166380</v>
+        <v>73978</v>
+      </c>
+      <c r="B196">
+        <v>157337885430</v>
       </c>
       <c r="C196">
-        <v>5055175209609</v>
+        <v>5010559045921</v>
       </c>
       <c r="D196" t="s">
-        <v>407</v>
+        <v>264</v>
       </c>
       <c r="E196" t="s">
-        <v>408</v>
+        <v>265</v>
       </c>
       <c r="F196">
-        <v>0.508</v>
+        <v>0.696</v>
       </c>
       <c r="G196">
-        <v>4.47</v>
+        <v>28.23</v>
       </c>
       <c r="H196">
-        <v>4.47</v>
+        <v>28.23</v>
       </c>
       <c r="I196">
         <v>1.0</v>
       </c>
       <c r="J196">
         <v>3.95</v>
       </c>
       <c r="K196">
-        <v>11.92</v>
+        <v>47.09</v>
       </c>
       <c r="L196">
-        <v>12.2</v>
+        <v>48.2</v>
       </c>
       <c r="M196">
-        <v>12.48</v>
+        <v>49.32</v>
       </c>
       <c r="N196">
-        <v>12.91</v>
+        <v>49.88</v>
       </c>
       <c r="O196">
-        <v>14.37</v>
+        <v>51.0</v>
       </c>
       <c r="P196">
-        <v>15.89</v>
+        <v>53.82</v>
       </c>
       <c r="Q196">
-        <v>11.49</v>
+        <v>56.78</v>
       </c>
       <c r="R196">
-        <v>11.73</v>
+        <v>62.75</v>
       </c>
       <c r="S196">
-        <v>11.98</v>
+        <v>75.49</v>
       </c>
       <c r="T196">
-        <v>12.39</v>
+        <v>46.46</v>
       </c>
       <c r="U196">
-        <v>13.93</v>
+        <v>47.44</v>
       </c>
       <c r="V196">
-        <v>15.93</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:22">
+        <v>48.48</v>
+      </c>
+      <c r="W196">
+        <v>49.01</v>
+      </c>
+      <c r="X196">
+        <v>50.13</v>
+      </c>
+      <c r="Y196">
+        <v>53.06</v>
+      </c>
+      <c r="Z196">
+        <v>56.36</v>
+      </c>
+      <c r="AA196">
+        <v>64.43</v>
+      </c>
+      <c r="AB196">
+        <v>90.29</v>
+      </c>
+    </row>
+    <row r="197" spans="1:28">
       <c r="A197">
-        <v>166381</v>
+        <v>73981</v>
+      </c>
+      <c r="B197">
+        <v>157337685383</v>
       </c>
       <c r="C197">
-        <v>5055175234885</v>
+        <v>5010559011193</v>
       </c>
       <c r="D197" t="s">
-        <v>409</v>
+        <v>266</v>
       </c>
       <c r="E197" t="s">
-        <v>410</v>
+        <v>267</v>
       </c>
       <c r="F197">
-        <v>0.5185</v>
+        <v>2.181</v>
       </c>
       <c r="G197">
-        <v>2.97</v>
+        <v>44.66</v>
       </c>
       <c r="H197">
-        <v>2.97</v>
+        <v>44.66</v>
       </c>
       <c r="I197">
         <v>1.0</v>
       </c>
       <c r="J197">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K197">
-        <v>9.7</v>
+        <v>75.98</v>
       </c>
       <c r="L197">
-        <v>9.93</v>
+        <v>77.76</v>
       </c>
       <c r="M197">
-        <v>10.16</v>
+        <v>79.56</v>
       </c>
       <c r="N197">
-        <v>10.51</v>
+        <v>80.47</v>
       </c>
       <c r="O197">
-        <v>11.7</v>
+        <v>82.29</v>
       </c>
       <c r="P197">
-        <v>12.93</v>
+        <v>86.84</v>
       </c>
       <c r="Q197">
-        <v>9.28</v>
+        <v>91.6</v>
       </c>
       <c r="R197">
-        <v>9.47</v>
+        <v>101.25</v>
       </c>
       <c r="S197">
-        <v>9.68</v>
+        <v>121.79</v>
       </c>
       <c r="T197">
-        <v>10.01</v>
+        <v>75.19</v>
       </c>
       <c r="U197">
-        <v>11.26</v>
+        <v>76.78</v>
       </c>
       <c r="V197">
-        <v>12.87</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:22">
+        <v>78.45</v>
+      </c>
+      <c r="W197">
+        <v>79.31</v>
+      </c>
+      <c r="X197">
+        <v>81.12</v>
+      </c>
+      <c r="Y197">
+        <v>85.86</v>
+      </c>
+      <c r="Z197">
+        <v>91.21</v>
+      </c>
+      <c r="AA197">
+        <v>104.26</v>
+      </c>
+      <c r="AB197">
+        <v>146.12</v>
+      </c>
+    </row>
+    <row r="198" spans="1:28">
       <c r="A198">
-        <v>166382</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>74012</v>
+      </c>
+      <c r="D198">
+        <v>34676</v>
       </c>
       <c r="E198" t="s">
-        <v>412</v>
+        <v>268</v>
       </c>
       <c r="F198">
-        <v>0.502</v>
+        <v>9.955</v>
       </c>
       <c r="G198">
-        <v>2.89</v>
+        <v>165.38</v>
       </c>
       <c r="H198">
-        <v>2.89</v>
+        <v>165.38</v>
       </c>
       <c r="I198">
         <v>1.0</v>
       </c>
       <c r="J198">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K198">
-        <v>9.58</v>
+        <v>254.67</v>
       </c>
       <c r="L198">
-        <v>9.81</v>
+        <v>260.66</v>
       </c>
       <c r="M198">
-        <v>10.03</v>
+        <v>266.7</v>
       </c>
       <c r="N198">
-        <v>10.38</v>
+        <v>269.73</v>
       </c>
       <c r="O198">
-        <v>11.55</v>
+        <v>275.83</v>
       </c>
       <c r="P198">
-        <v>12.77</v>
+        <v>291.08</v>
       </c>
       <c r="Q198">
-        <v>9.16</v>
+        <v>307.05</v>
       </c>
       <c r="R198">
-        <v>9.35</v>
+        <v>339.38</v>
       </c>
       <c r="S198">
-        <v>9.56</v>
+        <v>408.25</v>
       </c>
       <c r="T198">
-        <v>9.88</v>
+        <v>252.89</v>
       </c>
       <c r="U198">
-        <v>11.11</v>
+        <v>258.23</v>
       </c>
       <c r="V198">
-        <v>12.7</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:22">
+        <v>263.85</v>
+      </c>
+      <c r="W198">
+        <v>266.77</v>
+      </c>
+      <c r="X198">
+        <v>272.84</v>
+      </c>
+      <c r="Y198">
+        <v>288.78</v>
+      </c>
+      <c r="Z198">
+        <v>306.77</v>
+      </c>
+      <c r="AA198">
+        <v>350.7</v>
+      </c>
+      <c r="AB198">
+        <v>491.47</v>
+      </c>
+    </row>
+    <row r="199" spans="1:28">
       <c r="A199">
-        <v>166383</v>
+        <v>74023</v>
       </c>
       <c r="C199">
-        <v>5055175223506</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>5010559322848</v>
+      </c>
+      <c r="D199">
+        <v>32284</v>
       </c>
       <c r="E199" t="s">
-        <v>414</v>
+        <v>269</v>
       </c>
       <c r="F199">
-        <v>0.502</v>
+        <v>26.4</v>
       </c>
       <c r="G199">
-        <v>0.73</v>
+        <v>493.5</v>
       </c>
       <c r="H199">
-        <v>0.73</v>
+        <v>493.5</v>
       </c>
       <c r="I199">
         <v>1.0</v>
       </c>
       <c r="J199">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K199">
-        <v>6.38</v>
+        <v>745.93</v>
       </c>
       <c r="L199">
-        <v>6.54</v>
+        <v>763.47</v>
       </c>
       <c r="M199">
-        <v>6.69</v>
+        <v>781.15</v>
       </c>
       <c r="N199">
-        <v>6.92</v>
+        <v>790.03</v>
       </c>
       <c r="O199">
-        <v>7.7</v>
+        <v>807.91</v>
       </c>
       <c r="P199">
-        <v>8.51</v>
+        <v>852.57</v>
       </c>
       <c r="Q199">
-        <v>5.98</v>
+        <v>899.35</v>
       </c>
       <c r="R199">
-        <v>6.11</v>
+        <v>994.02</v>
       </c>
       <c r="S199">
-        <v>6.24</v>
+        <v>1195.74</v>
       </c>
       <c r="T199">
-        <v>6.45</v>
+        <v>741.42</v>
       </c>
       <c r="U199">
-        <v>7.26</v>
+        <v>757.08</v>
       </c>
       <c r="V199">
-        <v>8.29</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:22">
+        <v>773.55</v>
+      </c>
+      <c r="W199">
+        <v>782.1</v>
+      </c>
+      <c r="X199">
+        <v>799.89</v>
+      </c>
+      <c r="Y199">
+        <v>846.63</v>
+      </c>
+      <c r="Z199">
+        <v>899.38</v>
+      </c>
+      <c r="AA199">
+        <v>1028.16</v>
+      </c>
+      <c r="AB199">
+        <v>1440.86</v>
+      </c>
+    </row>
+    <row r="200" spans="1:28">
       <c r="A200">
-        <v>166384</v>
+        <v>74030</v>
+      </c>
+      <c r="B200">
+        <v>157338643019</v>
       </c>
       <c r="C200">
-        <v>5055175234809</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>5010559171118</v>
+      </c>
+      <c r="D200">
+        <v>17111</v>
       </c>
       <c r="E200" t="s">
-        <v>416</v>
+        <v>270</v>
       </c>
       <c r="F200">
-        <v>0.516</v>
+        <v>14.3</v>
       </c>
       <c r="G200">
-        <v>21.49</v>
+        <v>390.0</v>
       </c>
       <c r="H200">
-        <v>21.49</v>
+        <v>390.0</v>
       </c>
       <c r="I200">
         <v>1.0</v>
       </c>
       <c r="J200">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K200">
-        <v>37.12</v>
+        <v>592.72</v>
       </c>
       <c r="L200">
-        <v>37.99</v>
+        <v>606.66</v>
       </c>
       <c r="M200">
-        <v>38.87</v>
+        <v>620.71</v>
       </c>
       <c r="N200">
-        <v>40.2</v>
+        <v>627.77</v>
       </c>
       <c r="O200">
-        <v>44.75</v>
+        <v>641.97</v>
       </c>
       <c r="P200">
-        <v>49.46</v>
+        <v>677.46</v>
       </c>
       <c r="Q200">
-        <v>36.54</v>
+        <v>714.63</v>
       </c>
       <c r="R200">
-        <v>37.31</v>
+        <v>789.86</v>
       </c>
       <c r="S200">
-        <v>38.12</v>
+        <v>950.14</v>
       </c>
       <c r="T200">
-        <v>39.42</v>
+        <v>589.06</v>
       </c>
       <c r="U200">
-        <v>44.33</v>
+        <v>601.5</v>
       </c>
       <c r="V200">
-        <v>50.67</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:22">
+        <v>614.59</v>
+      </c>
+      <c r="W200">
+        <v>621.38</v>
+      </c>
+      <c r="X200">
+        <v>635.52</v>
+      </c>
+      <c r="Y200">
+        <v>672.65</v>
+      </c>
+      <c r="Z200">
+        <v>714.56</v>
+      </c>
+      <c r="AA200">
+        <v>816.88</v>
+      </c>
+      <c r="AB200">
+        <v>1144.77</v>
+      </c>
+    </row>
+    <row r="201" spans="1:28">
       <c r="A201">
-        <v>166385</v>
+        <v>74085</v>
+      </c>
+      <c r="B201">
+        <v>157338673504</v>
       </c>
       <c r="C201">
-        <v>5055175231204</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>5010559176939</v>
+      </c>
+      <c r="D201">
+        <v>17693</v>
       </c>
       <c r="E201" t="s">
-        <v>418</v>
+        <v>271</v>
       </c>
       <c r="F201">
-        <v>0.5193</v>
+        <v>1.87</v>
       </c>
       <c r="G201">
-        <v>21.64</v>
+        <v>9.99</v>
       </c>
       <c r="H201">
-        <v>21.64</v>
+        <v>9.99</v>
       </c>
       <c r="I201">
         <v>1.0</v>
       </c>
       <c r="J201">
         <v>3.95</v>
       </c>
       <c r="K201">
-        <v>37.34</v>
+        <v>20.09</v>
       </c>
       <c r="L201">
-        <v>38.22</v>
+        <v>20.56</v>
       </c>
       <c r="M201">
-        <v>39.1</v>
+        <v>21.04</v>
       </c>
       <c r="N201">
-        <v>40.44</v>
+        <v>21.28</v>
       </c>
       <c r="O201">
-        <v>45.02</v>
+        <v>21.76</v>
       </c>
       <c r="P201">
-        <v>49.76</v>
+        <v>22.96</v>
       </c>
       <c r="Q201">
-        <v>36.76</v>
+        <v>24.22</v>
       </c>
       <c r="R201">
-        <v>37.54</v>
+        <v>26.77</v>
       </c>
       <c r="S201">
-        <v>38.35</v>
+        <v>32.21</v>
       </c>
       <c r="T201">
-        <v>39.66</v>
+        <v>19.61</v>
       </c>
       <c r="U201">
-        <v>44.59</v>
+        <v>20.03</v>
       </c>
       <c r="V201">
-        <v>50.98</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:22">
+        <v>20.46</v>
+      </c>
+      <c r="W201">
+        <v>20.69</v>
+      </c>
+      <c r="X201">
+        <v>21.16</v>
+      </c>
+      <c r="Y201">
+        <v>22.4</v>
+      </c>
+      <c r="Z201">
+        <v>23.79</v>
+      </c>
+      <c r="AA201">
+        <v>27.2</v>
+      </c>
+      <c r="AB201">
+        <v>38.11</v>
+      </c>
+    </row>
+    <row r="202" spans="1:28">
       <c r="A202">
-        <v>166386</v>
+        <v>74107</v>
+      </c>
+      <c r="B202">
+        <v>157337803635</v>
       </c>
       <c r="C202">
-        <v>5055175236353</v>
+        <v>5010559030903</v>
       </c>
       <c r="D202" t="s">
-        <v>419</v>
+        <v>272</v>
       </c>
       <c r="E202" t="s">
-        <v>420</v>
+        <v>273</v>
       </c>
       <c r="F202">
-        <v>0.501</v>
+        <v>1.762</v>
       </c>
       <c r="G202">
-        <v>0.42</v>
+        <v>73.66</v>
       </c>
       <c r="H202">
-        <v>0.42</v>
+        <v>73.66</v>
       </c>
       <c r="I202">
         <v>1.0</v>
       </c>
       <c r="J202">
         <v>3.95</v>
       </c>
       <c r="K202">
-        <v>5.93</v>
+        <v>114.34</v>
       </c>
       <c r="L202">
-        <v>6.07</v>
+        <v>117.03</v>
       </c>
       <c r="M202">
-        <v>6.21</v>
+        <v>119.74</v>
       </c>
       <c r="N202">
-        <v>6.42</v>
+        <v>121.1</v>
       </c>
       <c r="O202">
-        <v>7.14</v>
+        <v>123.84</v>
       </c>
       <c r="P202">
-        <v>7.9</v>
+        <v>130.69</v>
       </c>
       <c r="Q202">
-        <v>5.53</v>
+        <v>137.86</v>
       </c>
       <c r="R202">
-        <v>5.64</v>
+        <v>152.37</v>
       </c>
       <c r="S202">
-        <v>5.76</v>
+        <v>183.29</v>
       </c>
       <c r="T202">
-        <v>5.96</v>
+        <v>113.34</v>
       </c>
       <c r="U202">
-        <v>6.7</v>
+        <v>115.73</v>
       </c>
       <c r="V202">
-        <v>7.66</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:22">
+        <v>118.25</v>
+      </c>
+      <c r="W202">
+        <v>119.56</v>
+      </c>
+      <c r="X202">
+        <v>122.28</v>
+      </c>
+      <c r="Y202">
+        <v>129.42</v>
+      </c>
+      <c r="Z202">
+        <v>137.48</v>
+      </c>
+      <c r="AA202">
+        <v>157.17</v>
+      </c>
+      <c r="AB202">
+        <v>220.26</v>
+      </c>
+    </row>
+    <row r="203" spans="1:28">
       <c r="A203">
-        <v>166387</v>
+        <v>74147</v>
+      </c>
+      <c r="B203">
+        <v>157339045784</v>
       </c>
       <c r="C203">
-        <v>5055175232874</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>5010559254088</v>
+      </c>
+      <c r="D203">
+        <v>25408</v>
       </c>
       <c r="E203" t="s">
-        <v>422</v>
+        <v>274</v>
       </c>
       <c r="F203">
-        <v>0.506</v>
+        <v>1.005</v>
       </c>
       <c r="G203">
-        <v>0.44</v>
+        <v>25.49</v>
       </c>
       <c r="H203">
-        <v>0.44</v>
+        <v>25.49</v>
       </c>
       <c r="I203">
         <v>1.0</v>
       </c>
       <c r="J203">
         <v>3.95</v>
       </c>
       <c r="K203">
-        <v>5.96</v>
+        <v>43.04</v>
       </c>
       <c r="L203">
-        <v>6.1</v>
+        <v>44.05</v>
       </c>
       <c r="M203">
-        <v>6.24</v>
+        <v>45.07</v>
       </c>
       <c r="N203">
-        <v>6.45</v>
+        <v>45.58</v>
       </c>
       <c r="O203">
-        <v>7.18</v>
+        <v>46.61</v>
       </c>
       <c r="P203">
-        <v>7.94</v>
+        <v>49.19</v>
       </c>
       <c r="Q203">
-        <v>5.55</v>
+        <v>51.89</v>
       </c>
       <c r="R203">
-        <v>5.67</v>
+        <v>57.35</v>
       </c>
       <c r="S203">
-        <v>5.8</v>
+        <v>68.99</v>
       </c>
       <c r="T203">
-        <v>5.99</v>
+        <v>42.43</v>
       </c>
       <c r="U203">
-        <v>6.74</v>
+        <v>43.33</v>
       </c>
       <c r="V203">
-        <v>7.7</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:22">
+        <v>44.27</v>
+      </c>
+      <c r="W203">
+        <v>44.76</v>
+      </c>
+      <c r="X203">
+        <v>45.78</v>
+      </c>
+      <c r="Y203">
+        <v>48.45</v>
+      </c>
+      <c r="Z203">
+        <v>51.47</v>
+      </c>
+      <c r="AA203">
+        <v>58.84</v>
+      </c>
+      <c r="AB203">
+        <v>82.46</v>
+      </c>
+    </row>
+    <row r="204" spans="1:28">
       <c r="A204">
-        <v>166388</v>
+        <v>74161</v>
       </c>
       <c r="C204">
-        <v>5055175226095</v>
+        <v>5010559017744</v>
       </c>
       <c r="D204" t="s">
-        <v>423</v>
+        <v>275</v>
       </c>
       <c r="E204" t="s">
-        <v>424</v>
+        <v>276</v>
       </c>
       <c r="F204">
-        <v>0.5222</v>
+        <v>42.502</v>
       </c>
       <c r="G204">
-        <v>3.08</v>
+        <v>819.0</v>
       </c>
       <c r="H204">
-        <v>3.08</v>
+        <v>819.0</v>
       </c>
       <c r="I204">
         <v>1.0</v>
       </c>
       <c r="J204">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K204">
-        <v>9.86</v>
+        <v>1227.76</v>
       </c>
       <c r="L204">
-        <v>10.1</v>
+        <v>1256.62</v>
       </c>
       <c r="M204">
-        <v>10.33</v>
+        <v>1285.72</v>
       </c>
       <c r="N204">
-        <v>10.68</v>
+        <v>1300.35</v>
       </c>
       <c r="O204">
-        <v>11.89</v>
+        <v>1329.77</v>
       </c>
       <c r="P204">
-        <v>13.14</v>
+        <v>1403.27</v>
       </c>
       <c r="Q204">
-        <v>9.44</v>
+        <v>1480.27</v>
       </c>
       <c r="R204">
-        <v>9.64</v>
+        <v>1636.1</v>
       </c>
       <c r="S204">
-        <v>9.85</v>
+        <v>1968.11</v>
       </c>
       <c r="T204">
-        <v>10.19</v>
+        <v>1220.57</v>
       </c>
       <c r="U204">
-        <v>11.45</v>
+        <v>1246.35</v>
       </c>
       <c r="V204">
-        <v>13.09</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:22">
+        <v>1273.46</v>
+      </c>
+      <c r="W204">
+        <v>1287.54</v>
+      </c>
+      <c r="X204">
+        <v>1316.83</v>
+      </c>
+      <c r="Y204">
+        <v>1393.77</v>
+      </c>
+      <c r="Z204">
+        <v>1480.61</v>
+      </c>
+      <c r="AA204">
+        <v>1692.61</v>
+      </c>
+      <c r="AB204">
+        <v>2372.03</v>
+      </c>
+    </row>
+    <row r="205" spans="1:28">
       <c r="A205">
-        <v>166389</v>
+        <v>74192</v>
+      </c>
+      <c r="B205">
+        <v>157339892125</v>
       </c>
       <c r="C205">
-        <v>5055175233260</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>5010559470631</v>
+      </c>
+      <c r="D205">
+        <v>47063</v>
       </c>
       <c r="E205" t="s">
-        <v>426</v>
+        <v>277</v>
       </c>
       <c r="F205">
-        <v>0.52</v>
+        <v>5.222</v>
       </c>
       <c r="G205">
-        <v>7.6</v>
+        <v>82.98</v>
       </c>
       <c r="H205">
-        <v>7.6</v>
+        <v>82.98</v>
       </c>
       <c r="I205">
         <v>1.0</v>
       </c>
       <c r="J205">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K205">
-        <v>16.55</v>
+        <v>132.7</v>
       </c>
       <c r="L205">
-        <v>16.94</v>
+        <v>135.82</v>
       </c>
       <c r="M205">
-        <v>17.34</v>
+        <v>138.97</v>
       </c>
       <c r="N205">
-        <v>17.93</v>
+        <v>140.55</v>
       </c>
       <c r="O205">
-        <v>19.96</v>
+        <v>143.73</v>
       </c>
       <c r="P205">
-        <v>22.06</v>
+        <v>151.67</v>
       </c>
       <c r="Q205">
-        <v>16.09</v>
+        <v>159.99</v>
       </c>
       <c r="R205">
-        <v>16.43</v>
+        <v>176.84</v>
       </c>
       <c r="S205">
-        <v>16.79</v>
+        <v>212.72</v>
       </c>
       <c r="T205">
-        <v>17.36</v>
+        <v>131.6</v>
       </c>
       <c r="U205">
-        <v>19.52</v>
+        <v>134.38</v>
       </c>
       <c r="V205">
-        <v>22.32</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:22">
+        <v>137.3</v>
+      </c>
+      <c r="W205">
+        <v>138.82</v>
+      </c>
+      <c r="X205">
+        <v>141.97</v>
+      </c>
+      <c r="Y205">
+        <v>150.27</v>
+      </c>
+      <c r="Z205">
+        <v>159.63</v>
+      </c>
+      <c r="AA205">
+        <v>182.49</v>
+      </c>
+      <c r="AB205">
+        <v>255.74</v>
+      </c>
+    </row>
+    <row r="206" spans="1:28">
       <c r="A206">
-        <v>166390</v>
+        <v>74197</v>
       </c>
       <c r="C206">
-        <v>5055175210162</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>5010559322855</v>
+      </c>
+      <c r="D206">
+        <v>32285</v>
       </c>
       <c r="E206" t="s">
-        <v>428</v>
+        <v>278</v>
       </c>
       <c r="F206">
-        <v>0.532</v>
+        <v>25.118</v>
       </c>
       <c r="G206">
-        <v>18.43</v>
+        <v>408.75</v>
       </c>
       <c r="H206">
-        <v>18.43</v>
+        <v>408.75</v>
       </c>
       <c r="I206">
         <v>1.0</v>
       </c>
       <c r="J206">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K206">
-        <v>32.59</v>
+        <v>620.48</v>
       </c>
       <c r="L206">
-        <v>33.35</v>
+        <v>635.07</v>
       </c>
       <c r="M206">
-        <v>34.12</v>
+        <v>649.77</v>
       </c>
       <c r="N206">
-        <v>35.29</v>
+        <v>657.16</v>
       </c>
       <c r="O206">
-        <v>39.29</v>
+        <v>672.03</v>
       </c>
       <c r="P206">
-        <v>43.42</v>
+        <v>709.18</v>
       </c>
       <c r="Q206">
-        <v>32.04</v>
+        <v>748.09</v>
       </c>
       <c r="R206">
-        <v>32.71</v>
+        <v>826.84</v>
       </c>
       <c r="S206">
-        <v>33.42</v>
+        <v>994.64</v>
       </c>
       <c r="T206">
-        <v>34.56</v>
+        <v>616.66</v>
       </c>
       <c r="U206">
-        <v>38.86</v>
+        <v>629.69</v>
       </c>
       <c r="V206">
-        <v>44.43</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:22">
+        <v>643.38</v>
+      </c>
+      <c r="W206">
+        <v>650.5</v>
+      </c>
+      <c r="X206">
+        <v>665.3</v>
+      </c>
+      <c r="Y206">
+        <v>704.17</v>
+      </c>
+      <c r="Z206">
+        <v>748.04</v>
+      </c>
+      <c r="AA206">
+        <v>855.15</v>
+      </c>
+      <c r="AB206">
+        <v>1198.41</v>
+      </c>
+    </row>
+    <row r="207" spans="1:28">
       <c r="A207">
-        <v>166391</v>
+        <v>74215</v>
+      </c>
+      <c r="B207">
+        <v>157338351886</v>
       </c>
       <c r="C207">
-        <v>5011274090074</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>5010559137107</v>
+      </c>
+      <c r="D207">
+        <v>13710</v>
       </c>
       <c r="E207" t="s">
-        <v>430</v>
+        <v>279</v>
       </c>
       <c r="F207">
-        <v>0.538</v>
+        <v>1.024</v>
       </c>
       <c r="G207">
-        <v>5.08</v>
+        <v>41.74</v>
       </c>
       <c r="H207">
-        <v>5.08</v>
+        <v>41.74</v>
       </c>
       <c r="I207">
         <v>1.0</v>
       </c>
       <c r="J207">
         <v>3.95</v>
       </c>
       <c r="K207">
-        <v>12.82</v>
+        <v>67.09</v>
       </c>
       <c r="L207">
-        <v>13.13</v>
+        <v>68.67</v>
       </c>
       <c r="M207">
-        <v>13.43</v>
+        <v>70.26</v>
       </c>
       <c r="N207">
-        <v>13.89</v>
+        <v>71.06</v>
       </c>
       <c r="O207">
-        <v>15.46</v>
+        <v>72.66</v>
       </c>
       <c r="P207">
-        <v>17.09</v>
+        <v>76.68</v>
       </c>
       <c r="Q207">
-        <v>12.38</v>
+        <v>80.89</v>
       </c>
       <c r="R207">
-        <v>12.65</v>
+        <v>89.4</v>
       </c>
       <c r="S207">
-        <v>12.92</v>
+        <v>107.55</v>
       </c>
       <c r="T207">
-        <v>13.36</v>
+        <v>66.35</v>
       </c>
       <c r="U207">
-        <v>15.02</v>
+        <v>67.75</v>
       </c>
       <c r="V207">
-        <v>17.17</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:22">
+        <v>69.22</v>
+      </c>
+      <c r="W207">
+        <v>69.99</v>
+      </c>
+      <c r="X207">
+        <v>71.58</v>
+      </c>
+      <c r="Y207">
+        <v>75.77</v>
+      </c>
+      <c r="Z207">
+        <v>80.49</v>
+      </c>
+      <c r="AA207">
+        <v>92.01</v>
+      </c>
+      <c r="AB207">
+        <v>128.94</v>
+      </c>
+    </row>
+    <row r="208" spans="1:28">
       <c r="A208">
-        <v>166392</v>
+        <v>74261</v>
+      </c>
+      <c r="B208">
+        <v>157337803820</v>
       </c>
       <c r="C208">
-        <v>5011274095024</v>
+        <v>5010559031078</v>
       </c>
       <c r="D208" t="s">
-        <v>431</v>
+        <v>280</v>
       </c>
       <c r="E208" t="s">
-        <v>432</v>
+        <v>281</v>
       </c>
       <c r="F208">
-        <v>0.538</v>
+        <v>3.51</v>
       </c>
       <c r="G208">
-        <v>4.56</v>
+        <v>124.66</v>
       </c>
       <c r="H208">
-        <v>4.56</v>
+        <v>124.66</v>
       </c>
       <c r="I208">
         <v>1.0</v>
       </c>
       <c r="J208">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K208">
-        <v>12.05</v>
+        <v>194.4</v>
       </c>
       <c r="L208">
-        <v>12.34</v>
+        <v>198.97</v>
       </c>
       <c r="M208">
-        <v>12.62</v>
+        <v>203.58</v>
       </c>
       <c r="N208">
-        <v>13.06</v>
+        <v>205.89</v>
       </c>
       <c r="O208">
-        <v>14.53</v>
+        <v>210.55</v>
       </c>
       <c r="P208">
-        <v>16.06</v>
+        <v>222.19</v>
       </c>
       <c r="Q208">
-        <v>11.62</v>
+        <v>234.38</v>
       </c>
       <c r="R208">
-        <v>11.86</v>
+        <v>259.05</v>
       </c>
       <c r="S208">
-        <v>12.12</v>
+        <v>311.62</v>
       </c>
       <c r="T208">
-        <v>12.54</v>
+        <v>192.95</v>
       </c>
       <c r="U208">
-        <v>14.09</v>
+        <v>197.03</v>
       </c>
       <c r="V208">
-        <v>16.11</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:22">
+        <v>201.31</v>
+      </c>
+      <c r="W208">
+        <v>203.54</v>
+      </c>
+      <c r="X208">
+        <v>208.17</v>
+      </c>
+      <c r="Y208">
+        <v>220.33</v>
+      </c>
+      <c r="Z208">
+        <v>234.06</v>
+      </c>
+      <c r="AA208">
+        <v>267.57</v>
+      </c>
+      <c r="AB208">
+        <v>374.98</v>
+      </c>
+    </row>
+    <row r="209" spans="1:28">
       <c r="A209">
-        <v>166393</v>
+        <v>74265</v>
+      </c>
+      <c r="B209">
+        <v>157339056656</v>
       </c>
       <c r="C209">
-        <v>5055175201269</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>5010559255078</v>
+      </c>
+      <c r="D209">
+        <v>25507</v>
       </c>
       <c r="E209" t="s">
-        <v>434</v>
+        <v>282</v>
       </c>
       <c r="F209">
-        <v>0.5112</v>
+        <v>1.27</v>
       </c>
       <c r="G209">
-        <v>3.77</v>
+        <v>33.42</v>
       </c>
       <c r="H209">
-        <v>3.77</v>
+        <v>33.42</v>
       </c>
       <c r="I209">
         <v>1.0</v>
       </c>
       <c r="J209">
         <v>3.95</v>
       </c>
       <c r="K209">
-        <v>10.88</v>
+        <v>54.77</v>
       </c>
       <c r="L209">
-        <v>11.14</v>
+        <v>56.06</v>
       </c>
       <c r="M209">
-        <v>11.4</v>
+        <v>57.36</v>
       </c>
       <c r="N209">
-        <v>11.79</v>
+        <v>58.01</v>
       </c>
       <c r="O209">
-        <v>13.12</v>
+        <v>59.33</v>
       </c>
       <c r="P209">
-        <v>14.51</v>
+        <v>62.61</v>
       </c>
       <c r="Q209">
-        <v>10.46</v>
+        <v>66.04</v>
       </c>
       <c r="R209">
-        <v>10.68</v>
+        <v>72.99</v>
       </c>
       <c r="S209">
-        <v>10.91</v>
+        <v>87.8</v>
       </c>
       <c r="T209">
-        <v>11.28</v>
+        <v>54.1</v>
       </c>
       <c r="U209">
-        <v>12.68</v>
+        <v>55.25</v>
       </c>
       <c r="V209">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:22">
+        <v>56.45</v>
+      </c>
+      <c r="W209">
+        <v>57.07</v>
+      </c>
+      <c r="X209">
+        <v>58.37</v>
+      </c>
+      <c r="Y209">
+        <v>61.78</v>
+      </c>
+      <c r="Z209">
+        <v>65.63</v>
+      </c>
+      <c r="AA209">
+        <v>75.03</v>
+      </c>
+      <c r="AB209">
+        <v>105.14</v>
+      </c>
+    </row>
+    <row r="210" spans="1:28">
       <c r="A210">
-        <v>166394</v>
+        <v>74322</v>
+      </c>
+      <c r="B210">
+        <v>157339925128</v>
       </c>
       <c r="C210">
-        <v>5055175229324</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>5010559491902</v>
+      </c>
+      <c r="D210">
+        <v>49190</v>
       </c>
       <c r="E210" t="s">
-        <v>436</v>
+        <v>283</v>
       </c>
       <c r="F210">
-        <v>0.5203</v>
+        <v>0.852</v>
       </c>
       <c r="G210">
-        <v>13.72</v>
+        <v>39.74</v>
       </c>
       <c r="H210">
-        <v>13.72</v>
+        <v>39.74</v>
       </c>
       <c r="I210">
         <v>1.0</v>
       </c>
       <c r="J210">
         <v>3.95</v>
       </c>
       <c r="K210">
-        <v>25.61</v>
+        <v>64.13</v>
       </c>
       <c r="L210">
-        <v>26.22</v>
+        <v>65.64</v>
       </c>
       <c r="M210">
-        <v>26.82</v>
+        <v>67.16</v>
       </c>
       <c r="N210">
-        <v>27.74</v>
+        <v>67.92</v>
       </c>
       <c r="O210">
-        <v>30.88</v>
+        <v>69.46</v>
       </c>
       <c r="P210">
-        <v>34.13</v>
+        <v>73.3</v>
       </c>
       <c r="Q210">
-        <v>25.1</v>
+        <v>77.32</v>
       </c>
       <c r="R210">
-        <v>25.63</v>
+        <v>85.46</v>
       </c>
       <c r="S210">
-        <v>26.19</v>
+        <v>102.8</v>
       </c>
       <c r="T210">
-        <v>27.08</v>
+        <v>63.41</v>
       </c>
       <c r="U210">
-        <v>30.45</v>
+        <v>64.75</v>
       </c>
       <c r="V210">
-        <v>34.81</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:22">
+        <v>66.15</v>
+      </c>
+      <c r="W210">
+        <v>66.88</v>
+      </c>
+      <c r="X210">
+        <v>68.41</v>
+      </c>
+      <c r="Y210">
+        <v>72.4</v>
+      </c>
+      <c r="Z210">
+        <v>76.91</v>
+      </c>
+      <c r="AA210">
+        <v>87.93</v>
+      </c>
+      <c r="AB210">
+        <v>123.22</v>
+      </c>
+    </row>
+    <row r="211" spans="1:28">
       <c r="A211">
-        <v>166395</v>
+        <v>74362</v>
+      </c>
+      <c r="B211">
+        <v>157340688464</v>
       </c>
       <c r="C211">
-        <v>5055175217536</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>5010559821969</v>
+      </c>
+      <c r="D211">
+        <v>82196</v>
       </c>
       <c r="E211" t="s">
-        <v>438</v>
+        <v>284</v>
       </c>
       <c r="F211">
-        <v>0.52</v>
+        <v>0.855</v>
       </c>
       <c r="G211">
-        <v>11.45</v>
+        <v>4.6</v>
       </c>
       <c r="H211">
-        <v>11.45</v>
+        <v>4.6</v>
       </c>
       <c r="I211">
         <v>1.0</v>
       </c>
       <c r="J211">
         <v>3.95</v>
       </c>
       <c r="K211">
-        <v>22.25</v>
+        <v>12.11</v>
       </c>
       <c r="L211">
-        <v>22.78</v>
+        <v>12.4</v>
       </c>
       <c r="M211">
-        <v>23.3</v>
+        <v>12.69</v>
       </c>
       <c r="N211">
-        <v>24.1</v>
+        <v>12.83</v>
       </c>
       <c r="O211">
-        <v>26.83</v>
+        <v>13.12</v>
       </c>
       <c r="P211">
-        <v>29.65</v>
+        <v>13.85</v>
       </c>
       <c r="Q211">
-        <v>21.76</v>
+        <v>14.6</v>
       </c>
       <c r="R211">
-        <v>22.22</v>
+        <v>16.14</v>
       </c>
       <c r="S211">
+        <v>19.42</v>
+      </c>
+      <c r="T211">
+        <v>11.68</v>
+      </c>
+      <c r="U211">
+        <v>11.92</v>
+      </c>
+      <c r="V211">
+        <v>12.18</v>
+      </c>
+      <c r="W211">
+        <v>12.32</v>
+      </c>
+      <c r="X211">
+        <v>12.6</v>
+      </c>
+      <c r="Y211">
+        <v>13.34</v>
+      </c>
+      <c r="Z211">
+        <v>14.17</v>
+      </c>
+      <c r="AA211">
+        <v>16.19</v>
+      </c>
+      <c r="AB211">
         <v>22.7</v>
       </c>
-      <c r="T211">
-[...9 lines deleted...]
-    <row r="212" spans="1:22">
+    </row>
+    <row r="212" spans="1:28">
       <c r="A212">
-        <v>166396</v>
+        <v>74370</v>
+      </c>
+      <c r="B212">
+        <v>157339926448</v>
       </c>
       <c r="C212">
-        <v>5055175213552</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>5010559491957</v>
+      </c>
+      <c r="D212">
+        <v>49195</v>
       </c>
       <c r="E212" t="s">
-        <v>440</v>
+        <v>285</v>
       </c>
       <c r="F212">
-        <v>0.51</v>
+        <v>5.6</v>
       </c>
       <c r="G212">
-        <v>0.86</v>
+        <v>160.15</v>
       </c>
       <c r="H212">
-        <v>0.86</v>
+        <v>160.15</v>
       </c>
       <c r="I212">
         <v>1.0</v>
       </c>
       <c r="J212">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K212">
-        <v>6.58</v>
+        <v>246.93</v>
       </c>
       <c r="L212">
-        <v>6.73</v>
+        <v>252.74</v>
       </c>
       <c r="M212">
-        <v>6.89</v>
+        <v>258.59</v>
       </c>
       <c r="N212">
-        <v>7.12</v>
+        <v>261.53</v>
       </c>
       <c r="O212">
-        <v>7.93</v>
+        <v>267.45</v>
       </c>
       <c r="P212">
-        <v>8.76</v>
+        <v>282.23</v>
       </c>
       <c r="Q212">
-        <v>6.17</v>
+        <v>297.72</v>
       </c>
       <c r="R212">
-        <v>6.3</v>
+        <v>329.06</v>
       </c>
       <c r="S212">
-        <v>6.44</v>
+        <v>395.84</v>
       </c>
       <c r="T212">
-        <v>6.66</v>
+        <v>245.19</v>
       </c>
       <c r="U212">
-        <v>7.49</v>
+        <v>250.37</v>
       </c>
       <c r="V212">
-        <v>8.56</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:22">
+        <v>255.82</v>
+      </c>
+      <c r="W212">
+        <v>258.65</v>
+      </c>
+      <c r="X212">
+        <v>264.53</v>
+      </c>
+      <c r="Y212">
+        <v>279.99</v>
+      </c>
+      <c r="Z212">
+        <v>297.43</v>
+      </c>
+      <c r="AA212">
+        <v>340.02</v>
+      </c>
+      <c r="AB212">
+        <v>476.5</v>
+      </c>
+    </row>
+    <row r="213" spans="1:28">
       <c r="A213">
-        <v>166397</v>
+        <v>74373</v>
+      </c>
+      <c r="B213">
+        <v>157339926388</v>
       </c>
       <c r="C213">
-        <v>5055175213156</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>5010559491933</v>
+      </c>
+      <c r="D213">
+        <v>49193</v>
       </c>
       <c r="E213" t="s">
-        <v>442</v>
+        <v>286</v>
       </c>
       <c r="F213">
-        <v>0.508</v>
+        <v>3.075</v>
       </c>
       <c r="G213">
-        <v>1.17</v>
+        <v>93.35</v>
       </c>
       <c r="H213">
-        <v>1.17</v>
+        <v>93.35</v>
       </c>
       <c r="I213">
         <v>1.0</v>
       </c>
       <c r="J213">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K213">
-        <v>7.04</v>
+        <v>148.05</v>
       </c>
       <c r="L213">
-        <v>7.2</v>
+        <v>151.53</v>
       </c>
       <c r="M213">
-        <v>7.37</v>
+        <v>155.04</v>
       </c>
       <c r="N213">
-        <v>7.62</v>
+        <v>156.8</v>
       </c>
       <c r="O213">
-        <v>8.48</v>
+        <v>160.35</v>
       </c>
       <c r="P213">
-        <v>9.38</v>
+        <v>169.22</v>
       </c>
       <c r="Q213">
-        <v>6.63</v>
+        <v>178.5</v>
       </c>
       <c r="R213">
-        <v>6.77</v>
+        <v>197.29</v>
       </c>
       <c r="S213">
-        <v>6.92</v>
+        <v>237.33</v>
       </c>
       <c r="T213">
-        <v>7.15</v>
+        <v>146.86</v>
       </c>
       <c r="U213">
-        <v>8.04</v>
+        <v>149.96</v>
       </c>
       <c r="V213">
-        <v>9.19</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:22">
+        <v>153.22</v>
+      </c>
+      <c r="W213">
+        <v>154.92</v>
+      </c>
+      <c r="X213">
+        <v>158.44</v>
+      </c>
+      <c r="Y213">
+        <v>167.7</v>
+      </c>
+      <c r="Z213">
+        <v>178.15</v>
+      </c>
+      <c r="AA213">
+        <v>203.66</v>
+      </c>
+      <c r="AB213">
+        <v>285.41</v>
+      </c>
+    </row>
+    <row r="214" spans="1:28">
       <c r="A214">
-        <v>166398</v>
+        <v>74374</v>
+      </c>
+      <c r="B214">
+        <v>157339925169</v>
       </c>
       <c r="C214">
-        <v>5055175212425</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>5010559491926</v>
+      </c>
+      <c r="D214">
+        <v>49192</v>
       </c>
       <c r="E214" t="s">
-        <v>444</v>
+        <v>287</v>
       </c>
       <c r="F214">
-        <v>0.51</v>
+        <v>2.635</v>
       </c>
       <c r="G214">
-        <v>0.97</v>
+        <v>80.61</v>
       </c>
       <c r="H214">
-        <v>0.97</v>
+        <v>80.61</v>
       </c>
       <c r="I214">
         <v>1.0</v>
       </c>
       <c r="J214">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K214">
-        <v>6.74</v>
+        <v>129.19</v>
       </c>
       <c r="L214">
-        <v>6.9</v>
+        <v>132.23</v>
       </c>
       <c r="M214">
-        <v>7.06</v>
+        <v>135.29</v>
       </c>
       <c r="N214">
-        <v>7.3</v>
+        <v>136.83</v>
       </c>
       <c r="O214">
-        <v>8.13</v>
+        <v>139.93</v>
       </c>
       <c r="P214">
-        <v>8.98</v>
+        <v>147.66</v>
       </c>
       <c r="Q214">
-        <v>6.33</v>
+        <v>155.76</v>
       </c>
       <c r="R214">
-        <v>6.47</v>
+        <v>172.16</v>
       </c>
       <c r="S214">
-        <v>6.61</v>
+        <v>207.1</v>
       </c>
       <c r="T214">
-        <v>6.83</v>
+        <v>128.11</v>
       </c>
       <c r="U214">
-        <v>7.68</v>
+        <v>130.81</v>
       </c>
       <c r="V214">
-        <v>8.78</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:22">
+        <v>133.66</v>
+      </c>
+      <c r="W214">
+        <v>135.14</v>
+      </c>
+      <c r="X214">
+        <v>138.21</v>
+      </c>
+      <c r="Y214">
+        <v>146.29</v>
+      </c>
+      <c r="Z214">
+        <v>155.4</v>
+      </c>
+      <c r="AA214">
+        <v>177.65</v>
+      </c>
+      <c r="AB214">
+        <v>248.96</v>
+      </c>
+    </row>
+    <row r="215" spans="1:28">
       <c r="A215">
-        <v>166399</v>
+        <v>74390</v>
+      </c>
+      <c r="B215">
+        <v>157340688553</v>
       </c>
       <c r="C215">
-        <v>5055175230672</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>5010559821976</v>
+      </c>
+      <c r="D215">
+        <v>82197</v>
       </c>
       <c r="E215" t="s">
-        <v>446</v>
+        <v>288</v>
       </c>
       <c r="F215">
-        <v>0.51</v>
+        <v>0.997</v>
       </c>
       <c r="G215">
-        <v>0.87</v>
+        <v>4.6</v>
       </c>
       <c r="H215">
-        <v>0.87</v>
+        <v>4.6</v>
       </c>
       <c r="I215">
         <v>1.0</v>
       </c>
       <c r="J215">
         <v>3.95</v>
       </c>
       <c r="K215">
-        <v>6.59</v>
+        <v>12.11</v>
       </c>
       <c r="L215">
-        <v>6.75</v>
+        <v>12.4</v>
       </c>
       <c r="M215">
-        <v>6.9</v>
+        <v>12.69</v>
       </c>
       <c r="N215">
-        <v>7.14</v>
+        <v>12.83</v>
       </c>
       <c r="O215">
-        <v>7.95</v>
+        <v>13.12</v>
       </c>
       <c r="P215">
-        <v>8.78</v>
+        <v>13.85</v>
       </c>
       <c r="Q215">
-        <v>6.19</v>
+        <v>14.6</v>
       </c>
       <c r="R215">
-        <v>6.32</v>
+        <v>16.14</v>
       </c>
       <c r="S215">
-        <v>6.46</v>
+        <v>19.42</v>
       </c>
       <c r="T215">
-        <v>6.68</v>
+        <v>11.68</v>
       </c>
       <c r="U215">
-        <v>7.51</v>
+        <v>11.92</v>
       </c>
       <c r="V215">
-        <v>8.58</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:22">
+        <v>12.18</v>
+      </c>
+      <c r="W215">
+        <v>12.32</v>
+      </c>
+      <c r="X215">
+        <v>12.6</v>
+      </c>
+      <c r="Y215">
+        <v>13.34</v>
+      </c>
+      <c r="Z215">
+        <v>14.17</v>
+      </c>
+      <c r="AA215">
+        <v>16.19</v>
+      </c>
+      <c r="AB215">
+        <v>22.7</v>
+      </c>
+    </row>
+    <row r="216" spans="1:28">
       <c r="A216">
-        <v>166400</v>
+        <v>74392</v>
+      </c>
+      <c r="B216">
+        <v>157340688367</v>
       </c>
       <c r="C216">
-        <v>5055175216683</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>5010559821952</v>
+      </c>
+      <c r="D216">
+        <v>82195</v>
       </c>
       <c r="E216" t="s">
-        <v>448</v>
+        <v>289</v>
       </c>
       <c r="F216">
-        <v>0.51</v>
+        <v>0.953</v>
       </c>
       <c r="G216">
-        <v>0.88</v>
+        <v>4.1</v>
       </c>
       <c r="H216">
-        <v>0.88</v>
+        <v>4.1</v>
       </c>
       <c r="I216">
         <v>1.0</v>
       </c>
       <c r="J216">
         <v>3.95</v>
       </c>
       <c r="K216">
-        <v>6.61</v>
+        <v>11.37</v>
       </c>
       <c r="L216">
-        <v>6.76</v>
+        <v>11.64</v>
       </c>
       <c r="M216">
-        <v>6.92</v>
+        <v>11.91</v>
       </c>
       <c r="N216">
-        <v>7.16</v>
+        <v>12.05</v>
       </c>
       <c r="O216">
-        <v>7.97</v>
+        <v>12.32</v>
       </c>
       <c r="P216">
-        <v>8.8</v>
+        <v>13.0</v>
       </c>
       <c r="Q216">
-        <v>6.2</v>
+        <v>13.71</v>
       </c>
       <c r="R216">
-        <v>6.33</v>
+        <v>15.16</v>
       </c>
       <c r="S216">
-        <v>6.47</v>
+        <v>18.23</v>
       </c>
       <c r="T216">
-        <v>6.69</v>
+        <v>10.94</v>
       </c>
       <c r="U216">
-        <v>7.52</v>
+        <v>11.17</v>
       </c>
       <c r="V216">
-        <v>8.6</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:22">
+        <v>11.42</v>
+      </c>
+      <c r="W216">
+        <v>11.54</v>
+      </c>
+      <c r="X216">
+        <v>11.81</v>
+      </c>
+      <c r="Y216">
+        <v>12.49</v>
+      </c>
+      <c r="Z216">
+        <v>13.27</v>
+      </c>
+      <c r="AA216">
+        <v>15.17</v>
+      </c>
+      <c r="AB216">
+        <v>21.26</v>
+      </c>
+    </row>
+    <row r="217" spans="1:28">
       <c r="A217">
-        <v>166401</v>
+        <v>74407</v>
+      </c>
+      <c r="B217">
+        <v>157339925096</v>
       </c>
       <c r="C217">
-        <v>5055175219684</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>5010559491896</v>
+      </c>
+      <c r="D217">
+        <v>49189</v>
       </c>
       <c r="E217" t="s">
-        <v>450</v>
+        <v>290</v>
       </c>
       <c r="F217">
-        <v>0.502</v>
+        <v>0.896</v>
       </c>
       <c r="G217">
-        <v>2.06</v>
+        <v>46.63</v>
       </c>
       <c r="H217">
-        <v>2.06</v>
+        <v>46.63</v>
       </c>
       <c r="I217">
         <v>1.0</v>
       </c>
       <c r="J217">
         <v>3.95</v>
       </c>
       <c r="K217">
-        <v>8.35</v>
+        <v>74.33</v>
       </c>
       <c r="L217">
-        <v>8.55</v>
+        <v>76.08</v>
       </c>
       <c r="M217">
-        <v>8.75</v>
+        <v>77.84</v>
       </c>
       <c r="N217">
-        <v>9.05</v>
+        <v>78.72</v>
       </c>
       <c r="O217">
-        <v>10.07</v>
+        <v>80.5</v>
       </c>
       <c r="P217">
-        <v>11.13</v>
+        <v>84.95</v>
       </c>
       <c r="Q217">
-        <v>7.94</v>
+        <v>89.62</v>
       </c>
       <c r="R217">
-        <v>8.11</v>
+        <v>99.05</v>
       </c>
       <c r="S217">
-        <v>8.28</v>
+        <v>119.15</v>
       </c>
       <c r="T217">
-        <v>8.57</v>
+        <v>73.55</v>
       </c>
       <c r="U217">
-        <v>9.63</v>
+        <v>75.1</v>
       </c>
       <c r="V217">
-        <v>11.01</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:22">
+        <v>76.74</v>
+      </c>
+      <c r="W217">
+        <v>77.58</v>
+      </c>
+      <c r="X217">
+        <v>79.35</v>
+      </c>
+      <c r="Y217">
+        <v>83.98</v>
+      </c>
+      <c r="Z217">
+        <v>89.22</v>
+      </c>
+      <c r="AA217">
+        <v>101.99</v>
+      </c>
+      <c r="AB217">
+        <v>142.93</v>
+      </c>
+    </row>
+    <row r="218" spans="1:28">
       <c r="A218">
-        <v>166402</v>
+        <v>74445</v>
+      </c>
+      <c r="B218">
+        <v>157340688919</v>
       </c>
       <c r="C218">
-        <v>5055175201955</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>5010559822027</v>
+      </c>
+      <c r="D218">
+        <v>82202</v>
       </c>
       <c r="E218" t="s">
-        <v>452</v>
+        <v>291</v>
       </c>
       <c r="F218">
-        <v>0.501</v>
+        <v>0.916</v>
       </c>
       <c r="G218">
-        <v>0.58</v>
+        <v>5.25</v>
       </c>
       <c r="H218">
-        <v>0.58</v>
+        <v>5.25</v>
       </c>
       <c r="I218">
         <v>1.0</v>
       </c>
       <c r="J218">
         <v>3.95</v>
       </c>
       <c r="K218">
-        <v>6.16</v>
+        <v>13.08</v>
       </c>
       <c r="L218">
-        <v>6.31</v>
+        <v>13.38</v>
       </c>
       <c r="M218">
-        <v>6.45</v>
+        <v>13.69</v>
       </c>
       <c r="N218">
-        <v>6.67</v>
+        <v>13.85</v>
       </c>
       <c r="O218">
-        <v>7.43</v>
+        <v>14.16</v>
       </c>
       <c r="P218">
-        <v>8.21</v>
+        <v>14.94</v>
       </c>
       <c r="Q218">
-        <v>5.76</v>
+        <v>15.76</v>
       </c>
       <c r="R218">
-        <v>5.88</v>
+        <v>17.42</v>
       </c>
       <c r="S218">
-        <v>6.01</v>
+        <v>20.96</v>
       </c>
       <c r="T218">
-        <v>6.21</v>
+        <v>12.63</v>
       </c>
       <c r="U218">
-        <v>6.99</v>
+        <v>12.9</v>
       </c>
       <c r="V218">
-        <v>7.99</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:22">
+        <v>13.18</v>
+      </c>
+      <c r="W218">
+        <v>13.33</v>
+      </c>
+      <c r="X218">
+        <v>13.63</v>
+      </c>
+      <c r="Y218">
+        <v>14.43</v>
+      </c>
+      <c r="Z218">
+        <v>15.33</v>
+      </c>
+      <c r="AA218">
+        <v>17.52</v>
+      </c>
+      <c r="AB218">
+        <v>24.55</v>
+      </c>
+    </row>
+    <row r="219" spans="1:28">
       <c r="A219">
-        <v>166403</v>
+        <v>74576</v>
+      </c>
+      <c r="B219">
+        <v>157340637399</v>
       </c>
       <c r="C219">
-        <v>5055175233079</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>5010559808786</v>
+      </c>
+      <c r="D219">
+        <v>80878</v>
       </c>
       <c r="E219" t="s">
-        <v>454</v>
+        <v>292</v>
       </c>
       <c r="F219">
-        <v>0.5004</v>
+        <v>0.864</v>
       </c>
       <c r="G219">
-        <v>1.14</v>
+        <v>4.7</v>
       </c>
       <c r="H219">
-        <v>1.14</v>
+        <v>4.7</v>
       </c>
       <c r="I219">
         <v>1.0</v>
       </c>
       <c r="J219">
         <v>3.95</v>
       </c>
       <c r="K219">
-        <v>6.99</v>
+        <v>12.26</v>
       </c>
       <c r="L219">
-        <v>7.16</v>
+        <v>12.55</v>
       </c>
       <c r="M219">
-        <v>7.32</v>
+        <v>12.84</v>
       </c>
       <c r="N219">
-        <v>7.57</v>
+        <v>12.99</v>
       </c>
       <c r="O219">
-        <v>8.43</v>
+        <v>13.28</v>
       </c>
       <c r="P219">
-        <v>9.32</v>
+        <v>14.01</v>
       </c>
       <c r="Q219">
-        <v>6.58</v>
+        <v>14.78</v>
       </c>
       <c r="R219">
-        <v>6.72</v>
+        <v>16.34</v>
       </c>
       <c r="S219">
-        <v>6.87</v>
+        <v>19.66</v>
       </c>
       <c r="T219">
-        <v>7.1</v>
+        <v>11.83</v>
       </c>
       <c r="U219">
-        <v>7.99</v>
+        <v>12.08</v>
       </c>
       <c r="V219">
-        <v>9.13</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:22">
+        <v>12.34</v>
+      </c>
+      <c r="W219">
+        <v>12.47</v>
+      </c>
+      <c r="X219">
+        <v>12.76</v>
+      </c>
+      <c r="Y219">
+        <v>13.5</v>
+      </c>
+      <c r="Z219">
+        <v>14.34</v>
+      </c>
+      <c r="AA219">
+        <v>16.4</v>
+      </c>
+      <c r="AB219">
+        <v>22.98</v>
+      </c>
+    </row>
+    <row r="220" spans="1:28">
       <c r="A220">
-        <v>166404</v>
+        <v>74636</v>
+      </c>
+      <c r="B220">
+        <v>157338961181</v>
       </c>
       <c r="C220">
-        <v>5011274040109</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>5059482095344</v>
+      </c>
+      <c r="D220">
+        <v>24097</v>
       </c>
       <c r="E220" t="s">
-        <v>456</v>
+        <v>293</v>
       </c>
       <c r="F220">
-        <v>0.522</v>
+        <v>0.828</v>
       </c>
       <c r="G220">
-        <v>3.2</v>
+        <v>12.8</v>
       </c>
       <c r="H220">
-        <v>3.2</v>
+        <v>12.8</v>
       </c>
       <c r="I220">
         <v>1.0</v>
       </c>
       <c r="J220">
         <v>3.95</v>
       </c>
       <c r="K220">
-        <v>10.04</v>
+        <v>24.25</v>
       </c>
       <c r="L220">
-        <v>10.28</v>
+        <v>24.82</v>
       </c>
       <c r="M220">
-        <v>10.52</v>
+        <v>25.4</v>
       </c>
       <c r="N220">
-        <v>10.88</v>
+        <v>25.69</v>
       </c>
       <c r="O220">
-        <v>12.11</v>
+        <v>26.27</v>
       </c>
       <c r="P220">
-        <v>13.38</v>
+        <v>27.72</v>
       </c>
       <c r="Q220">
-        <v>9.62</v>
+        <v>29.24</v>
       </c>
       <c r="R220">
-        <v>9.82</v>
+        <v>32.32</v>
       </c>
       <c r="S220">
-        <v>10.03</v>
+        <v>38.88</v>
       </c>
       <c r="T220">
-        <v>10.38</v>
+        <v>23.75</v>
       </c>
       <c r="U220">
-        <v>11.67</v>
+        <v>24.25</v>
       </c>
       <c r="V220">
-        <v>13.34</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:22">
+        <v>24.78</v>
+      </c>
+      <c r="W220">
+        <v>25.05</v>
+      </c>
+      <c r="X220">
+        <v>25.62</v>
+      </c>
+      <c r="Y220">
+        <v>27.12</v>
+      </c>
+      <c r="Z220">
+        <v>28.81</v>
+      </c>
+      <c r="AA220">
+        <v>32.93</v>
+      </c>
+      <c r="AB220">
+        <v>46.15</v>
+      </c>
+    </row>
+    <row r="221" spans="1:28">
       <c r="A221">
-        <v>166405</v>
+        <v>74637</v>
+      </c>
+      <c r="B221">
+        <v>157338961803</v>
       </c>
       <c r="C221">
-        <v>5055175227399</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>5059482095375</v>
+      </c>
+      <c r="D221">
+        <v>24101</v>
       </c>
       <c r="E221" t="s">
-        <v>458</v>
+        <v>294</v>
       </c>
       <c r="F221">
-        <v>0.52</v>
+        <v>0.958</v>
       </c>
       <c r="G221">
-        <v>7.08</v>
+        <v>14.9</v>
       </c>
       <c r="H221">
-        <v>7.08</v>
+        <v>14.9</v>
       </c>
       <c r="I221">
         <v>1.0</v>
       </c>
       <c r="J221">
         <v>3.95</v>
       </c>
       <c r="K221">
-        <v>15.78</v>
+        <v>27.36</v>
       </c>
       <c r="L221">
-        <v>16.16</v>
+        <v>28.0</v>
       </c>
       <c r="M221">
-        <v>16.53</v>
+        <v>28.65</v>
       </c>
       <c r="N221">
-        <v>17.1</v>
+        <v>28.98</v>
       </c>
       <c r="O221">
-        <v>19.03</v>
+        <v>29.63</v>
       </c>
       <c r="P221">
-        <v>21.03</v>
+        <v>31.27</v>
       </c>
       <c r="Q221">
-        <v>15.33</v>
+        <v>32.99</v>
       </c>
       <c r="R221">
-        <v>15.65</v>
+        <v>36.46</v>
       </c>
       <c r="S221">
-        <v>15.99</v>
+        <v>43.86</v>
       </c>
       <c r="T221">
-        <v>16.54</v>
+        <v>26.84</v>
       </c>
       <c r="U221">
-        <v>18.59</v>
+        <v>27.41</v>
       </c>
       <c r="V221">
-        <v>21.26</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:22">
+        <v>28.0</v>
+      </c>
+      <c r="W221">
+        <v>28.31</v>
+      </c>
+      <c r="X221">
+        <v>28.96</v>
+      </c>
+      <c r="Y221">
+        <v>30.65</v>
+      </c>
+      <c r="Z221">
+        <v>32.56</v>
+      </c>
+      <c r="AA221">
+        <v>37.22</v>
+      </c>
+      <c r="AB221">
+        <v>52.16</v>
+      </c>
+    </row>
+    <row r="222" spans="1:28">
       <c r="A222">
-        <v>166406</v>
+        <v>74639</v>
+      </c>
+      <c r="B222">
+        <v>157338961911</v>
       </c>
       <c r="C222">
-        <v>5055175227382</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>5059482095429</v>
+      </c>
+      <c r="D222">
+        <v>24107</v>
       </c>
       <c r="E222" t="s">
-        <v>460</v>
+        <v>295</v>
       </c>
       <c r="F222">
-        <v>0.52</v>
+        <v>1.428</v>
       </c>
       <c r="G222">
-        <v>5.64</v>
+        <v>21.02</v>
       </c>
       <c r="H222">
-        <v>5.64</v>
+        <v>21.02</v>
       </c>
       <c r="I222">
         <v>1.0</v>
       </c>
       <c r="J222">
         <v>3.95</v>
       </c>
       <c r="K222">
-        <v>13.65</v>
+        <v>36.42</v>
       </c>
       <c r="L222">
-        <v>13.97</v>
+        <v>37.28</v>
       </c>
       <c r="M222">
-        <v>14.3</v>
+        <v>38.14</v>
       </c>
       <c r="N222">
-        <v>14.79</v>
+        <v>38.57</v>
       </c>
       <c r="O222">
-        <v>16.46</v>
+        <v>39.45</v>
       </c>
       <c r="P222">
-        <v>18.19</v>
+        <v>41.63</v>
       </c>
       <c r="Q222">
-        <v>13.21</v>
+        <v>43.91</v>
       </c>
       <c r="R222">
-        <v>13.49</v>
+        <v>48.53</v>
       </c>
       <c r="S222">
-        <v>13.78</v>
+        <v>58.38</v>
       </c>
       <c r="T222">
-        <v>14.25</v>
+        <v>35.85</v>
       </c>
       <c r="U222">
-        <v>16.02</v>
+        <v>36.61</v>
       </c>
       <c r="V222">
-        <v>18.32</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:22">
+        <v>37.4</v>
+      </c>
+      <c r="W222">
+        <v>37.82</v>
+      </c>
+      <c r="X222">
+        <v>38.68</v>
+      </c>
+      <c r="Y222">
+        <v>40.94</v>
+      </c>
+      <c r="Z222">
+        <v>43.49</v>
+      </c>
+      <c r="AA222">
+        <v>49.71</v>
+      </c>
+      <c r="AB222">
+        <v>69.67</v>
+      </c>
+    </row>
+    <row r="223" spans="1:28">
       <c r="A223">
-        <v>166407</v>
+        <v>74793</v>
+      </c>
+      <c r="B223">
+        <v>157340688751</v>
       </c>
       <c r="C223">
-        <v>5011274144715</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>5010559821983</v>
+      </c>
+      <c r="D223">
+        <v>82198</v>
       </c>
       <c r="E223" t="s">
-        <v>462</v>
+        <v>296</v>
       </c>
       <c r="F223">
-        <v>0.51</v>
+        <v>0.821</v>
       </c>
       <c r="G223">
-        <v>2.24</v>
+        <v>4.0</v>
       </c>
       <c r="H223">
-        <v>2.24</v>
+        <v>4.0</v>
       </c>
       <c r="I223">
         <v>1.0</v>
       </c>
       <c r="J223">
         <v>3.95</v>
       </c>
       <c r="K223">
-        <v>8.62</v>
+        <v>11.23</v>
       </c>
       <c r="L223">
-        <v>8.82</v>
+        <v>11.49</v>
       </c>
       <c r="M223">
-        <v>9.03</v>
+        <v>11.76</v>
       </c>
       <c r="N223">
-        <v>9.34</v>
+        <v>11.89</v>
       </c>
       <c r="O223">
-        <v>10.39</v>
+        <v>12.16</v>
       </c>
       <c r="P223">
-        <v>11.49</v>
+        <v>12.83</v>
       </c>
       <c r="Q223">
-        <v>8.2</v>
+        <v>13.53</v>
       </c>
       <c r="R223">
-        <v>8.38</v>
+        <v>14.96</v>
       </c>
       <c r="S223">
-        <v>8.56</v>
+        <v>17.99</v>
       </c>
       <c r="T223">
-        <v>8.85</v>
+        <v>10.79</v>
       </c>
       <c r="U223">
-        <v>9.95</v>
+        <v>11.02</v>
       </c>
       <c r="V223">
-        <v>11.38</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:22">
+        <v>11.26</v>
+      </c>
+      <c r="W223">
+        <v>11.39</v>
+      </c>
+      <c r="X223">
+        <v>11.65</v>
+      </c>
+      <c r="Y223">
+        <v>12.33</v>
+      </c>
+      <c r="Z223">
+        <v>13.09</v>
+      </c>
+      <c r="AA223">
+        <v>14.97</v>
+      </c>
+      <c r="AB223">
+        <v>20.98</v>
+      </c>
+    </row>
+    <row r="224" spans="1:28">
       <c r="A224">
-        <v>166408</v>
+        <v>74816</v>
+      </c>
+      <c r="B224">
+        <v>157340688832</v>
       </c>
       <c r="C224">
-        <v>5055175235769</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>5010559822003</v>
+      </c>
+      <c r="D224">
+        <v>82200</v>
       </c>
       <c r="E224" t="s">
-        <v>464</v>
+        <v>297</v>
       </c>
       <c r="F224">
-        <v>0.508</v>
+        <v>0.793</v>
       </c>
       <c r="G224">
-        <v>1.61</v>
+        <v>5.0</v>
       </c>
       <c r="H224">
-        <v>1.61</v>
+        <v>5.0</v>
       </c>
       <c r="I224">
         <v>1.0</v>
       </c>
       <c r="J224">
         <v>3.95</v>
       </c>
       <c r="K224">
-        <v>7.69</v>
+        <v>12.71</v>
       </c>
       <c r="L224">
-        <v>7.87</v>
+        <v>13.0</v>
       </c>
       <c r="M224">
-        <v>8.05</v>
+        <v>13.31</v>
       </c>
       <c r="N224">
-        <v>8.33</v>
+        <v>13.46</v>
       </c>
       <c r="O224">
-        <v>9.27</v>
+        <v>13.76</v>
       </c>
       <c r="P224">
-        <v>10.24</v>
+        <v>14.52</v>
       </c>
       <c r="Q224">
-        <v>7.28</v>
+        <v>15.32</v>
       </c>
       <c r="R224">
-        <v>7.43</v>
+        <v>16.93</v>
       </c>
       <c r="S224">
-        <v>7.59</v>
+        <v>20.37</v>
       </c>
       <c r="T224">
-        <v>7.85</v>
+        <v>12.27</v>
       </c>
       <c r="U224">
-        <v>8.83</v>
+        <v>12.53</v>
       </c>
       <c r="V224">
-        <v>10.09</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:22">
+        <v>12.8</v>
+      </c>
+      <c r="W224">
+        <v>12.94</v>
+      </c>
+      <c r="X224">
+        <v>13.23</v>
+      </c>
+      <c r="Y224">
+        <v>14.01</v>
+      </c>
+      <c r="Z224">
+        <v>14.88</v>
+      </c>
+      <c r="AA224">
+        <v>17.01</v>
+      </c>
+      <c r="AB224">
+        <v>23.84</v>
+      </c>
+    </row>
+    <row r="225" spans="1:28">
       <c r="A225">
-        <v>166409</v>
+        <v>74818</v>
+      </c>
+      <c r="B225">
+        <v>157340688794</v>
       </c>
       <c r="C225">
-        <v>5055175235882</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>5010559821990</v>
+      </c>
+      <c r="D225">
+        <v>82199</v>
       </c>
       <c r="E225" t="s">
-        <v>466</v>
+        <v>298</v>
       </c>
       <c r="F225">
-        <v>0.57</v>
+        <v>0.768</v>
       </c>
       <c r="G225">
-        <v>29.6</v>
+        <v>4.4</v>
       </c>
       <c r="H225">
-        <v>29.6</v>
+        <v>4.4</v>
       </c>
       <c r="I225">
         <v>1.0</v>
       </c>
       <c r="J225">
         <v>3.95</v>
       </c>
       <c r="K225">
-        <v>49.12</v>
+        <v>11.82</v>
       </c>
       <c r="L225">
-        <v>50.28</v>
+        <v>12.1</v>
       </c>
       <c r="M225">
-        <v>51.44</v>
+        <v>12.38</v>
       </c>
       <c r="N225">
-        <v>53.2</v>
+        <v>12.52</v>
       </c>
       <c r="O225">
-        <v>59.22</v>
+        <v>12.8</v>
       </c>
       <c r="P225">
-        <v>65.46</v>
+        <v>13.51</v>
       </c>
       <c r="Q225">
-        <v>48.48</v>
+        <v>14.25</v>
       </c>
       <c r="R225">
-        <v>49.5</v>
+        <v>15.75</v>
       </c>
       <c r="S225">
-        <v>50.58</v>
+        <v>18.94</v>
       </c>
       <c r="T225">
-        <v>52.3</v>
+        <v>11.38</v>
       </c>
       <c r="U225">
-        <v>58.81</v>
+        <v>11.62</v>
       </c>
       <c r="V225">
-        <v>67.23</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:22">
+        <v>11.88</v>
+      </c>
+      <c r="W225">
+        <v>12.01</v>
+      </c>
+      <c r="X225">
+        <v>12.28</v>
+      </c>
+      <c r="Y225">
+        <v>13.0</v>
+      </c>
+      <c r="Z225">
+        <v>13.81</v>
+      </c>
+      <c r="AA225">
+        <v>15.79</v>
+      </c>
+      <c r="AB225">
+        <v>22.12</v>
+      </c>
+    </row>
+    <row r="226" spans="1:28">
       <c r="A226">
-        <v>166410</v>
+        <v>74829</v>
+      </c>
+      <c r="B226">
+        <v>157337864020</v>
       </c>
       <c r="C226">
-        <v>5055175217697</v>
+        <v>5010559043651</v>
       </c>
       <c r="D226" t="s">
-        <v>467</v>
+        <v>299</v>
       </c>
       <c r="E226" t="s">
-        <v>468</v>
+        <v>300</v>
       </c>
       <c r="F226">
-        <v>0.502</v>
+        <v>0.772</v>
       </c>
       <c r="G226">
-        <v>0.94</v>
+        <v>3.78</v>
       </c>
       <c r="H226">
-        <v>0.94</v>
+        <v>3.78</v>
       </c>
       <c r="I226">
         <v>1.0</v>
       </c>
       <c r="J226">
         <v>3.95</v>
       </c>
       <c r="K226">
-        <v>6.7</v>
+        <v>10.9</v>
       </c>
       <c r="L226">
-        <v>6.85</v>
+        <v>11.16</v>
       </c>
       <c r="M226">
-        <v>7.01</v>
+        <v>11.41</v>
       </c>
       <c r="N226">
-        <v>7.25</v>
+        <v>11.54</v>
       </c>
       <c r="O226">
-        <v>8.07</v>
+        <v>11.81</v>
       </c>
       <c r="P226">
-        <v>8.92</v>
+        <v>12.46</v>
       </c>
       <c r="Q226">
-        <v>6.29</v>
+        <v>13.14</v>
       </c>
       <c r="R226">
-        <v>6.42</v>
+        <v>14.52</v>
       </c>
       <c r="S226">
-        <v>6.56</v>
+        <v>17.47</v>
       </c>
       <c r="T226">
-        <v>6.79</v>
+        <v>10.47</v>
       </c>
       <c r="U226">
-        <v>7.63</v>
+        <v>10.69</v>
       </c>
       <c r="V226">
-        <v>8.72</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:22">
+        <v>10.92</v>
+      </c>
+      <c r="W226">
+        <v>11.05</v>
+      </c>
+      <c r="X226">
+        <v>11.3</v>
+      </c>
+      <c r="Y226">
+        <v>11.96</v>
+      </c>
+      <c r="Z226">
+        <v>12.7</v>
+      </c>
+      <c r="AA226">
+        <v>14.52</v>
+      </c>
+      <c r="AB226">
+        <v>20.35</v>
+      </c>
+    </row>
+    <row r="227" spans="1:28">
       <c r="A227">
-        <v>166411</v>
+        <v>74917</v>
       </c>
       <c r="C227">
-        <v>5055175212548</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>5010559812387</v>
+      </c>
+      <c r="D227">
+        <v>81238</v>
       </c>
       <c r="E227" t="s">
-        <v>470</v>
+        <v>301</v>
       </c>
       <c r="F227">
-        <v>0.504</v>
+        <v>0.652</v>
       </c>
       <c r="G227">
-        <v>1.62</v>
+        <v>23.45</v>
       </c>
       <c r="H227">
-        <v>1.62</v>
+        <v>23.45</v>
       </c>
       <c r="I227">
         <v>1.0</v>
       </c>
       <c r="J227">
         <v>3.95</v>
       </c>
       <c r="K227">
-        <v>7.7</v>
+        <v>40.02</v>
       </c>
       <c r="L227">
-        <v>7.88</v>
+        <v>40.96</v>
       </c>
       <c r="M227">
-        <v>8.07</v>
+        <v>41.91</v>
       </c>
       <c r="N227">
-        <v>8.34</v>
+        <v>42.38</v>
       </c>
       <c r="O227">
-        <v>9.29</v>
+        <v>43.34</v>
       </c>
       <c r="P227">
-        <v>10.26</v>
+        <v>45.74</v>
       </c>
       <c r="Q227">
-        <v>7.29</v>
+        <v>48.25</v>
       </c>
       <c r="R227">
-        <v>7.45</v>
+        <v>53.33</v>
       </c>
       <c r="S227">
-        <v>7.61</v>
+        <v>64.15</v>
       </c>
       <c r="T227">
-        <v>7.87</v>
+        <v>39.43</v>
       </c>
       <c r="U227">
-        <v>8.84</v>
+        <v>40.26</v>
       </c>
       <c r="V227">
-        <v>10.11</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:22">
+        <v>41.13</v>
+      </c>
+      <c r="W227">
+        <v>41.59</v>
+      </c>
+      <c r="X227">
+        <v>42.54</v>
+      </c>
+      <c r="Y227">
+        <v>45.02</v>
+      </c>
+      <c r="Z227">
+        <v>47.83</v>
+      </c>
+      <c r="AA227">
+        <v>54.67</v>
+      </c>
+      <c r="AB227">
+        <v>76.62</v>
+      </c>
+    </row>
+    <row r="228" spans="1:28">
       <c r="A228">
-        <v>166412</v>
+        <v>74920</v>
+      </c>
+      <c r="B228">
+        <v>157338851107</v>
       </c>
       <c r="C228">
-        <v>5055175213149</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>5010559214556</v>
+      </c>
+      <c r="D228">
+        <v>21455</v>
       </c>
       <c r="E228" t="s">
-        <v>472</v>
+        <v>302</v>
       </c>
       <c r="F228">
-        <v>0.514</v>
+        <v>0.788</v>
       </c>
       <c r="G228">
-        <v>1.62</v>
+        <v>30.47</v>
       </c>
       <c r="H228">
-        <v>1.62</v>
+        <v>30.47</v>
       </c>
       <c r="I228">
         <v>1.0</v>
       </c>
       <c r="J228">
         <v>3.95</v>
       </c>
       <c r="K228">
-        <v>7.7</v>
+        <v>50.41</v>
       </c>
       <c r="L228">
-        <v>7.88</v>
+        <v>51.59</v>
       </c>
       <c r="M228">
-        <v>8.07</v>
+        <v>52.79</v>
       </c>
       <c r="N228">
-        <v>8.34</v>
+        <v>53.39</v>
       </c>
       <c r="O228">
-        <v>9.29</v>
+        <v>54.6</v>
       </c>
       <c r="P228">
-        <v>10.26</v>
+        <v>57.61</v>
       </c>
       <c r="Q228">
-        <v>7.29</v>
+        <v>60.78</v>
       </c>
       <c r="R228">
-        <v>7.45</v>
+        <v>67.17</v>
       </c>
       <c r="S228">
-        <v>7.61</v>
+        <v>80.8</v>
       </c>
       <c r="T228">
-        <v>7.87</v>
+        <v>49.76</v>
       </c>
       <c r="U228">
-        <v>8.84</v>
+        <v>50.81</v>
       </c>
       <c r="V228">
-        <v>10.11</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:22">
+        <v>51.92</v>
+      </c>
+      <c r="W228">
+        <v>52.49</v>
+      </c>
+      <c r="X228">
+        <v>53.68</v>
+      </c>
+      <c r="Y228">
+        <v>56.82</v>
+      </c>
+      <c r="Z228">
+        <v>60.36</v>
+      </c>
+      <c r="AA228">
+        <v>69.0</v>
+      </c>
+      <c r="AB228">
+        <v>96.7</v>
+      </c>
+    </row>
+    <row r="229" spans="1:28">
       <c r="A229">
-        <v>166413</v>
+        <v>74921</v>
+      </c>
+      <c r="B229">
+        <v>157339085921</v>
       </c>
       <c r="C229">
-        <v>5055175213125</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>5010559258819</v>
+      </c>
+      <c r="D229">
+        <v>25881</v>
       </c>
       <c r="E229" t="s">
-        <v>474</v>
+        <v>303</v>
       </c>
       <c r="F229">
-        <v>0.518</v>
+        <v>1.462</v>
       </c>
       <c r="G229">
-        <v>0.93</v>
+        <v>305.58</v>
       </c>
       <c r="H229">
-        <v>0.93</v>
+        <v>305.58</v>
       </c>
       <c r="I229">
         <v>1.0</v>
       </c>
       <c r="J229">
         <v>3.95</v>
       </c>
       <c r="K229">
-        <v>6.68</v>
+        <v>457.64</v>
       </c>
       <c r="L229">
-        <v>6.84</v>
+        <v>468.4</v>
       </c>
       <c r="M229">
-        <v>7.0</v>
+        <v>479.25</v>
       </c>
       <c r="N229">
-        <v>7.24</v>
+        <v>484.7</v>
       </c>
       <c r="O229">
-        <v>8.06</v>
+        <v>495.67</v>
       </c>
       <c r="P229">
-        <v>8.9</v>
+        <v>523.07</v>
       </c>
       <c r="Q229">
-        <v>6.28</v>
+        <v>551.77</v>
       </c>
       <c r="R229">
-        <v>6.41</v>
+        <v>609.85</v>
       </c>
       <c r="S229">
-        <v>6.55</v>
+        <v>733.61</v>
       </c>
       <c r="T229">
-        <v>6.77</v>
+        <v>454.73</v>
       </c>
       <c r="U229">
-        <v>7.61</v>
+        <v>464.34</v>
       </c>
       <c r="V229">
-        <v>8.7</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:22">
+        <v>474.44</v>
+      </c>
+      <c r="W229">
+        <v>479.68</v>
+      </c>
+      <c r="X229">
+        <v>490.6</v>
+      </c>
+      <c r="Y229">
+        <v>519.26</v>
+      </c>
+      <c r="Z229">
+        <v>551.61</v>
+      </c>
+      <c r="AA229">
+        <v>630.6</v>
+      </c>
+      <c r="AB229">
+        <v>883.72</v>
+      </c>
+    </row>
+    <row r="230" spans="1:28">
       <c r="A230">
-        <v>166414</v>
+        <v>74923</v>
+      </c>
+      <c r="B230">
+        <v>157339086410</v>
       </c>
       <c r="C230">
-        <v>5055175213118</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>5010559258857</v>
+      </c>
+      <c r="D230">
+        <v>25885</v>
       </c>
       <c r="E230" t="s">
-        <v>476</v>
+        <v>304</v>
       </c>
       <c r="F230">
-        <v>0.506</v>
+        <v>0.7</v>
       </c>
       <c r="G230">
-        <v>0.75</v>
+        <v>37.93</v>
       </c>
       <c r="H230">
-        <v>0.75</v>
+        <v>37.93</v>
       </c>
       <c r="I230">
         <v>1.0</v>
       </c>
       <c r="J230">
         <v>3.95</v>
       </c>
       <c r="K230">
-        <v>6.41</v>
+        <v>61.45</v>
       </c>
       <c r="L230">
-        <v>6.57</v>
+        <v>62.9</v>
       </c>
       <c r="M230">
-        <v>6.72</v>
+        <v>64.35</v>
       </c>
       <c r="N230">
-        <v>6.95</v>
+        <v>65.08</v>
       </c>
       <c r="O230">
-        <v>7.73</v>
+        <v>66.56</v>
       </c>
       <c r="P230">
-        <v>8.55</v>
+        <v>70.24</v>
       </c>
       <c r="Q230">
-        <v>6.01</v>
+        <v>74.09</v>
       </c>
       <c r="R230">
-        <v>6.14</v>
+        <v>81.89</v>
       </c>
       <c r="S230">
-        <v>6.27</v>
+        <v>98.51</v>
       </c>
       <c r="T230">
-        <v>6.48</v>
+        <v>60.74</v>
       </c>
       <c r="U230">
-        <v>7.29</v>
+        <v>62.02</v>
       </c>
       <c r="V230">
-        <v>8.34</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:22">
+        <v>63.37</v>
+      </c>
+      <c r="W230">
+        <v>64.07</v>
+      </c>
+      <c r="X230">
+        <v>65.53</v>
+      </c>
+      <c r="Y230">
+        <v>69.36</v>
+      </c>
+      <c r="Z230">
+        <v>73.68</v>
+      </c>
+      <c r="AA230">
+        <v>84.23</v>
+      </c>
+      <c r="AB230">
+        <v>118.04</v>
+      </c>
+    </row>
+    <row r="231" spans="1:28">
       <c r="A231">
-        <v>166415</v>
+        <v>74935</v>
+      </c>
+      <c r="B231">
+        <v>157338851005</v>
       </c>
       <c r="C231">
-        <v>5055175213101</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>5010559214549</v>
+      </c>
+      <c r="D231">
+        <v>21454</v>
       </c>
       <c r="E231" t="s">
-        <v>478</v>
+        <v>305</v>
       </c>
       <c r="F231">
-        <v>0.506</v>
+        <v>0.736</v>
       </c>
       <c r="G231">
-        <v>0.78</v>
+        <v>31.47</v>
       </c>
       <c r="H231">
-        <v>0.78</v>
+        <v>31.47</v>
       </c>
       <c r="I231">
         <v>1.0</v>
       </c>
       <c r="J231">
         <v>3.95</v>
       </c>
       <c r="K231">
-        <v>6.46</v>
+        <v>51.89</v>
       </c>
       <c r="L231">
-        <v>6.61</v>
+        <v>53.11</v>
       </c>
       <c r="M231">
-        <v>6.76</v>
+        <v>54.34</v>
       </c>
       <c r="N231">
-        <v>7.0</v>
+        <v>54.96</v>
       </c>
       <c r="O231">
-        <v>7.79</v>
+        <v>56.2</v>
       </c>
       <c r="P231">
-        <v>8.61</v>
+        <v>59.31</v>
       </c>
       <c r="Q231">
-        <v>6.05</v>
+        <v>62.56</v>
       </c>
       <c r="R231">
-        <v>6.18</v>
+        <v>69.15</v>
       </c>
       <c r="S231">
-        <v>6.32</v>
+        <v>83.18</v>
       </c>
       <c r="T231">
-        <v>6.53</v>
+        <v>51.23</v>
       </c>
       <c r="U231">
-        <v>7.35</v>
+        <v>52.31</v>
       </c>
       <c r="V231">
-        <v>8.4</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:22">
+        <v>53.45</v>
+      </c>
+      <c r="W231">
+        <v>54.04</v>
+      </c>
+      <c r="X231">
+        <v>55.27</v>
+      </c>
+      <c r="Y231">
+        <v>58.5</v>
+      </c>
+      <c r="Z231">
+        <v>62.15</v>
+      </c>
+      <c r="AA231">
+        <v>71.05</v>
+      </c>
+      <c r="AB231">
+        <v>99.56</v>
+      </c>
+    </row>
+    <row r="232" spans="1:28">
       <c r="A232">
-        <v>166416</v>
+        <v>74936</v>
+      </c>
+      <c r="B232">
+        <v>157339441465</v>
       </c>
       <c r="C232">
-        <v>5055175215143</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>5010559340552</v>
+      </c>
+      <c r="D232">
+        <v>34055</v>
       </c>
       <c r="E232" t="s">
-        <v>480</v>
+        <v>306</v>
       </c>
       <c r="F232">
-        <v>0.508</v>
+        <v>0.744</v>
       </c>
       <c r="G232">
-        <v>7.45</v>
+        <v>36.96</v>
       </c>
       <c r="H232">
-        <v>7.45</v>
+        <v>36.96</v>
       </c>
       <c r="I232">
         <v>1.0</v>
       </c>
       <c r="J232">
         <v>3.95</v>
       </c>
       <c r="K232">
-        <v>16.33</v>
+        <v>60.01</v>
       </c>
       <c r="L232">
-        <v>16.72</v>
+        <v>61.43</v>
       </c>
       <c r="M232">
-        <v>17.1</v>
+        <v>62.85</v>
       </c>
       <c r="N232">
-        <v>17.69</v>
+        <v>63.56</v>
       </c>
       <c r="O232">
-        <v>19.69</v>
+        <v>65.0</v>
       </c>
       <c r="P232">
-        <v>21.76</v>
+        <v>68.59</v>
       </c>
       <c r="Q232">
-        <v>15.87</v>
+        <v>72.36</v>
       </c>
       <c r="R232">
-        <v>16.21</v>
+        <v>79.98</v>
       </c>
       <c r="S232">
-        <v>16.56</v>
+        <v>96.2</v>
       </c>
       <c r="T232">
-        <v>17.13</v>
+        <v>59.31</v>
       </c>
       <c r="U232">
-        <v>19.26</v>
+        <v>60.57</v>
       </c>
       <c r="V232">
-        <v>22.01</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:22">
+        <v>61.88</v>
+      </c>
+      <c r="W232">
+        <v>62.57</v>
+      </c>
+      <c r="X232">
+        <v>63.99</v>
+      </c>
+      <c r="Y232">
+        <v>67.73</v>
+      </c>
+      <c r="Z232">
+        <v>71.95</v>
+      </c>
+      <c r="AA232">
+        <v>82.25</v>
+      </c>
+      <c r="AB232">
+        <v>115.27</v>
+      </c>
+    </row>
+    <row r="233" spans="1:28">
       <c r="A233">
-        <v>166417</v>
+        <v>74944</v>
+      </c>
+      <c r="B233">
+        <v>157339342919</v>
       </c>
       <c r="C233">
-        <v>5055175219875</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>5010559319206</v>
+      </c>
+      <c r="D233">
+        <v>31920</v>
       </c>
       <c r="E233" t="s">
-        <v>482</v>
+        <v>307</v>
       </c>
       <c r="F233">
-        <v>0.508</v>
+        <v>0.842</v>
       </c>
       <c r="G233">
-        <v>0.32</v>
+        <v>23.28</v>
       </c>
       <c r="H233">
-        <v>0.32</v>
+        <v>23.28</v>
       </c>
       <c r="I233">
         <v>1.0</v>
       </c>
       <c r="J233">
         <v>3.95</v>
       </c>
       <c r="K233">
-        <v>5.78</v>
+        <v>39.76</v>
       </c>
       <c r="L233">
-        <v>5.91</v>
+        <v>40.7</v>
       </c>
       <c r="M233">
-        <v>6.05</v>
+        <v>41.64</v>
       </c>
       <c r="N233">
-        <v>6.26</v>
+        <v>42.12</v>
       </c>
       <c r="O233">
-        <v>6.97</v>
+        <v>43.07</v>
       </c>
       <c r="P233">
-        <v>7.7</v>
+        <v>45.45</v>
       </c>
       <c r="Q233">
-        <v>5.38</v>
+        <v>47.94</v>
       </c>
       <c r="R233">
-        <v>5.49</v>
+        <v>52.99</v>
       </c>
       <c r="S233">
-        <v>5.61</v>
+        <v>63.74</v>
       </c>
       <c r="T233">
-        <v>5.8</v>
+        <v>39.18</v>
       </c>
       <c r="U233">
-        <v>6.52</v>
+        <v>40.0</v>
       </c>
       <c r="V233">
-        <v>7.46</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:22">
+        <v>40.87</v>
+      </c>
+      <c r="W233">
+        <v>41.33</v>
+      </c>
+      <c r="X233">
+        <v>42.27</v>
+      </c>
+      <c r="Y233">
+        <v>44.74</v>
+      </c>
+      <c r="Z233">
+        <v>47.52</v>
+      </c>
+      <c r="AA233">
+        <v>54.33</v>
+      </c>
+      <c r="AB233">
+        <v>76.13</v>
+      </c>
+    </row>
+    <row r="234" spans="1:28">
       <c r="A234">
-        <v>166418</v>
+        <v>74945</v>
+      </c>
+      <c r="B234">
+        <v>157339342814</v>
       </c>
       <c r="C234">
-        <v>5055175223421</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>5010559319183</v>
+      </c>
+      <c r="D234">
+        <v>31918</v>
       </c>
       <c r="E234" t="s">
-        <v>484</v>
+        <v>308</v>
       </c>
       <c r="F234">
-        <v>0.502</v>
+        <v>0.784</v>
       </c>
       <c r="G234">
-        <v>0.43</v>
+        <v>20.99</v>
       </c>
       <c r="H234">
-        <v>0.43</v>
+        <v>20.99</v>
       </c>
       <c r="I234">
         <v>1.0</v>
       </c>
       <c r="J234">
         <v>3.95</v>
       </c>
       <c r="K234">
-        <v>5.94</v>
+        <v>36.38</v>
       </c>
       <c r="L234">
-        <v>6.08</v>
+        <v>37.23</v>
       </c>
       <c r="M234">
-        <v>6.22</v>
+        <v>38.09</v>
       </c>
       <c r="N234">
-        <v>6.43</v>
+        <v>38.53</v>
       </c>
       <c r="O234">
-        <v>7.16</v>
+        <v>39.4</v>
       </c>
       <c r="P234">
-        <v>7.92</v>
+        <v>41.58</v>
       </c>
       <c r="Q234">
-        <v>5.54</v>
+        <v>43.86</v>
       </c>
       <c r="R234">
-        <v>5.66</v>
+        <v>48.47</v>
       </c>
       <c r="S234">
-        <v>5.78</v>
+        <v>58.31</v>
       </c>
       <c r="T234">
-        <v>5.98</v>
+        <v>35.8</v>
       </c>
       <c r="U234">
-        <v>6.72</v>
+        <v>36.56</v>
       </c>
       <c r="V234">
-        <v>7.68</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:22">
+        <v>37.36</v>
+      </c>
+      <c r="W234">
+        <v>37.77</v>
+      </c>
+      <c r="X234">
+        <v>38.63</v>
+      </c>
+      <c r="Y234">
+        <v>40.89</v>
+      </c>
+      <c r="Z234">
+        <v>43.43</v>
+      </c>
+      <c r="AA234">
+        <v>49.65</v>
+      </c>
+      <c r="AB234">
+        <v>69.58</v>
+      </c>
+    </row>
+    <row r="235" spans="1:28">
       <c r="A235">
-        <v>166419</v>
+        <v>74947</v>
+      </c>
+      <c r="B235">
+        <v>157339345565</v>
       </c>
       <c r="C235">
-        <v>5011274026561</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>5010559320219</v>
+      </c>
+      <c r="D235">
+        <v>32021</v>
       </c>
       <c r="E235" t="s">
-        <v>486</v>
+        <v>309</v>
       </c>
       <c r="F235">
-        <v>0.502</v>
+        <v>0.782</v>
       </c>
       <c r="G235">
-        <v>0.48</v>
+        <v>25.39</v>
       </c>
       <c r="H235">
-        <v>0.48</v>
+        <v>25.39</v>
       </c>
       <c r="I235">
         <v>1.0</v>
       </c>
       <c r="J235">
         <v>3.95</v>
       </c>
       <c r="K235">
-        <v>6.01</v>
+        <v>42.89</v>
       </c>
       <c r="L235">
-        <v>6.16</v>
+        <v>43.9</v>
       </c>
       <c r="M235">
-        <v>6.3</v>
+        <v>44.91</v>
       </c>
       <c r="N235">
-        <v>6.51</v>
+        <v>45.42</v>
       </c>
       <c r="O235">
-        <v>7.25</v>
+        <v>46.45</v>
       </c>
       <c r="P235">
-        <v>8.02</v>
+        <v>49.02</v>
       </c>
       <c r="Q235">
-        <v>5.61</v>
+        <v>51.71</v>
       </c>
       <c r="R235">
-        <v>5.73</v>
+        <v>57.15</v>
       </c>
       <c r="S235">
-        <v>5.86</v>
+        <v>68.75</v>
       </c>
       <c r="T235">
-        <v>6.06</v>
+        <v>42.28</v>
       </c>
       <c r="U235">
-        <v>6.81</v>
+        <v>43.18</v>
       </c>
       <c r="V235">
-        <v>7.78</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:22">
+        <v>44.11</v>
+      </c>
+      <c r="W235">
+        <v>44.6</v>
+      </c>
+      <c r="X235">
+        <v>45.62</v>
+      </c>
+      <c r="Y235">
+        <v>48.28</v>
+      </c>
+      <c r="Z235">
+        <v>51.29</v>
+      </c>
+      <c r="AA235">
+        <v>58.63</v>
+      </c>
+      <c r="AB235">
+        <v>82.17</v>
+      </c>
+    </row>
+    <row r="236" spans="1:28">
       <c r="A236">
-        <v>166420</v>
+        <v>74948</v>
+      </c>
+      <c r="B236">
+        <v>157338850984</v>
       </c>
       <c r="C236">
-        <v>5055175217703</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>5010559214525</v>
+      </c>
+      <c r="D236">
+        <v>21452</v>
       </c>
       <c r="E236" t="s">
-        <v>488</v>
+        <v>310</v>
       </c>
       <c r="F236">
-        <v>0.5049</v>
+        <v>0.81</v>
       </c>
       <c r="G236">
-        <v>0.39</v>
+        <v>26.52</v>
       </c>
       <c r="H236">
-        <v>0.39</v>
+        <v>26.52</v>
       </c>
       <c r="I236">
         <v>1.0</v>
       </c>
       <c r="J236">
         <v>3.95</v>
       </c>
       <c r="K236">
-        <v>5.88</v>
+        <v>44.56</v>
       </c>
       <c r="L236">
-        <v>6.02</v>
+        <v>45.61</v>
       </c>
       <c r="M236">
-        <v>6.16</v>
+        <v>46.66</v>
       </c>
       <c r="N236">
-        <v>6.37</v>
+        <v>47.2</v>
       </c>
       <c r="O236">
-        <v>7.09</v>
+        <v>48.26</v>
       </c>
       <c r="P236">
-        <v>7.84</v>
+        <v>50.93</v>
       </c>
       <c r="Q236">
-        <v>5.48</v>
+        <v>53.73</v>
       </c>
       <c r="R236">
-        <v>5.6</v>
+        <v>59.38</v>
       </c>
       <c r="S236">
-        <v>5.72</v>
+        <v>71.43</v>
       </c>
       <c r="T236">
-        <v>5.91</v>
+        <v>43.95</v>
       </c>
       <c r="U236">
-        <v>6.65</v>
+        <v>44.87</v>
       </c>
       <c r="V236">
-        <v>7.6</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:22">
+        <v>45.85</v>
+      </c>
+      <c r="W236">
+        <v>46.36</v>
+      </c>
+      <c r="X236">
+        <v>47.41</v>
+      </c>
+      <c r="Y236">
+        <v>50.18</v>
+      </c>
+      <c r="Z236">
+        <v>53.31</v>
+      </c>
+      <c r="AA236">
+        <v>60.94</v>
+      </c>
+      <c r="AB236">
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="237" spans="1:28">
       <c r="A237">
-        <v>166421</v>
+        <v>74949</v>
+      </c>
+      <c r="B237">
+        <v>157337978545</v>
       </c>
       <c r="C237">
-        <v>5055175219189</v>
+        <v>5010559060825</v>
       </c>
       <c r="D237" t="s">
-        <v>489</v>
+        <v>311</v>
       </c>
       <c r="E237" t="s">
-        <v>490</v>
+        <v>312</v>
       </c>
       <c r="F237">
-        <v>0.5022</v>
+        <v>0.818</v>
       </c>
       <c r="G237">
-        <v>1.75</v>
+        <v>17.16</v>
       </c>
       <c r="H237">
-        <v>1.75</v>
+        <v>17.16</v>
       </c>
       <c r="I237">
         <v>1.0</v>
       </c>
       <c r="J237">
         <v>3.95</v>
       </c>
       <c r="K237">
-        <v>7.89</v>
+        <v>30.71</v>
       </c>
       <c r="L237">
-        <v>8.08</v>
+        <v>31.43</v>
       </c>
       <c r="M237">
-        <v>8.27</v>
+        <v>32.16</v>
       </c>
       <c r="N237">
-        <v>8.55</v>
+        <v>32.52</v>
       </c>
       <c r="O237">
-        <v>9.52</v>
+        <v>33.26</v>
       </c>
       <c r="P237">
-        <v>10.52</v>
+        <v>35.1</v>
       </c>
       <c r="Q237">
-        <v>7.48</v>
+        <v>37.02</v>
       </c>
       <c r="R237">
-        <v>7.64</v>
+        <v>40.92</v>
       </c>
       <c r="S237">
-        <v>7.81</v>
+        <v>49.22</v>
       </c>
       <c r="T237">
-        <v>8.07</v>
+        <v>30.17</v>
       </c>
       <c r="U237">
-        <v>9.08</v>
+        <v>30.8</v>
       </c>
       <c r="V237">
-        <v>10.38</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:22">
+        <v>31.47</v>
+      </c>
+      <c r="W237">
+        <v>31.82</v>
+      </c>
+      <c r="X237">
+        <v>32.55</v>
+      </c>
+      <c r="Y237">
+        <v>34.45</v>
+      </c>
+      <c r="Z237">
+        <v>36.59</v>
+      </c>
+      <c r="AA237">
+        <v>41.83</v>
+      </c>
+      <c r="AB237">
+        <v>58.63</v>
+      </c>
+    </row>
+    <row r="238" spans="1:28">
       <c r="A238">
-        <v>166422</v>
+        <v>74952</v>
+      </c>
+      <c r="B238">
+        <v>157339313512</v>
       </c>
       <c r="C238">
-        <v>5055175230740</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>5010559314607</v>
+      </c>
+      <c r="D238">
+        <v>31460</v>
       </c>
       <c r="E238" t="s">
-        <v>492</v>
+        <v>313</v>
       </c>
       <c r="F238">
-        <v>0.506</v>
+        <v>0.788</v>
       </c>
       <c r="G238">
-        <v>0.97</v>
+        <v>46.02</v>
       </c>
       <c r="H238">
-        <v>0.97</v>
+        <v>46.02</v>
       </c>
       <c r="I238">
         <v>1.0</v>
       </c>
       <c r="J238">
         <v>3.95</v>
       </c>
       <c r="K238">
-        <v>6.74</v>
+        <v>73.43</v>
       </c>
       <c r="L238">
-        <v>6.9</v>
+        <v>75.15</v>
       </c>
       <c r="M238">
-        <v>7.06</v>
+        <v>76.89</v>
       </c>
       <c r="N238">
-        <v>7.3</v>
+        <v>77.77</v>
       </c>
       <c r="O238">
-        <v>8.13</v>
+        <v>79.53</v>
       </c>
       <c r="P238">
-        <v>8.98</v>
+        <v>83.92</v>
       </c>
       <c r="Q238">
-        <v>6.33</v>
+        <v>88.53</v>
       </c>
       <c r="R238">
-        <v>6.47</v>
+        <v>97.85</v>
       </c>
       <c r="S238">
-        <v>6.61</v>
+        <v>117.7</v>
       </c>
       <c r="T238">
-        <v>6.83</v>
+        <v>72.65</v>
       </c>
       <c r="U238">
-        <v>7.68</v>
+        <v>74.18</v>
       </c>
       <c r="V238">
-        <v>8.78</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:22">
+        <v>75.8</v>
+      </c>
+      <c r="W238">
+        <v>76.64</v>
+      </c>
+      <c r="X238">
+        <v>78.38</v>
+      </c>
+      <c r="Y238">
+        <v>82.96</v>
+      </c>
+      <c r="Z238">
+        <v>88.13</v>
+      </c>
+      <c r="AA238">
+        <v>100.75</v>
+      </c>
+      <c r="AB238">
+        <v>141.19</v>
+      </c>
+    </row>
+    <row r="239" spans="1:28">
       <c r="A239">
-        <v>166425</v>
+        <v>74954</v>
+      </c>
+      <c r="B239">
+        <v>157339344957</v>
       </c>
       <c r="C239">
-        <v>5055175236599</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>5010559320134</v>
+      </c>
+      <c r="D239">
+        <v>32013</v>
       </c>
       <c r="E239" t="s">
-        <v>494</v>
+        <v>314</v>
       </c>
       <c r="F239">
-        <v>1.536</v>
+        <v>0.904</v>
       </c>
       <c r="G239">
-        <v>98.1</v>
+        <v>28.83</v>
       </c>
       <c r="H239">
-        <v>98.1</v>
+        <v>28.83</v>
       </c>
       <c r="I239">
         <v>1.0</v>
       </c>
       <c r="J239">
         <v>3.95</v>
       </c>
       <c r="K239">
-        <v>150.52</v>
+        <v>47.98</v>
       </c>
       <c r="L239">
-        <v>154.06</v>
+        <v>49.11</v>
       </c>
       <c r="M239">
-        <v>157.62</v>
+        <v>50.25</v>
       </c>
       <c r="N239">
-        <v>163.02</v>
+        <v>50.82</v>
       </c>
       <c r="O239">
-        <v>181.48</v>
+        <v>51.97</v>
       </c>
       <c r="P239">
-        <v>200.58</v>
+        <v>54.84</v>
       </c>
       <c r="Q239">
-        <v>149.31</v>
+        <v>57.85</v>
       </c>
       <c r="R239">
-        <v>152.47</v>
+        <v>63.94</v>
       </c>
       <c r="S239">
-        <v>155.78</v>
+        <v>76.91</v>
       </c>
       <c r="T239">
-        <v>161.09</v>
+        <v>47.35</v>
       </c>
       <c r="U239">
-        <v>181.13</v>
+        <v>48.35</v>
       </c>
       <c r="V239">
-        <v>207.06</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:22">
+        <v>49.4</v>
+      </c>
+      <c r="W239">
+        <v>49.94</v>
+      </c>
+      <c r="X239">
+        <v>51.08</v>
+      </c>
+      <c r="Y239">
+        <v>54.06</v>
+      </c>
+      <c r="Z239">
+        <v>57.43</v>
+      </c>
+      <c r="AA239">
+        <v>65.66</v>
+      </c>
+      <c r="AB239">
+        <v>92.01</v>
+      </c>
+    </row>
+    <row r="240" spans="1:28">
       <c r="A240">
-        <v>166426</v>
+        <v>74955</v>
       </c>
       <c r="C240">
-        <v>5055175236582</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>5010559136681</v>
+      </c>
+      <c r="D240">
+        <v>13668</v>
       </c>
       <c r="E240" t="s">
-        <v>496</v>
+        <v>315</v>
       </c>
       <c r="F240">
-        <v>1.624</v>
+        <v>0.848</v>
       </c>
       <c r="G240">
-        <v>113.91</v>
+        <v>26.97</v>
       </c>
       <c r="H240">
-        <v>113.91</v>
+        <v>26.97</v>
       </c>
       <c r="I240">
         <v>1.0</v>
       </c>
       <c r="J240">
         <v>3.95</v>
       </c>
       <c r="K240">
-        <v>173.92</v>
+        <v>45.23</v>
       </c>
       <c r="L240">
-        <v>178.01</v>
+        <v>46.29</v>
       </c>
       <c r="M240">
-        <v>182.13</v>
+        <v>47.36</v>
       </c>
       <c r="N240">
-        <v>188.37</v>
+        <v>47.9</v>
       </c>
       <c r="O240">
-        <v>209.69</v>
+        <v>48.98</v>
       </c>
       <c r="P240">
-        <v>231.77</v>
+        <v>51.69</v>
       </c>
       <c r="Q240">
-        <v>172.59</v>
+        <v>54.53</v>
       </c>
       <c r="R240">
-        <v>176.23</v>
+        <v>60.27</v>
       </c>
       <c r="S240">
-        <v>180.07</v>
+        <v>72.5</v>
       </c>
       <c r="T240">
-        <v>186.2</v>
+        <v>44.61</v>
       </c>
       <c r="U240">
-        <v>209.36</v>
+        <v>45.55</v>
       </c>
       <c r="V240">
-        <v>239.33</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:22">
+        <v>46.54</v>
+      </c>
+      <c r="W240">
+        <v>47.06</v>
+      </c>
+      <c r="X240">
+        <v>48.13</v>
+      </c>
+      <c r="Y240">
+        <v>50.94</v>
+      </c>
+      <c r="Z240">
+        <v>54.11</v>
+      </c>
+      <c r="AA240">
+        <v>61.86</v>
+      </c>
+      <c r="AB240">
+        <v>86.69</v>
+      </c>
+    </row>
+    <row r="241" spans="1:28">
       <c r="A241">
-        <v>166428</v>
+        <v>74959</v>
+      </c>
+      <c r="B241">
+        <v>157339342968</v>
       </c>
       <c r="C241">
-        <v>5055175236612</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>5010559319275</v>
+      </c>
+      <c r="D241">
+        <v>31927</v>
       </c>
       <c r="E241" t="s">
-        <v>498</v>
+        <v>316</v>
       </c>
       <c r="F241">
-        <v>2.526</v>
+        <v>0.776</v>
       </c>
       <c r="G241">
-        <v>45.67</v>
+        <v>30.29</v>
       </c>
       <c r="H241">
-        <v>45.67</v>
+        <v>30.29</v>
       </c>
       <c r="I241">
         <v>1.0</v>
       </c>
       <c r="J241">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K241">
-        <v>77.47</v>
+        <v>50.14</v>
       </c>
       <c r="L241">
-        <v>79.29</v>
+        <v>51.32</v>
       </c>
       <c r="M241">
-        <v>81.13</v>
+        <v>52.51</v>
       </c>
       <c r="N241">
-        <v>83.91</v>
+        <v>53.11</v>
       </c>
       <c r="O241">
-        <v>93.41</v>
+        <v>54.31</v>
       </c>
       <c r="P241">
-        <v>103.24</v>
+        <v>57.31</v>
       </c>
       <c r="Q241">
-        <v>76.67</v>
+        <v>60.45</v>
       </c>
       <c r="R241">
-        <v>78.29</v>
+        <v>66.82</v>
       </c>
       <c r="S241">
-        <v>80.0</v>
+        <v>80.38</v>
       </c>
       <c r="T241">
-        <v>82.72</v>
+        <v>49.49</v>
       </c>
       <c r="U241">
-        <v>93.01</v>
+        <v>50.54</v>
       </c>
       <c r="V241">
-        <v>106.33</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:22">
+        <v>51.64</v>
+      </c>
+      <c r="W241">
+        <v>52.21</v>
+      </c>
+      <c r="X241">
+        <v>53.4</v>
+      </c>
+      <c r="Y241">
+        <v>56.52</v>
+      </c>
+      <c r="Z241">
+        <v>60.04</v>
+      </c>
+      <c r="AA241">
+        <v>68.64</v>
+      </c>
+      <c r="AB241">
+        <v>96.19</v>
+      </c>
+    </row>
+    <row r="242" spans="1:28">
       <c r="A242">
-        <v>166429</v>
+        <v>74961</v>
+      </c>
+      <c r="B242">
+        <v>157340656230</v>
       </c>
       <c r="C242">
-        <v>5055175237282</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>5010559812042</v>
+      </c>
+      <c r="D242">
+        <v>81204</v>
       </c>
       <c r="E242" t="s">
-        <v>500</v>
+        <v>317</v>
       </c>
       <c r="F242">
-        <v>0.5155</v>
+        <v>0.784</v>
       </c>
       <c r="G242">
-        <v>8.15</v>
+        <v>22.81</v>
       </c>
       <c r="H242">
-        <v>8.15</v>
+        <v>22.81</v>
       </c>
       <c r="I242">
         <v>1.0</v>
       </c>
       <c r="J242">
         <v>3.95</v>
       </c>
       <c r="K242">
-        <v>17.37</v>
+        <v>39.07</v>
       </c>
       <c r="L242">
-        <v>17.78</v>
+        <v>39.99</v>
       </c>
       <c r="M242">
-        <v>18.19</v>
+        <v>40.91</v>
       </c>
       <c r="N242">
-        <v>18.81</v>
+        <v>41.38</v>
       </c>
       <c r="O242">
-        <v>20.94</v>
+        <v>42.32</v>
       </c>
       <c r="P242">
-        <v>23.14</v>
+        <v>44.65</v>
       </c>
       <c r="Q242">
-        <v>16.9</v>
+        <v>47.1</v>
       </c>
       <c r="R242">
-        <v>17.26</v>
+        <v>52.06</v>
       </c>
       <c r="S242">
-        <v>17.64</v>
+        <v>62.63</v>
       </c>
       <c r="T242">
-        <v>18.24</v>
+        <v>38.48</v>
       </c>
       <c r="U242">
-        <v>20.51</v>
+        <v>39.3</v>
       </c>
       <c r="V242">
-        <v>23.44</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:22">
+        <v>40.15</v>
+      </c>
+      <c r="W242">
+        <v>40.6</v>
+      </c>
+      <c r="X242">
+        <v>41.52</v>
+      </c>
+      <c r="Y242">
+        <v>43.95</v>
+      </c>
+      <c r="Z242">
+        <v>46.68</v>
+      </c>
+      <c r="AA242">
+        <v>53.37</v>
+      </c>
+      <c r="AB242">
+        <v>74.79</v>
+      </c>
+    </row>
+    <row r="243" spans="1:28">
       <c r="A243">
-        <v>166430</v>
+        <v>74964</v>
+      </c>
+      <c r="B243">
+        <v>157339344940</v>
       </c>
       <c r="C243">
-        <v>5055175237268</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>5010559320127</v>
+      </c>
+      <c r="D243">
+        <v>32012</v>
       </c>
       <c r="E243" t="s">
-        <v>502</v>
+        <v>318</v>
       </c>
       <c r="F243">
-        <v>0.51</v>
+        <v>0.697</v>
       </c>
       <c r="G243">
-        <v>7.95</v>
+        <v>27.54</v>
       </c>
       <c r="H243">
-        <v>7.95</v>
+        <v>27.54</v>
       </c>
       <c r="I243">
         <v>1.0</v>
       </c>
       <c r="J243">
         <v>3.95</v>
       </c>
       <c r="K243">
-        <v>17.07</v>
+        <v>46.07</v>
       </c>
       <c r="L243">
-        <v>17.47</v>
+        <v>47.15</v>
       </c>
       <c r="M243">
-        <v>17.88</v>
+        <v>48.25</v>
       </c>
       <c r="N243">
-        <v>18.49</v>
+        <v>48.79</v>
       </c>
       <c r="O243">
-        <v>20.58</v>
+        <v>49.9</v>
       </c>
       <c r="P243">
-        <v>22.75</v>
+        <v>52.66</v>
       </c>
       <c r="Q243">
-        <v>16.61</v>
+        <v>55.55</v>
       </c>
       <c r="R243">
-        <v>16.96</v>
+        <v>61.39</v>
       </c>
       <c r="S243">
-        <v>17.33</v>
+        <v>73.85</v>
       </c>
       <c r="T243">
-        <v>17.92</v>
+        <v>45.45</v>
       </c>
       <c r="U243">
-        <v>20.15</v>
+        <v>46.41</v>
       </c>
       <c r="V243">
-        <v>23.03</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:22">
+        <v>47.42</v>
+      </c>
+      <c r="W243">
+        <v>47.94</v>
+      </c>
+      <c r="X243">
+        <v>49.03</v>
+      </c>
+      <c r="Y243">
+        <v>51.9</v>
+      </c>
+      <c r="Z243">
+        <v>55.13</v>
+      </c>
+      <c r="AA243">
+        <v>63.02</v>
+      </c>
+      <c r="AB243">
+        <v>88.32</v>
+      </c>
+    </row>
+    <row r="244" spans="1:28">
       <c r="A244">
-        <v>166431</v>
+        <v>74965</v>
+      </c>
+      <c r="B244">
+        <v>157340661532</v>
       </c>
       <c r="C244">
-        <v>5055175237251</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>5010559812622</v>
+      </c>
+      <c r="D244">
+        <v>81262</v>
       </c>
       <c r="E244" t="s">
-        <v>504</v>
+        <v>319</v>
       </c>
       <c r="F244">
-        <v>0.504</v>
+        <v>0.726</v>
       </c>
       <c r="G244">
-        <v>6.62</v>
+        <v>25.82</v>
       </c>
       <c r="H244">
-        <v>6.62</v>
+        <v>25.82</v>
       </c>
       <c r="I244">
         <v>1.0</v>
       </c>
       <c r="J244">
         <v>3.95</v>
       </c>
       <c r="K244">
-        <v>15.1</v>
+        <v>43.52</v>
       </c>
       <c r="L244">
-        <v>15.46</v>
+        <v>44.55</v>
       </c>
       <c r="M244">
-        <v>15.82</v>
+        <v>45.58</v>
       </c>
       <c r="N244">
-        <v>16.36</v>
+        <v>46.1</v>
       </c>
       <c r="O244">
-        <v>18.21</v>
+        <v>47.14</v>
       </c>
       <c r="P244">
-        <v>20.13</v>
+        <v>49.75</v>
       </c>
       <c r="Q244">
-        <v>14.65</v>
+        <v>52.48</v>
       </c>
       <c r="R244">
-        <v>14.96</v>
+        <v>58.0</v>
       </c>
       <c r="S244">
-        <v>15.29</v>
+        <v>69.77</v>
       </c>
       <c r="T244">
-        <v>15.81</v>
+        <v>42.91</v>
       </c>
       <c r="U244">
-        <v>17.77</v>
+        <v>43.82</v>
       </c>
       <c r="V244">
-        <v>20.32</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:22">
+        <v>44.77</v>
+      </c>
+      <c r="W244">
+        <v>45.27</v>
+      </c>
+      <c r="X244">
+        <v>46.3</v>
+      </c>
+      <c r="Y244">
+        <v>49.0</v>
+      </c>
+      <c r="Z244">
+        <v>52.06</v>
+      </c>
+      <c r="AA244">
+        <v>59.51</v>
+      </c>
+      <c r="AB244">
+        <v>83.4</v>
+      </c>
+    </row>
+    <row r="245" spans="1:28">
       <c r="A245">
-        <v>166432</v>
+        <v>74967</v>
+      </c>
+      <c r="B245">
+        <v>157338709151</v>
       </c>
       <c r="C245">
-        <v>5055175237107</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>5010559184514</v>
+      </c>
+      <c r="D245">
+        <v>18451</v>
       </c>
       <c r="E245" t="s">
-        <v>506</v>
+        <v>320</v>
       </c>
       <c r="F245">
-        <v>0.514</v>
+        <v>0.782</v>
       </c>
       <c r="G245">
-        <v>20.09</v>
+        <v>27.53</v>
       </c>
       <c r="H245">
-        <v>20.09</v>
+        <v>27.53</v>
       </c>
       <c r="I245">
         <v>1.0</v>
       </c>
       <c r="J245">
         <v>3.95</v>
       </c>
       <c r="K245">
-        <v>35.04</v>
+        <v>46.06</v>
       </c>
       <c r="L245">
-        <v>35.87</v>
+        <v>47.14</v>
       </c>
       <c r="M245">
-        <v>36.7</v>
+        <v>48.23</v>
       </c>
       <c r="N245">
-        <v>37.95</v>
+        <v>48.78</v>
       </c>
       <c r="O245">
-        <v>42.25</v>
+        <v>49.88</v>
       </c>
       <c r="P245">
-        <v>46.7</v>
+        <v>52.64</v>
       </c>
       <c r="Q245">
-        <v>34.48</v>
+        <v>55.53</v>
       </c>
       <c r="R245">
-        <v>35.21</v>
+        <v>61.37</v>
       </c>
       <c r="S245">
-        <v>35.97</v>
+        <v>73.83</v>
       </c>
       <c r="T245">
-        <v>37.2</v>
+        <v>45.43</v>
       </c>
       <c r="U245">
-        <v>41.83</v>
+        <v>46.39</v>
       </c>
       <c r="V245">
-        <v>47.82</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:22">
+        <v>47.4</v>
+      </c>
+      <c r="W245">
+        <v>47.92</v>
+      </c>
+      <c r="X245">
+        <v>49.02</v>
+      </c>
+      <c r="Y245">
+        <v>51.88</v>
+      </c>
+      <c r="Z245">
+        <v>55.11</v>
+      </c>
+      <c r="AA245">
+        <v>63.0</v>
+      </c>
+      <c r="AB245">
+        <v>88.29</v>
+      </c>
+    </row>
+    <row r="246" spans="1:28">
       <c r="A246">
-        <v>166433</v>
+        <v>74990</v>
+      </c>
+      <c r="B246">
+        <v>157339914613</v>
       </c>
       <c r="C246">
-        <v>5055175237084</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>5010559491681</v>
+      </c>
+      <c r="D246">
+        <v>49168</v>
       </c>
       <c r="E246" t="s">
-        <v>508</v>
+        <v>321</v>
       </c>
       <c r="F246">
-        <v>0.536</v>
+        <v>0.77</v>
       </c>
       <c r="G246">
-        <v>23.76</v>
+        <v>26.86</v>
       </c>
       <c r="H246">
-        <v>23.76</v>
+        <v>26.86</v>
       </c>
       <c r="I246">
         <v>1.0</v>
       </c>
       <c r="J246">
         <v>3.95</v>
       </c>
       <c r="K246">
-        <v>40.48</v>
+        <v>45.06</v>
       </c>
       <c r="L246">
-        <v>41.43</v>
+        <v>46.12</v>
       </c>
       <c r="M246">
-        <v>42.39</v>
+        <v>47.19</v>
       </c>
       <c r="N246">
-        <v>43.84</v>
+        <v>47.73</v>
       </c>
       <c r="O246">
-        <v>48.8</v>
+        <v>48.81</v>
       </c>
       <c r="P246">
-        <v>53.94</v>
+        <v>51.51</v>
       </c>
       <c r="Q246">
-        <v>39.88</v>
+        <v>54.33</v>
       </c>
       <c r="R246">
-        <v>40.72</v>
+        <v>60.05</v>
       </c>
       <c r="S246">
-        <v>41.61</v>
+        <v>72.24</v>
       </c>
       <c r="T246">
-        <v>43.03</v>
+        <v>44.45</v>
       </c>
       <c r="U246">
-        <v>48.38</v>
+        <v>45.38</v>
       </c>
       <c r="V246">
-        <v>55.31</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:22">
+        <v>46.37</v>
+      </c>
+      <c r="W246">
+        <v>46.88</v>
+      </c>
+      <c r="X246">
+        <v>47.95</v>
+      </c>
+      <c r="Y246">
+        <v>50.75</v>
+      </c>
+      <c r="Z246">
+        <v>53.91</v>
+      </c>
+      <c r="AA246">
+        <v>61.63</v>
+      </c>
+      <c r="AB246">
+        <v>86.38</v>
+      </c>
+    </row>
+    <row r="247" spans="1:28">
       <c r="A247">
-        <v>166434</v>
+        <v>74991</v>
+      </c>
+      <c r="B247">
+        <v>157338868608</v>
       </c>
       <c r="C247">
-        <v>5055175237091</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>5010559219230</v>
+      </c>
+      <c r="D247">
+        <v>21923</v>
       </c>
       <c r="E247" t="s">
-        <v>510</v>
+        <v>322</v>
       </c>
       <c r="F247">
-        <v>0.52</v>
+        <v>0.958</v>
       </c>
       <c r="G247">
-        <v>12.15</v>
+        <v>35.59</v>
       </c>
       <c r="H247">
-        <v>12.15</v>
+        <v>35.59</v>
       </c>
       <c r="I247">
         <v>1.0</v>
       </c>
       <c r="J247">
         <v>3.95</v>
       </c>
       <c r="K247">
-        <v>23.29</v>
+        <v>57.99</v>
       </c>
       <c r="L247">
-        <v>23.84</v>
+        <v>59.35</v>
       </c>
       <c r="M247">
-        <v>24.39</v>
+        <v>60.72</v>
       </c>
       <c r="N247">
-        <v>25.22</v>
+        <v>61.42</v>
       </c>
       <c r="O247">
-        <v>28.08</v>
+        <v>62.8</v>
       </c>
       <c r="P247">
-        <v>31.04</v>
+        <v>66.28</v>
       </c>
       <c r="Q247">
-        <v>22.79</v>
+        <v>69.91</v>
       </c>
       <c r="R247">
-        <v>23.27</v>
+        <v>77.27</v>
       </c>
       <c r="S247">
-        <v>23.78</v>
+        <v>92.95</v>
       </c>
       <c r="T247">
-        <v>24.59</v>
+        <v>57.3</v>
       </c>
       <c r="U247">
-        <v>27.65</v>
+        <v>58.51</v>
       </c>
       <c r="V247">
-        <v>31.61</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:22">
+        <v>59.78</v>
+      </c>
+      <c r="W247">
+        <v>60.44</v>
+      </c>
+      <c r="X247">
+        <v>61.82</v>
+      </c>
+      <c r="Y247">
+        <v>65.43</v>
+      </c>
+      <c r="Z247">
+        <v>69.5</v>
+      </c>
+      <c r="AA247">
+        <v>79.46</v>
+      </c>
+      <c r="AB247">
+        <v>111.35</v>
+      </c>
+    </row>
+    <row r="248" spans="1:28">
       <c r="A248">
-        <v>166435</v>
+        <v>75015</v>
+      </c>
+      <c r="B248">
+        <v>157340831549</v>
       </c>
       <c r="C248">
-        <v>5055175237077</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>5010559888108</v>
+      </c>
+      <c r="D248">
+        <v>88810</v>
       </c>
       <c r="E248" t="s">
-        <v>512</v>
+        <v>323</v>
       </c>
       <c r="F248">
-        <v>0.54</v>
+        <v>0.543</v>
       </c>
       <c r="G248">
-        <v>23.76</v>
+        <v>18.73</v>
       </c>
       <c r="H248">
-        <v>23.76</v>
+        <v>18.73</v>
       </c>
       <c r="I248">
         <v>1.0</v>
       </c>
       <c r="J248">
         <v>3.95</v>
       </c>
       <c r="K248">
-        <v>40.48</v>
+        <v>33.03</v>
       </c>
       <c r="L248">
-        <v>41.43</v>
+        <v>33.81</v>
       </c>
       <c r="M248">
-        <v>42.39</v>
+        <v>34.59</v>
       </c>
       <c r="N248">
-        <v>43.84</v>
+        <v>34.98</v>
       </c>
       <c r="O248">
-        <v>48.8</v>
+        <v>35.77</v>
       </c>
       <c r="P248">
-        <v>53.94</v>
+        <v>37.75</v>
       </c>
       <c r="Q248">
-        <v>39.88</v>
+        <v>39.82</v>
       </c>
       <c r="R248">
-        <v>40.72</v>
+        <v>44.01</v>
       </c>
       <c r="S248">
-        <v>41.61</v>
+        <v>52.95</v>
       </c>
       <c r="T248">
-        <v>43.03</v>
+        <v>32.48</v>
       </c>
       <c r="U248">
-        <v>48.38</v>
+        <v>33.16</v>
       </c>
       <c r="V248">
-        <v>55.31</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:22">
+        <v>33.89</v>
+      </c>
+      <c r="W248">
+        <v>34.26</v>
+      </c>
+      <c r="X248">
+        <v>35.04</v>
+      </c>
+      <c r="Y248">
+        <v>37.09</v>
+      </c>
+      <c r="Z248">
+        <v>39.4</v>
+      </c>
+      <c r="AA248">
+        <v>45.04</v>
+      </c>
+      <c r="AB248">
+        <v>63.12</v>
+      </c>
+    </row>
+    <row r="249" spans="1:28">
       <c r="A249">
-        <v>166436</v>
+        <v>75039</v>
       </c>
       <c r="C249">
-        <v>5055175237060</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>5059482077821</v>
+      </c>
+      <c r="D249">
+        <v>31630</v>
       </c>
       <c r="E249" t="s">
-        <v>514</v>
+        <v>324</v>
       </c>
       <c r="F249">
-        <v>0.508</v>
+        <v>7.72</v>
       </c>
       <c r="G249">
-        <v>12.0</v>
+        <v>25.06</v>
       </c>
       <c r="H249">
-        <v>12.0</v>
+        <v>25.06</v>
       </c>
       <c r="I249">
         <v>1.0</v>
       </c>
       <c r="J249">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K249">
-        <v>23.07</v>
+        <v>46.96</v>
       </c>
       <c r="L249">
-        <v>23.61</v>
+        <v>48.07</v>
       </c>
       <c r="M249">
-        <v>24.16</v>
+        <v>49.18</v>
       </c>
       <c r="N249">
-        <v>24.98</v>
+        <v>49.74</v>
       </c>
       <c r="O249">
-        <v>27.81</v>
+        <v>50.87</v>
       </c>
       <c r="P249">
-        <v>30.74</v>
+        <v>53.68</v>
       </c>
       <c r="Q249">
-        <v>22.57</v>
+        <v>56.62</v>
       </c>
       <c r="R249">
-        <v>23.05</v>
+        <v>62.58</v>
       </c>
       <c r="S249">
-        <v>23.55</v>
+        <v>75.28</v>
       </c>
       <c r="T249">
-        <v>24.35</v>
+        <v>46.33</v>
       </c>
       <c r="U249">
-        <v>27.38</v>
+        <v>47.31</v>
       </c>
       <c r="V249">
-        <v>31.3</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:22">
+        <v>48.34</v>
+      </c>
+      <c r="W249">
+        <v>48.88</v>
+      </c>
+      <c r="X249">
+        <v>49.99</v>
+      </c>
+      <c r="Y249">
+        <v>52.91</v>
+      </c>
+      <c r="Z249">
+        <v>56.21</v>
+      </c>
+      <c r="AA249">
+        <v>64.25</v>
+      </c>
+      <c r="AB249">
+        <v>90.05</v>
+      </c>
+    </row>
+    <row r="250" spans="1:28">
       <c r="A250">
-        <v>166437</v>
+        <v>75065</v>
+      </c>
+      <c r="B250">
+        <v>157338911829</v>
       </c>
       <c r="C250">
-        <v>5055175237053</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>5059482094125</v>
+      </c>
+      <c r="D250">
+        <v>23527</v>
       </c>
       <c r="E250" t="s">
-        <v>516</v>
+        <v>325</v>
       </c>
       <c r="F250">
-        <v>0.508</v>
+        <v>0.99</v>
       </c>
       <c r="G250">
-        <v>12.0</v>
+        <v>26.89</v>
       </c>
       <c r="H250">
-        <v>12.0</v>
+        <v>26.89</v>
       </c>
       <c r="I250">
         <v>1.0</v>
       </c>
       <c r="J250">
         <v>3.95</v>
       </c>
       <c r="K250">
-        <v>23.07</v>
+        <v>45.11</v>
       </c>
       <c r="L250">
-        <v>23.61</v>
+        <v>46.17</v>
       </c>
       <c r="M250">
-        <v>24.16</v>
+        <v>47.24</v>
       </c>
       <c r="N250">
-        <v>24.98</v>
+        <v>47.78</v>
       </c>
       <c r="O250">
-        <v>27.81</v>
+        <v>48.86</v>
       </c>
       <c r="P250">
-        <v>30.74</v>
+        <v>51.56</v>
       </c>
       <c r="Q250">
-        <v>22.57</v>
+        <v>54.39</v>
       </c>
       <c r="R250">
-        <v>23.05</v>
+        <v>60.11</v>
       </c>
       <c r="S250">
-        <v>23.55</v>
+        <v>72.31</v>
       </c>
       <c r="T250">
-        <v>24.35</v>
+        <v>44.49</v>
       </c>
       <c r="U250">
-        <v>27.38</v>
+        <v>45.43</v>
       </c>
       <c r="V250">
-        <v>31.3</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:22">
+        <v>46.42</v>
+      </c>
+      <c r="W250">
+        <v>46.93</v>
+      </c>
+      <c r="X250">
+        <v>48.0</v>
+      </c>
+      <c r="Y250">
+        <v>50.8</v>
+      </c>
+      <c r="Z250">
+        <v>53.97</v>
+      </c>
+      <c r="AA250">
+        <v>61.7</v>
+      </c>
+      <c r="AB250">
+        <v>86.46</v>
+      </c>
+    </row>
+    <row r="251" spans="1:28">
       <c r="A251">
-        <v>166438</v>
+        <v>75066</v>
+      </c>
+      <c r="B251">
+        <v>157338947907</v>
       </c>
       <c r="C251">
-        <v>5055175237046</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>5059482094866</v>
+      </c>
+      <c r="D251">
+        <v>23908</v>
       </c>
       <c r="E251" t="s">
-        <v>518</v>
+        <v>326</v>
       </c>
       <c r="F251">
-        <v>0.5275</v>
+        <v>2.575</v>
       </c>
       <c r="G251">
-        <v>17.34</v>
+        <v>36.65</v>
       </c>
       <c r="H251">
-        <v>17.34</v>
+        <v>36.65</v>
       </c>
       <c r="I251">
         <v>1.0</v>
       </c>
       <c r="J251">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K251">
-        <v>30.97</v>
+        <v>64.12</v>
       </c>
       <c r="L251">
-        <v>31.7</v>
+        <v>65.63</v>
       </c>
       <c r="M251">
-        <v>32.43</v>
+        <v>67.15</v>
       </c>
       <c r="N251">
-        <v>33.55</v>
+        <v>67.91</v>
       </c>
       <c r="O251">
-        <v>37.34</v>
+        <v>69.45</v>
       </c>
       <c r="P251">
-        <v>41.27</v>
+        <v>73.29</v>
       </c>
       <c r="Q251">
-        <v>30.43</v>
+        <v>77.31</v>
       </c>
       <c r="R251">
-        <v>31.07</v>
+        <v>85.45</v>
       </c>
       <c r="S251">
-        <v>31.75</v>
+        <v>102.79</v>
       </c>
       <c r="T251">
-        <v>32.83</v>
+        <v>63.4</v>
       </c>
       <c r="U251">
-        <v>36.92</v>
+        <v>64.74</v>
       </c>
       <c r="V251">
-        <v>42.2</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:22">
+        <v>66.14</v>
+      </c>
+      <c r="W251">
+        <v>66.87</v>
+      </c>
+      <c r="X251">
+        <v>68.4</v>
+      </c>
+      <c r="Y251">
+        <v>72.39</v>
+      </c>
+      <c r="Z251">
+        <v>76.9</v>
+      </c>
+      <c r="AA251">
+        <v>87.91</v>
+      </c>
+      <c r="AB251">
+        <v>123.2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:28">
       <c r="A252">
-        <v>166439</v>
+        <v>75070</v>
+      </c>
+      <c r="B252">
+        <v>157339300455</v>
       </c>
       <c r="C252">
-        <v>5055175237039</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>5059482077647</v>
+      </c>
+      <c r="D252">
+        <v>31321</v>
       </c>
       <c r="E252" t="s">
-        <v>520</v>
+        <v>327</v>
       </c>
       <c r="F252">
-        <v>0.532</v>
+        <v>2.21</v>
       </c>
       <c r="G252">
-        <v>17.34</v>
+        <v>17.22</v>
       </c>
       <c r="H252">
-        <v>17.34</v>
+        <v>17.22</v>
       </c>
       <c r="I252">
         <v>1.0</v>
       </c>
       <c r="J252">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K252">
-        <v>30.97</v>
+        <v>35.36</v>
       </c>
       <c r="L252">
-        <v>31.7</v>
+        <v>36.19</v>
       </c>
       <c r="M252">
-        <v>32.43</v>
+        <v>37.03</v>
       </c>
       <c r="N252">
-        <v>33.55</v>
+        <v>37.45</v>
       </c>
       <c r="O252">
-        <v>37.34</v>
+        <v>38.3</v>
       </c>
       <c r="P252">
-        <v>41.27</v>
+        <v>40.41</v>
       </c>
       <c r="Q252">
-        <v>30.43</v>
+        <v>42.63</v>
       </c>
       <c r="R252">
-        <v>31.07</v>
+        <v>47.12</v>
       </c>
       <c r="S252">
-        <v>31.75</v>
+        <v>56.68</v>
       </c>
       <c r="T252">
-        <v>32.83</v>
+        <v>34.79</v>
       </c>
       <c r="U252">
-        <v>36.92</v>
+        <v>35.53</v>
       </c>
       <c r="V252">
-        <v>42.2</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:22">
+        <v>36.3</v>
+      </c>
+      <c r="W252">
+        <v>36.7</v>
+      </c>
+      <c r="X252">
+        <v>37.54</v>
+      </c>
+      <c r="Y252">
+        <v>39.73</v>
+      </c>
+      <c r="Z252">
+        <v>42.21</v>
+      </c>
+      <c r="AA252">
+        <v>48.25</v>
+      </c>
+      <c r="AB252">
+        <v>67.62</v>
+      </c>
+    </row>
+    <row r="253" spans="1:28">
       <c r="A253">
-        <v>166440</v>
+        <v>75071</v>
+      </c>
+      <c r="B253">
+        <v>157339301377</v>
       </c>
       <c r="C253">
-        <v>5055175237022</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>5059482077678</v>
+      </c>
+      <c r="D253">
+        <v>31327</v>
       </c>
       <c r="E253" t="s">
-        <v>522</v>
+        <v>328</v>
       </c>
       <c r="F253">
-        <v>0.536</v>
+        <v>6.4</v>
       </c>
       <c r="G253">
-        <v>28.16</v>
+        <v>31.03</v>
       </c>
       <c r="H253">
-        <v>28.16</v>
+        <v>31.03</v>
       </c>
       <c r="I253">
         <v>1.0</v>
       </c>
       <c r="J253">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K253">
-        <v>46.99</v>
+        <v>55.8</v>
       </c>
       <c r="L253">
-        <v>48.09</v>
+        <v>57.11</v>
       </c>
       <c r="M253">
-        <v>49.21</v>
+        <v>58.44</v>
       </c>
       <c r="N253">
-        <v>50.89</v>
+        <v>59.1</v>
       </c>
       <c r="O253">
-        <v>56.65</v>
+        <v>60.44</v>
       </c>
       <c r="P253">
-        <v>62.62</v>
+        <v>63.78</v>
       </c>
       <c r="Q253">
-        <v>46.36</v>
+        <v>67.28</v>
       </c>
       <c r="R253">
-        <v>47.34</v>
+        <v>74.36</v>
       </c>
       <c r="S253">
-        <v>48.37</v>
+        <v>89.45</v>
       </c>
       <c r="T253">
-        <v>50.02</v>
+        <v>55.12</v>
       </c>
       <c r="U253">
-        <v>56.24</v>
+        <v>56.29</v>
       </c>
       <c r="V253">
-        <v>64.29</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:22">
+        <v>57.51</v>
+      </c>
+      <c r="W253">
+        <v>58.15</v>
+      </c>
+      <c r="X253">
+        <v>59.47</v>
+      </c>
+      <c r="Y253">
+        <v>62.95</v>
+      </c>
+      <c r="Z253">
+        <v>66.87</v>
+      </c>
+      <c r="AA253">
+        <v>76.44</v>
+      </c>
+      <c r="AB253">
+        <v>107.13</v>
+      </c>
+    </row>
+    <row r="254" spans="1:28">
       <c r="A254">
-        <v>166441</v>
+        <v>75072</v>
+      </c>
+      <c r="B254">
+        <v>157339317372</v>
       </c>
       <c r="C254">
-        <v>5055175237015</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>5059482077838</v>
+      </c>
+      <c r="D254">
+        <v>31631</v>
       </c>
       <c r="E254" t="s">
-        <v>524</v>
+        <v>329</v>
       </c>
       <c r="F254">
-        <v>0.548</v>
+        <v>6.3</v>
       </c>
       <c r="G254">
-        <v>28.16</v>
+        <v>27.73</v>
       </c>
       <c r="H254">
-        <v>28.16</v>
+        <v>27.73</v>
       </c>
       <c r="I254">
         <v>1.0</v>
       </c>
       <c r="J254">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K254">
-        <v>46.99</v>
+        <v>50.92</v>
       </c>
       <c r="L254">
-        <v>48.09</v>
+        <v>52.11</v>
       </c>
       <c r="M254">
-        <v>49.21</v>
+        <v>53.32</v>
       </c>
       <c r="N254">
-        <v>50.89</v>
+        <v>53.93</v>
       </c>
       <c r="O254">
-        <v>56.65</v>
+        <v>55.15</v>
       </c>
       <c r="P254">
-        <v>62.62</v>
+        <v>58.2</v>
       </c>
       <c r="Q254">
-        <v>46.36</v>
+        <v>61.39</v>
       </c>
       <c r="R254">
-        <v>47.34</v>
+        <v>67.85</v>
       </c>
       <c r="S254">
-        <v>48.37</v>
+        <v>81.62</v>
       </c>
       <c r="T254">
-        <v>50.02</v>
+        <v>50.27</v>
       </c>
       <c r="U254">
-        <v>56.24</v>
+        <v>51.33</v>
       </c>
       <c r="V254">
-        <v>64.29</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:22">
+        <v>52.44</v>
+      </c>
+      <c r="W254">
+        <v>53.02</v>
+      </c>
+      <c r="X254">
+        <v>54.23</v>
+      </c>
+      <c r="Y254">
+        <v>57.4</v>
+      </c>
+      <c r="Z254">
+        <v>60.97</v>
+      </c>
+      <c r="AA254">
+        <v>69.71</v>
+      </c>
+      <c r="AB254">
+        <v>97.68</v>
+      </c>
+    </row>
+    <row r="255" spans="1:28">
       <c r="A255">
-        <v>166443</v>
+        <v>75171</v>
+      </c>
+      <c r="B255">
+        <v>157339904139</v>
       </c>
       <c r="C255">
-        <v>5055175234793</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>5010559487257</v>
+      </c>
+      <c r="D255">
+        <v>48725</v>
       </c>
       <c r="E255" t="s">
-        <v>526</v>
+        <v>330</v>
       </c>
       <c r="F255">
-        <v>0.666</v>
+        <v>1.024</v>
       </c>
       <c r="G255">
-        <v>34.42</v>
+        <v>23.75</v>
       </c>
       <c r="H255">
-        <v>34.42</v>
+        <v>23.75</v>
       </c>
       <c r="I255">
         <v>1.0</v>
       </c>
       <c r="J255">
         <v>3.95</v>
       </c>
       <c r="K255">
-        <v>56.26</v>
+        <v>40.46</v>
       </c>
       <c r="L255">
-        <v>57.58</v>
+        <v>41.41</v>
       </c>
       <c r="M255">
-        <v>58.91</v>
+        <v>42.37</v>
       </c>
       <c r="N255">
-        <v>60.93</v>
+        <v>42.85</v>
       </c>
       <c r="O255">
-        <v>67.83</v>
+        <v>43.82</v>
       </c>
       <c r="P255">
-        <v>74.96</v>
+        <v>46.24</v>
       </c>
       <c r="Q255">
-        <v>55.57</v>
+        <v>48.78</v>
       </c>
       <c r="R255">
-        <v>56.75</v>
+        <v>53.92</v>
       </c>
       <c r="S255">
-        <v>57.98</v>
+        <v>64.86</v>
       </c>
       <c r="T255">
-        <v>59.96</v>
+        <v>39.87</v>
       </c>
       <c r="U255">
-        <v>67.41</v>
+        <v>40.71</v>
       </c>
       <c r="V255">
-        <v>77.07</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:22">
+        <v>41.6</v>
+      </c>
+      <c r="W255">
+        <v>42.06</v>
+      </c>
+      <c r="X255">
+        <v>43.01</v>
+      </c>
+      <c r="Y255">
+        <v>45.53</v>
+      </c>
+      <c r="Z255">
+        <v>48.36</v>
+      </c>
+      <c r="AA255">
+        <v>55.29</v>
+      </c>
+      <c r="AB255">
+        <v>77.48</v>
+      </c>
+    </row>
+    <row r="256" spans="1:28">
       <c r="A256">
-        <v>166444</v>
+        <v>75172</v>
+      </c>
+      <c r="B256">
+        <v>157339465461</v>
       </c>
       <c r="C256">
-        <v>5055175234939</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>5010559346707</v>
+      </c>
+      <c r="D256">
+        <v>34670</v>
       </c>
       <c r="E256" t="s">
-        <v>528</v>
+        <v>331</v>
       </c>
       <c r="F256">
-        <v>8.338</v>
+        <v>0.856</v>
       </c>
       <c r="G256">
-        <v>311.5</v>
+        <v>20.34</v>
       </c>
       <c r="H256">
-        <v>311.5</v>
+        <v>20.34</v>
       </c>
       <c r="I256">
         <v>1.0</v>
       </c>
       <c r="J256">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K256">
-        <v>470.97</v>
+        <v>35.41</v>
       </c>
       <c r="L256">
-        <v>482.05</v>
+        <v>36.25</v>
       </c>
       <c r="M256">
-        <v>493.21</v>
+        <v>37.08</v>
       </c>
       <c r="N256">
-        <v>510.1</v>
+        <v>37.51</v>
       </c>
       <c r="O256">
-        <v>567.84</v>
+        <v>38.36</v>
       </c>
       <c r="P256">
-        <v>627.61</v>
+        <v>40.48</v>
       </c>
       <c r="Q256">
-        <v>467.99</v>
+        <v>42.7</v>
       </c>
       <c r="R256">
-        <v>477.87</v>
+        <v>47.19</v>
       </c>
       <c r="S256">
-        <v>488.27</v>
+        <v>56.77</v>
       </c>
       <c r="T256">
-        <v>504.89</v>
+        <v>34.85</v>
       </c>
       <c r="U256">
-        <v>567.69</v>
+        <v>35.58</v>
       </c>
       <c r="V256">
-        <v>648.98</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:22">
+        <v>36.36</v>
+      </c>
+      <c r="W256">
+        <v>36.76</v>
+      </c>
+      <c r="X256">
+        <v>37.6</v>
+      </c>
+      <c r="Y256">
+        <v>39.79</v>
+      </c>
+      <c r="Z256">
+        <v>42.27</v>
+      </c>
+      <c r="AA256">
+        <v>48.33</v>
+      </c>
+      <c r="AB256">
+        <v>67.72</v>
+      </c>
+    </row>
+    <row r="257" spans="1:28">
       <c r="A257">
-        <v>166445</v>
+        <v>75188</v>
       </c>
       <c r="C257">
-        <v>5055175234922</v>
+        <v>5059482081446</v>
       </c>
       <c r="D257" t="s">
-        <v>529</v>
+        <v>332</v>
       </c>
       <c r="E257" t="s">
-        <v>530</v>
+        <v>333</v>
       </c>
       <c r="F257">
-        <v>6.936</v>
+        <v>6.75</v>
       </c>
       <c r="G257">
-        <v>239.5</v>
+        <v>68.5</v>
       </c>
       <c r="H257">
-        <v>239.5</v>
+        <v>68.5</v>
       </c>
       <c r="I257">
         <v>1.0</v>
       </c>
       <c r="J257">
         <v>7.65</v>
       </c>
       <c r="K257">
-        <v>364.39</v>
+        <v>111.27</v>
       </c>
       <c r="L257">
-        <v>372.96</v>
+        <v>113.88</v>
       </c>
       <c r="M257">
-        <v>381.59</v>
+        <v>116.52</v>
       </c>
       <c r="N257">
-        <v>394.67</v>
+        <v>117.85</v>
       </c>
       <c r="O257">
-        <v>439.34</v>
+        <v>120.51</v>
       </c>
       <c r="P257">
-        <v>485.58</v>
+        <v>127.17</v>
       </c>
       <c r="Q257">
-        <v>362.0</v>
+        <v>134.15</v>
       </c>
       <c r="R257">
-        <v>369.65</v>
+        <v>148.27</v>
       </c>
       <c r="S257">
-        <v>377.69</v>
+        <v>178.36</v>
       </c>
       <c r="T257">
-        <v>390.55</v>
+        <v>110.28</v>
       </c>
       <c r="U257">
-        <v>439.12</v>
+        <v>112.61</v>
       </c>
       <c r="V257">
-        <v>502.0</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:22">
+        <v>115.06</v>
+      </c>
+      <c r="W257">
+        <v>116.33</v>
+      </c>
+      <c r="X257">
+        <v>118.98</v>
+      </c>
+      <c r="Y257">
+        <v>125.93</v>
+      </c>
+      <c r="Z257">
+        <v>133.78</v>
+      </c>
+      <c r="AA257">
+        <v>152.93</v>
+      </c>
+      <c r="AB257">
+        <v>214.32</v>
+      </c>
+    </row>
+    <row r="258" spans="1:28">
       <c r="A258">
-        <v>166446</v>
+        <v>75342</v>
+      </c>
+      <c r="B258">
+        <v>157339111095</v>
       </c>
       <c r="C258">
-        <v>5055175231952</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>5059482103483</v>
+      </c>
+      <c r="D258">
+        <v>26094</v>
       </c>
       <c r="E258" t="s">
-        <v>532</v>
+        <v>334</v>
       </c>
       <c r="F258">
-        <v>0.502</v>
+        <v>0.534</v>
       </c>
       <c r="G258">
-        <v>1.57</v>
+        <v>32.24</v>
       </c>
       <c r="H258">
-        <v>1.57</v>
+        <v>32.24</v>
       </c>
       <c r="I258">
         <v>1.0</v>
       </c>
       <c r="J258">
         <v>3.95</v>
       </c>
       <c r="K258">
-        <v>7.63</v>
+        <v>53.03</v>
       </c>
       <c r="L258">
-        <v>7.81</v>
+        <v>54.27</v>
       </c>
       <c r="M258">
-        <v>7.99</v>
+        <v>55.53</v>
       </c>
       <c r="N258">
-        <v>8.26</v>
+        <v>56.16</v>
       </c>
       <c r="O258">
-        <v>9.2</v>
+        <v>57.43</v>
       </c>
       <c r="P258">
-        <v>10.17</v>
+        <v>60.61</v>
       </c>
       <c r="Q258">
-        <v>7.22</v>
+        <v>63.93</v>
       </c>
       <c r="R258">
-        <v>7.37</v>
+        <v>70.66</v>
       </c>
       <c r="S258">
-        <v>7.53</v>
+        <v>85.0</v>
       </c>
       <c r="T258">
-        <v>7.79</v>
+        <v>52.37</v>
       </c>
       <c r="U258">
-        <v>8.76</v>
+        <v>53.47</v>
       </c>
       <c r="V258">
-        <v>10.01</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:22">
+        <v>54.63</v>
+      </c>
+      <c r="W258">
+        <v>55.24</v>
+      </c>
+      <c r="X258">
+        <v>56.5</v>
+      </c>
+      <c r="Y258">
+        <v>59.8</v>
+      </c>
+      <c r="Z258">
+        <v>63.52</v>
+      </c>
+      <c r="AA258">
+        <v>72.62</v>
+      </c>
+      <c r="AB258">
+        <v>101.77</v>
+      </c>
+    </row>
+    <row r="259" spans="1:28">
       <c r="A259">
-        <v>166447</v>
+        <v>75346</v>
+      </c>
+      <c r="B259">
+        <v>157339105260</v>
       </c>
       <c r="C259">
-        <v>5055175232492</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>5059482103421</v>
+      </c>
+      <c r="D259">
+        <v>26078</v>
       </c>
       <c r="E259" t="s">
-        <v>534</v>
+        <v>335</v>
       </c>
       <c r="F259">
-        <v>0.508</v>
+        <v>0.852</v>
       </c>
       <c r="G259">
-        <v>5.41</v>
+        <v>36.46</v>
       </c>
       <c r="H259">
-        <v>5.41</v>
+        <v>36.46</v>
       </c>
       <c r="I259">
         <v>1.0</v>
       </c>
       <c r="J259">
         <v>3.95</v>
       </c>
       <c r="K259">
-        <v>13.31</v>
+        <v>59.27</v>
       </c>
       <c r="L259">
-        <v>13.63</v>
+        <v>60.67</v>
       </c>
       <c r="M259">
-        <v>13.94</v>
+        <v>62.07</v>
       </c>
       <c r="N259">
-        <v>14.42</v>
+        <v>62.78</v>
       </c>
       <c r="O259">
-        <v>16.05</v>
+        <v>64.2</v>
       </c>
       <c r="P259">
-        <v>17.74</v>
+        <v>67.75</v>
       </c>
       <c r="Q259">
-        <v>12.87</v>
+        <v>71.47</v>
       </c>
       <c r="R259">
-        <v>13.14</v>
+        <v>78.99</v>
       </c>
       <c r="S259">
-        <v>13.43</v>
+        <v>95.02</v>
       </c>
       <c r="T259">
-        <v>13.89</v>
+        <v>58.58</v>
       </c>
       <c r="U259">
-        <v>15.61</v>
+        <v>59.81</v>
       </c>
       <c r="V259">
-        <v>17.85</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:22">
+        <v>61.12</v>
+      </c>
+      <c r="W259">
+        <v>61.79</v>
+      </c>
+      <c r="X259">
+        <v>63.2</v>
+      </c>
+      <c r="Y259">
+        <v>66.89</v>
+      </c>
+      <c r="Z259">
+        <v>71.06</v>
+      </c>
+      <c r="AA259">
+        <v>81.23</v>
+      </c>
+      <c r="AB259">
+        <v>113.84</v>
+      </c>
+    </row>
+    <row r="260" spans="1:28">
       <c r="A260">
-        <v>166448</v>
+        <v>75348</v>
+      </c>
+      <c r="B260">
+        <v>157339903253</v>
       </c>
       <c r="C260">
-        <v>5055175229553</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>5010559485697</v>
+      </c>
+      <c r="D260">
+        <v>48569</v>
       </c>
       <c r="E260" t="s">
-        <v>536</v>
+        <v>336</v>
       </c>
       <c r="F260">
-        <v>0.508</v>
+        <v>0.632</v>
       </c>
       <c r="G260">
-        <v>5.12</v>
+        <v>18.9</v>
       </c>
       <c r="H260">
-        <v>5.12</v>
+        <v>18.9</v>
       </c>
       <c r="I260">
         <v>1.0</v>
       </c>
       <c r="J260">
         <v>3.95</v>
       </c>
       <c r="K260">
-        <v>12.88</v>
+        <v>33.28</v>
       </c>
       <c r="L260">
-        <v>13.19</v>
+        <v>34.06</v>
       </c>
       <c r="M260">
-        <v>13.49</v>
+        <v>34.85</v>
       </c>
       <c r="N260">
-        <v>13.95</v>
+        <v>35.25</v>
       </c>
       <c r="O260">
-        <v>15.53</v>
+        <v>36.05</v>
       </c>
       <c r="P260">
-        <v>17.17</v>
+        <v>38.04</v>
       </c>
       <c r="Q260">
-        <v>12.44</v>
+        <v>40.13</v>
       </c>
       <c r="R260">
-        <v>12.71</v>
+        <v>44.35</v>
       </c>
       <c r="S260">
-        <v>12.98</v>
+        <v>53.35</v>
       </c>
       <c r="T260">
-        <v>13.43</v>
+        <v>32.73</v>
       </c>
       <c r="U260">
-        <v>15.09</v>
+        <v>33.42</v>
       </c>
       <c r="V260">
-        <v>17.26</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:22">
+        <v>34.15</v>
+      </c>
+      <c r="W260">
+        <v>34.52</v>
+      </c>
+      <c r="X260">
+        <v>35.31</v>
+      </c>
+      <c r="Y260">
+        <v>37.37</v>
+      </c>
+      <c r="Z260">
+        <v>39.7</v>
+      </c>
+      <c r="AA260">
+        <v>45.39</v>
+      </c>
+      <c r="AB260">
+        <v>63.6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:28">
       <c r="A261">
-        <v>166449</v>
+        <v>75350</v>
+      </c>
+      <c r="B261">
+        <v>157339865378</v>
       </c>
       <c r="C261">
-        <v>5055175229539</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>5010559452279</v>
+      </c>
+      <c r="D261">
+        <v>45227</v>
       </c>
       <c r="E261" t="s">
-        <v>538</v>
+        <v>337</v>
       </c>
       <c r="F261">
-        <v>0.508</v>
+        <v>0.594</v>
       </c>
       <c r="G261">
-        <v>4.86</v>
+        <v>14.25</v>
       </c>
       <c r="H261">
-        <v>4.86</v>
+        <v>14.25</v>
       </c>
       <c r="I261">
         <v>1.0</v>
       </c>
       <c r="J261">
         <v>3.95</v>
       </c>
       <c r="K261">
-        <v>12.5</v>
+        <v>26.4</v>
       </c>
       <c r="L261">
-        <v>12.79</v>
+        <v>27.02</v>
       </c>
       <c r="M261">
-        <v>13.09</v>
+        <v>27.64</v>
       </c>
       <c r="N261">
-        <v>13.54</v>
+        <v>27.96</v>
       </c>
       <c r="O261">
-        <v>15.07</v>
+        <v>28.59</v>
       </c>
       <c r="P261">
-        <v>16.66</v>
+        <v>30.17</v>
       </c>
       <c r="Q261">
-        <v>12.06</v>
+        <v>31.83</v>
       </c>
       <c r="R261">
-        <v>12.32</v>
+        <v>35.18</v>
       </c>
       <c r="S261">
-        <v>12.58</v>
+        <v>42.32</v>
       </c>
       <c r="T261">
-        <v>13.01</v>
+        <v>25.88</v>
       </c>
       <c r="U261">
-        <v>14.63</v>
+        <v>26.43</v>
       </c>
       <c r="V261">
-        <v>16.73</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:22">
+        <v>27.0</v>
+      </c>
+      <c r="W261">
+        <v>27.3</v>
+      </c>
+      <c r="X261">
+        <v>27.92</v>
+      </c>
+      <c r="Y261">
+        <v>29.56</v>
+      </c>
+      <c r="Z261">
+        <v>31.4</v>
+      </c>
+      <c r="AA261">
+        <v>35.89</v>
+      </c>
+      <c r="AB261">
+        <v>50.3</v>
+      </c>
+    </row>
+    <row r="262" spans="1:28">
       <c r="A262">
-        <v>166450</v>
+        <v>75378</v>
+      </c>
+      <c r="B262">
+        <v>157338928121</v>
       </c>
       <c r="C262">
-        <v>5055175232485</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>5010559236084</v>
+      </c>
+      <c r="D262">
+        <v>23608</v>
       </c>
       <c r="E262" t="s">
-        <v>540</v>
+        <v>338</v>
       </c>
       <c r="F262">
-        <v>0.504</v>
+        <v>0.646</v>
       </c>
       <c r="G262">
-        <v>6.24</v>
+        <v>23.85</v>
       </c>
       <c r="H262">
-        <v>6.24</v>
+        <v>23.85</v>
       </c>
       <c r="I262">
         <v>1.0</v>
       </c>
       <c r="J262">
         <v>3.95</v>
       </c>
       <c r="K262">
-        <v>14.54</v>
+        <v>40.61</v>
       </c>
       <c r="L262">
-        <v>14.88</v>
+        <v>41.56</v>
       </c>
       <c r="M262">
-        <v>15.23</v>
+        <v>42.53</v>
       </c>
       <c r="N262">
-        <v>15.75</v>
+        <v>43.01</v>
       </c>
       <c r="O262">
-        <v>17.53</v>
+        <v>43.98</v>
       </c>
       <c r="P262">
-        <v>19.38</v>
+        <v>46.41</v>
       </c>
       <c r="Q262">
-        <v>14.09</v>
+        <v>48.96</v>
       </c>
       <c r="R262">
-        <v>14.39</v>
+        <v>54.11</v>
       </c>
       <c r="S262">
-        <v>14.7</v>
+        <v>65.1</v>
       </c>
       <c r="T262">
-        <v>15.2</v>
+        <v>40.01</v>
       </c>
       <c r="U262">
-        <v>17.09</v>
+        <v>40.86</v>
       </c>
       <c r="V262">
-        <v>19.54</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:22">
+        <v>41.75</v>
+      </c>
+      <c r="W262">
+        <v>42.21</v>
+      </c>
+      <c r="X262">
+        <v>43.17</v>
+      </c>
+      <c r="Y262">
+        <v>45.69</v>
+      </c>
+      <c r="Z262">
+        <v>48.54</v>
+      </c>
+      <c r="AA262">
+        <v>55.49</v>
+      </c>
+      <c r="AB262">
+        <v>77.76</v>
+      </c>
+    </row>
+    <row r="263" spans="1:28">
       <c r="A263">
-        <v>166451</v>
+        <v>75423</v>
+      </c>
+      <c r="B263">
+        <v>157338145280</v>
       </c>
       <c r="C263">
-        <v>5055175229546</v>
+        <v>5010559096275</v>
       </c>
       <c r="D263" t="s">
-        <v>541</v>
+        <v>339</v>
       </c>
       <c r="E263" t="s">
-        <v>542</v>
+        <v>340</v>
       </c>
       <c r="F263">
-        <v>0.504</v>
+        <v>0.516</v>
       </c>
       <c r="G263">
-        <v>5.96</v>
+        <v>11.97</v>
       </c>
       <c r="H263">
-        <v>5.96</v>
+        <v>11.97</v>
       </c>
       <c r="I263">
         <v>1.0</v>
       </c>
       <c r="J263">
         <v>3.95</v>
       </c>
       <c r="K263">
-        <v>14.13</v>
+        <v>23.02</v>
       </c>
       <c r="L263">
-        <v>14.46</v>
+        <v>23.56</v>
       </c>
       <c r="M263">
-        <v>14.79</v>
+        <v>24.11</v>
       </c>
       <c r="N263">
-        <v>15.3</v>
+        <v>24.38</v>
       </c>
       <c r="O263">
-        <v>17.03</v>
+        <v>24.94</v>
       </c>
       <c r="P263">
-        <v>18.83</v>
+        <v>26.31</v>
       </c>
       <c r="Q263">
-        <v>13.68</v>
+        <v>27.76</v>
       </c>
       <c r="R263">
-        <v>13.97</v>
+        <v>30.68</v>
       </c>
       <c r="S263">
-        <v>14.27</v>
+        <v>36.91</v>
       </c>
       <c r="T263">
-        <v>14.76</v>
+        <v>22.53</v>
       </c>
       <c r="U263">
-        <v>16.59</v>
+        <v>23.0</v>
       </c>
       <c r="V263">
-        <v>18.97</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:22">
+        <v>23.5</v>
+      </c>
+      <c r="W263">
+        <v>23.76</v>
+      </c>
+      <c r="X263">
+        <v>24.3</v>
+      </c>
+      <c r="Y263">
+        <v>25.72</v>
+      </c>
+      <c r="Z263">
+        <v>27.33</v>
+      </c>
+      <c r="AA263">
+        <v>31.24</v>
+      </c>
+      <c r="AB263">
+        <v>43.78</v>
+      </c>
+    </row>
+    <row r="264" spans="1:28">
       <c r="A264">
-        <v>166452</v>
+        <v>75921</v>
+      </c>
+      <c r="B264">
+        <v>157337998827</v>
       </c>
       <c r="C264">
-        <v>5055175229522</v>
+        <v>5010559069279</v>
       </c>
       <c r="D264" t="s">
-        <v>543</v>
+        <v>341</v>
       </c>
       <c r="E264" t="s">
-        <v>544</v>
+        <v>342</v>
       </c>
       <c r="F264">
-        <v>0.504</v>
+        <v>1.715</v>
       </c>
       <c r="G264">
-        <v>5.69</v>
+        <v>222.1</v>
       </c>
       <c r="H264">
-        <v>5.69</v>
+        <v>222.1</v>
       </c>
       <c r="I264">
         <v>1.0</v>
       </c>
       <c r="J264">
         <v>3.95</v>
       </c>
       <c r="K264">
-        <v>13.73</v>
+        <v>334.07</v>
       </c>
       <c r="L264">
-        <v>14.05</v>
+        <v>341.93</v>
       </c>
       <c r="M264">
-        <v>14.38</v>
+        <v>349.84</v>
       </c>
       <c r="N264">
-        <v>14.87</v>
+        <v>353.82</v>
       </c>
       <c r="O264">
-        <v>16.55</v>
+        <v>361.83</v>
       </c>
       <c r="P264">
-        <v>18.29</v>
+        <v>381.83</v>
       </c>
       <c r="Q264">
-        <v>13.28</v>
+        <v>402.78</v>
       </c>
       <c r="R264">
-        <v>13.56</v>
+        <v>445.18</v>
       </c>
       <c r="S264">
-        <v>13.86</v>
+        <v>535.52</v>
       </c>
       <c r="T264">
-        <v>14.33</v>
+        <v>331.85</v>
       </c>
       <c r="U264">
-        <v>16.11</v>
+        <v>338.86</v>
       </c>
       <c r="V264">
-        <v>18.42</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:22">
+        <v>346.23</v>
+      </c>
+      <c r="W264">
+        <v>350.06</v>
+      </c>
+      <c r="X264">
+        <v>358.02</v>
+      </c>
+      <c r="Y264">
+        <v>378.94</v>
+      </c>
+      <c r="Z264">
+        <v>402.55</v>
+      </c>
+      <c r="AA264">
+        <v>460.19</v>
+      </c>
+      <c r="AB264">
+        <v>644.91</v>
+      </c>
+    </row>
+    <row r="265" spans="1:28">
       <c r="A265">
-        <v>166453</v>
+        <v>75922</v>
+      </c>
+      <c r="B265">
+        <v>157339119026</v>
       </c>
       <c r="C265">
-        <v>5055175234113</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>5059482103612</v>
+      </c>
+      <c r="D265">
+        <v>26136</v>
       </c>
       <c r="E265" t="s">
-        <v>546</v>
+        <v>343</v>
       </c>
       <c r="F265">
-        <v>7.708</v>
+        <v>0.782</v>
       </c>
       <c r="G265">
-        <v>523.52</v>
+        <v>21.07</v>
       </c>
       <c r="H265">
-        <v>523.52</v>
+        <v>21.07</v>
       </c>
       <c r="I265">
         <v>1.0</v>
       </c>
       <c r="J265">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K265">
-        <v>784.82</v>
+        <v>36.49</v>
       </c>
       <c r="L265">
-        <v>803.27</v>
+        <v>37.35</v>
       </c>
       <c r="M265">
-        <v>821.87</v>
+        <v>38.22</v>
       </c>
       <c r="N265">
-        <v>850.02</v>
+        <v>38.65</v>
       </c>
       <c r="O265">
-        <v>946.23</v>
+        <v>39.53</v>
       </c>
       <c r="P265">
-        <v>1045.84</v>
+        <v>41.71</v>
       </c>
       <c r="Q265">
-        <v>780.09</v>
+        <v>44.0</v>
       </c>
       <c r="R265">
-        <v>796.57</v>
+        <v>48.63</v>
       </c>
       <c r="S265">
-        <v>813.89</v>
+        <v>58.5</v>
       </c>
       <c r="T265">
-        <v>841.61</v>
+        <v>35.92</v>
       </c>
       <c r="U265">
-        <v>946.29</v>
+        <v>36.68</v>
       </c>
       <c r="V265">
-        <v>1081.78</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:22">
+        <v>37.48</v>
+      </c>
+      <c r="W265">
+        <v>37.89</v>
+      </c>
+      <c r="X265">
+        <v>38.76</v>
+      </c>
+      <c r="Y265">
+        <v>41.02</v>
+      </c>
+      <c r="Z265">
+        <v>43.58</v>
+      </c>
+      <c r="AA265">
+        <v>49.82</v>
+      </c>
+      <c r="AB265">
+        <v>69.81</v>
+      </c>
+    </row>
+    <row r="266" spans="1:28">
       <c r="A266">
-        <v>166454</v>
+        <v>75925</v>
+      </c>
+      <c r="B266">
+        <v>157339119056</v>
       </c>
       <c r="C266">
-        <v>5055175234076</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>5059482103629</v>
+      </c>
+      <c r="D266">
+        <v>26137</v>
       </c>
       <c r="E266" t="s">
-        <v>548</v>
+        <v>344</v>
       </c>
       <c r="F266">
-        <v>6.842</v>
+        <v>1.242</v>
       </c>
       <c r="G266">
-        <v>358.53</v>
+        <v>266.21</v>
       </c>
       <c r="H266">
-        <v>358.53</v>
+        <v>266.21</v>
       </c>
       <c r="I266">
         <v>1.0</v>
       </c>
       <c r="J266">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K266">
-        <v>540.59</v>
+        <v>399.37</v>
       </c>
       <c r="L266">
-        <v>553.3</v>
+        <v>408.76</v>
       </c>
       <c r="M266">
-        <v>566.11</v>
+        <v>418.22</v>
       </c>
       <c r="N266">
-        <v>585.5</v>
+        <v>422.98</v>
       </c>
       <c r="O266">
-        <v>651.77</v>
+        <v>432.55</v>
       </c>
       <c r="P266">
-        <v>720.38</v>
+        <v>456.46</v>
       </c>
       <c r="Q266">
-        <v>537.22</v>
+        <v>481.5</v>
       </c>
       <c r="R266">
-        <v>548.56</v>
+        <v>532.19</v>
       </c>
       <c r="S266">
-        <v>560.5</v>
+        <v>640.19</v>
       </c>
       <c r="T266">
-        <v>579.59</v>
+        <v>396.78</v>
       </c>
       <c r="U266">
-        <v>651.67</v>
+        <v>405.16</v>
       </c>
       <c r="V266">
-        <v>744.98</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:22">
+        <v>413.97</v>
+      </c>
+      <c r="W266">
+        <v>418.55</v>
+      </c>
+      <c r="X266">
+        <v>428.07</v>
+      </c>
+      <c r="Y266">
+        <v>453.08</v>
+      </c>
+      <c r="Z266">
+        <v>481.31</v>
+      </c>
+      <c r="AA266">
+        <v>550.23</v>
+      </c>
+      <c r="AB266">
+        <v>771.09</v>
+      </c>
+    </row>
+    <row r="267" spans="1:28">
       <c r="A267">
-        <v>166455</v>
+        <v>75933</v>
+      </c>
+      <c r="B267">
+        <v>157339120531</v>
       </c>
       <c r="C267">
-        <v>5055175234120</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>5059482103698</v>
+      </c>
+      <c r="D267">
+        <v>26145</v>
       </c>
       <c r="E267" t="s">
-        <v>550</v>
+        <v>345</v>
       </c>
       <c r="F267">
-        <v>10.84</v>
+        <v>0.652</v>
       </c>
       <c r="G267">
-        <v>860.83</v>
+        <v>21.77</v>
       </c>
       <c r="H267">
-        <v>860.83</v>
+        <v>21.77</v>
       </c>
       <c r="I267">
         <v>1.0</v>
       </c>
       <c r="J267">
-        <v>12.15</v>
+        <v>3.95</v>
       </c>
       <c r="K267">
-        <v>1289.68</v>
+        <v>37.53</v>
       </c>
       <c r="L267">
-        <v>1320.0</v>
+        <v>38.41</v>
       </c>
       <c r="M267">
-        <v>1350.56</v>
+        <v>39.3</v>
       </c>
       <c r="N267">
-        <v>1396.83</v>
+        <v>39.75</v>
       </c>
       <c r="O267">
-        <v>1554.93</v>
+        <v>40.65</v>
       </c>
       <c r="P267">
-        <v>1718.61</v>
+        <v>42.89</v>
       </c>
       <c r="Q267">
-        <v>1282.14</v>
+        <v>45.25</v>
       </c>
       <c r="R267">
-        <v>1309.23</v>
+        <v>50.01</v>
       </c>
       <c r="S267">
-        <v>1337.7</v>
+        <v>60.16</v>
       </c>
       <c r="T267">
-        <v>1383.26</v>
+        <v>36.95</v>
       </c>
       <c r="U267">
-        <v>1555.3</v>
+        <v>37.73</v>
       </c>
       <c r="V267">
-        <v>1778.0</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:22">
+        <v>38.55</v>
+      </c>
+      <c r="W267">
+        <v>38.98</v>
+      </c>
+      <c r="X267">
+        <v>39.87</v>
+      </c>
+      <c r="Y267">
+        <v>42.2</v>
+      </c>
+      <c r="Z267">
+        <v>44.83</v>
+      </c>
+      <c r="AA267">
+        <v>51.24</v>
+      </c>
+      <c r="AB267">
+        <v>71.81</v>
+      </c>
+    </row>
+    <row r="268" spans="1:28">
       <c r="A268">
-        <v>166456</v>
+        <v>75934</v>
+      </c>
+      <c r="B268">
+        <v>157339120653</v>
       </c>
       <c r="C268">
-        <v>5055175233802</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>5059482103704</v>
+      </c>
+      <c r="D268">
+        <v>26146</v>
       </c>
       <c r="E268" t="s">
-        <v>552</v>
+        <v>346</v>
       </c>
       <c r="F268">
-        <v>1.572</v>
+        <v>0.714</v>
       </c>
       <c r="G268">
-        <v>11.87</v>
+        <v>29.1</v>
       </c>
       <c r="H268">
-        <v>11.87</v>
+        <v>29.1</v>
       </c>
       <c r="I268">
         <v>1.0</v>
       </c>
       <c r="J268">
         <v>3.95</v>
       </c>
       <c r="K268">
-        <v>22.88</v>
+        <v>48.38</v>
       </c>
       <c r="L268">
-        <v>23.41</v>
+        <v>49.52</v>
       </c>
       <c r="M268">
-        <v>23.95</v>
+        <v>50.66</v>
       </c>
       <c r="N268">
-        <v>24.78</v>
+        <v>51.24</v>
       </c>
       <c r="O268">
-        <v>27.58</v>
+        <v>52.4</v>
       </c>
       <c r="P268">
-        <v>30.48</v>
+        <v>55.3</v>
       </c>
       <c r="Q268">
-        <v>22.38</v>
+        <v>58.33</v>
       </c>
       <c r="R268">
-        <v>22.85</v>
+        <v>64.47</v>
       </c>
       <c r="S268">
-        <v>23.35</v>
+        <v>77.55</v>
       </c>
       <c r="T268">
-        <v>24.14</v>
+        <v>47.74</v>
       </c>
       <c r="U268">
-        <v>27.15</v>
+        <v>48.75</v>
       </c>
       <c r="V268">
-        <v>31.04</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:22">
+        <v>49.81</v>
+      </c>
+      <c r="W268">
+        <v>50.36</v>
+      </c>
+      <c r="X268">
+        <v>51.51</v>
+      </c>
+      <c r="Y268">
+        <v>54.52</v>
+      </c>
+      <c r="Z268">
+        <v>57.91</v>
+      </c>
+      <c r="AA268">
+        <v>66.21</v>
+      </c>
+      <c r="AB268">
+        <v>92.78</v>
+      </c>
+    </row>
+    <row r="269" spans="1:28">
       <c r="A269">
-        <v>166457</v>
+        <v>75935</v>
+      </c>
+      <c r="B269">
+        <v>157339121423</v>
       </c>
       <c r="C269">
-        <v>5055175230894</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>5059482103711</v>
+      </c>
+      <c r="D269">
+        <v>26147</v>
       </c>
       <c r="E269" t="s">
-        <v>554</v>
+        <v>347</v>
       </c>
       <c r="F269">
-        <v>0.594</v>
+        <v>1.77</v>
       </c>
       <c r="G269">
-        <v>5.4</v>
+        <v>250.99</v>
       </c>
       <c r="H269">
-        <v>5.4</v>
+        <v>250.99</v>
       </c>
       <c r="I269">
         <v>1.0</v>
       </c>
       <c r="J269">
         <v>3.95</v>
       </c>
       <c r="K269">
-        <v>13.3</v>
+        <v>376.84</v>
       </c>
       <c r="L269">
-        <v>13.61</v>
+        <v>385.7</v>
       </c>
       <c r="M269">
-        <v>13.93</v>
+        <v>394.63</v>
       </c>
       <c r="N269">
-        <v>14.4</v>
+        <v>399.12</v>
       </c>
       <c r="O269">
-        <v>16.03</v>
+        <v>408.15</v>
       </c>
       <c r="P269">
-        <v>17.72</v>
+        <v>430.71</v>
       </c>
       <c r="Q269">
-        <v>12.86</v>
+        <v>454.34</v>
       </c>
       <c r="R269">
-        <v>13.13</v>
+        <v>502.17</v>
       </c>
       <c r="S269">
-        <v>13.41</v>
+        <v>604.07</v>
       </c>
       <c r="T269">
-        <v>13.87</v>
+        <v>374.37</v>
       </c>
       <c r="U269">
-        <v>15.59</v>
+        <v>382.28</v>
       </c>
       <c r="V269">
-        <v>17.83</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:22">
+        <v>390.6</v>
+      </c>
+      <c r="W269">
+        <v>394.92</v>
+      </c>
+      <c r="X269">
+        <v>403.9</v>
+      </c>
+      <c r="Y269">
+        <v>427.5</v>
+      </c>
+      <c r="Z269">
+        <v>454.13</v>
+      </c>
+      <c r="AA269">
+        <v>519.16</v>
+      </c>
+      <c r="AB269">
+        <v>727.55</v>
+      </c>
+    </row>
+    <row r="270" spans="1:28">
       <c r="A270">
-        <v>166458</v>
+        <v>75936</v>
+      </c>
+      <c r="B270">
+        <v>157339121450</v>
       </c>
       <c r="C270">
-        <v>5055175230764</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>5059482103728</v>
+      </c>
+      <c r="D270">
+        <v>26148</v>
       </c>
       <c r="E270" t="s">
-        <v>556</v>
+        <v>348</v>
       </c>
       <c r="F270">
-        <v>2.6</v>
+        <v>1.945</v>
       </c>
       <c r="G270">
-        <v>23.68</v>
+        <v>349.37</v>
       </c>
       <c r="H270">
-        <v>23.68</v>
+        <v>349.37</v>
       </c>
       <c r="I270">
         <v>1.0</v>
       </c>
       <c r="J270">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K270">
-        <v>44.92</v>
+        <v>522.47</v>
       </c>
       <c r="L270">
-        <v>45.98</v>
+        <v>534.75</v>
       </c>
       <c r="M270">
-        <v>47.04</v>
+        <v>547.13</v>
       </c>
       <c r="N270">
-        <v>48.65</v>
+        <v>553.36</v>
       </c>
       <c r="O270">
-        <v>54.16</v>
+        <v>565.87</v>
       </c>
       <c r="P270">
-        <v>59.86</v>
+        <v>597.16</v>
       </c>
       <c r="Q270">
-        <v>44.3</v>
+        <v>629.92</v>
       </c>
       <c r="R270">
-        <v>45.24</v>
+        <v>696.23</v>
       </c>
       <c r="S270">
-        <v>46.22</v>
+        <v>837.52</v>
       </c>
       <c r="T270">
-        <v>47.8</v>
+        <v>519.19</v>
       </c>
       <c r="U270">
-        <v>53.74</v>
+        <v>530.16</v>
       </c>
       <c r="V270">
-        <v>61.44</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:22">
+        <v>541.69</v>
+      </c>
+      <c r="W270">
+        <v>547.68</v>
+      </c>
+      <c r="X270">
+        <v>560.14</v>
+      </c>
+      <c r="Y270">
+        <v>592.87</v>
+      </c>
+      <c r="Z270">
+        <v>629.81</v>
+      </c>
+      <c r="AA270">
+        <v>719.99</v>
+      </c>
+      <c r="AB270">
+        <v>1008.99</v>
+      </c>
+    </row>
+    <row r="271" spans="1:28">
       <c r="A271">
-        <v>166459</v>
+        <v>75937</v>
+      </c>
+      <c r="B271">
+        <v>157339121501</v>
       </c>
       <c r="C271">
-        <v>5055175229850</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>5059482103735</v>
+      </c>
+      <c r="D271">
+        <v>26149</v>
       </c>
       <c r="E271" t="s">
-        <v>558</v>
+        <v>349</v>
       </c>
       <c r="F271">
-        <v>0.5063</v>
+        <v>1.915</v>
       </c>
       <c r="G271">
-        <v>15.47</v>
+        <v>336.42</v>
       </c>
       <c r="H271">
-        <v>15.47</v>
+        <v>336.42</v>
       </c>
       <c r="I271">
         <v>1.0</v>
       </c>
       <c r="J271">
         <v>3.95</v>
       </c>
       <c r="K271">
-        <v>28.2</v>
+        <v>503.3</v>
       </c>
       <c r="L271">
-        <v>28.87</v>
+        <v>515.13</v>
       </c>
       <c r="M271">
-        <v>29.54</v>
+        <v>527.06</v>
       </c>
       <c r="N271">
-        <v>30.55</v>
+        <v>533.05</v>
       </c>
       <c r="O271">
-        <v>34.0</v>
+        <v>545.11</v>
       </c>
       <c r="P271">
-        <v>37.58</v>
+        <v>575.25</v>
       </c>
       <c r="Q271">
-        <v>27.68</v>
+        <v>606.81</v>
       </c>
       <c r="R271">
-        <v>28.26</v>
+        <v>670.69</v>
       </c>
       <c r="S271">
-        <v>28.88</v>
+        <v>806.79</v>
       </c>
       <c r="T271">
-        <v>29.86</v>
+        <v>500.13</v>
       </c>
       <c r="U271">
-        <v>33.58</v>
+        <v>510.7</v>
       </c>
       <c r="V271">
-        <v>38.38</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:22">
+        <v>521.8</v>
+      </c>
+      <c r="W271">
+        <v>527.57</v>
+      </c>
+      <c r="X271">
+        <v>539.57</v>
+      </c>
+      <c r="Y271">
+        <v>571.1</v>
+      </c>
+      <c r="Z271">
+        <v>606.68</v>
+      </c>
+      <c r="AA271">
+        <v>693.55</v>
+      </c>
+      <c r="AB271">
+        <v>971.95</v>
+      </c>
+    </row>
+    <row r="272" spans="1:28">
       <c r="A272">
-        <v>166460</v>
+        <v>75938</v>
+      </c>
+      <c r="B272">
+        <v>157339121523</v>
       </c>
       <c r="C272">
-        <v>5055175226057</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>5059482103742</v>
+      </c>
+      <c r="D272">
+        <v>26150</v>
       </c>
       <c r="E272" t="s">
-        <v>560</v>
+        <v>350</v>
       </c>
       <c r="F272">
-        <v>0.524</v>
+        <v>1.685</v>
       </c>
       <c r="G272">
-        <v>2.01</v>
+        <v>100.01</v>
       </c>
       <c r="H272">
-        <v>2.01</v>
+        <v>100.01</v>
       </c>
       <c r="I272">
         <v>1.0</v>
       </c>
       <c r="J272">
         <v>3.95</v>
       </c>
       <c r="K272">
-        <v>8.28</v>
+        <v>153.35</v>
       </c>
       <c r="L272">
-        <v>8.47</v>
+        <v>156.95</v>
       </c>
       <c r="M272">
-        <v>8.67</v>
+        <v>160.59</v>
       </c>
       <c r="N272">
-        <v>8.97</v>
+        <v>162.41</v>
       </c>
       <c r="O272">
-        <v>9.98</v>
+        <v>166.09</v>
       </c>
       <c r="P272">
-        <v>11.03</v>
+        <v>175.27</v>
       </c>
       <c r="Q272">
-        <v>7.87</v>
+        <v>184.88</v>
       </c>
       <c r="R272">
-        <v>8.03</v>
+        <v>204.35</v>
       </c>
       <c r="S272">
-        <v>8.21</v>
+        <v>245.82</v>
       </c>
       <c r="T272">
-        <v>8.49</v>
+        <v>152.13</v>
       </c>
       <c r="U272">
-        <v>9.54</v>
+        <v>155.34</v>
       </c>
       <c r="V272">
-        <v>10.91</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:22">
+        <v>158.72</v>
+      </c>
+      <c r="W272">
+        <v>160.47</v>
+      </c>
+      <c r="X272">
+        <v>164.12</v>
+      </c>
+      <c r="Y272">
+        <v>173.71</v>
+      </c>
+      <c r="Z272">
+        <v>184.54</v>
+      </c>
+      <c r="AA272">
+        <v>210.96</v>
+      </c>
+      <c r="AB272">
+        <v>295.64</v>
+      </c>
+    </row>
+    <row r="273" spans="1:28">
       <c r="A273">
-        <v>166461</v>
+        <v>75942</v>
+      </c>
+      <c r="B273">
+        <v>157339124539</v>
       </c>
       <c r="C273">
-        <v>5055175233130</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>5059482103780</v>
+      </c>
+      <c r="D273">
+        <v>26154</v>
       </c>
       <c r="E273" t="s">
-        <v>562</v>
+        <v>351</v>
       </c>
       <c r="F273">
-        <v>0.5221</v>
+        <v>0.598</v>
       </c>
       <c r="G273">
-        <v>1.94</v>
+        <v>9.13</v>
       </c>
       <c r="H273">
-        <v>1.94</v>
+        <v>9.13</v>
       </c>
       <c r="I273">
         <v>1.0</v>
       </c>
       <c r="J273">
         <v>3.95</v>
       </c>
       <c r="K273">
-        <v>8.18</v>
+        <v>18.82</v>
       </c>
       <c r="L273">
-        <v>8.37</v>
+        <v>19.26</v>
       </c>
       <c r="M273">
-        <v>8.56</v>
+        <v>19.71</v>
       </c>
       <c r="N273">
-        <v>8.86</v>
+        <v>19.93</v>
       </c>
       <c r="O273">
-        <v>9.86</v>
+        <v>20.38</v>
       </c>
       <c r="P273">
-        <v>10.9</v>
+        <v>21.51</v>
       </c>
       <c r="Q273">
-        <v>7.76</v>
+        <v>22.69</v>
       </c>
       <c r="R273">
-        <v>7.93</v>
+        <v>25.08</v>
       </c>
       <c r="S273">
-        <v>8.1</v>
+        <v>30.17</v>
       </c>
       <c r="T273">
-        <v>8.37</v>
+        <v>18.35</v>
       </c>
       <c r="U273">
-        <v>9.42</v>
+        <v>18.73</v>
       </c>
       <c r="V273">
-        <v>10.76</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:22">
+        <v>19.14</v>
+      </c>
+      <c r="W273">
+        <v>19.35</v>
+      </c>
+      <c r="X273">
+        <v>19.79</v>
+      </c>
+      <c r="Y273">
+        <v>20.95</v>
+      </c>
+      <c r="Z273">
+        <v>22.26</v>
+      </c>
+      <c r="AA273">
+        <v>25.44</v>
+      </c>
+      <c r="AB273">
+        <v>35.65</v>
+      </c>
+    </row>
+    <row r="274" spans="1:28">
       <c r="A274">
-        <v>166462</v>
+        <v>75943</v>
+      </c>
+      <c r="B274">
+        <v>157339124791</v>
       </c>
       <c r="C274">
-        <v>5055175230245</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>5059482103797</v>
+      </c>
+      <c r="D274">
+        <v>26155</v>
       </c>
       <c r="E274" t="s">
-        <v>564</v>
+        <v>352</v>
       </c>
       <c r="F274">
-        <v>0.906</v>
+        <v>0.586</v>
       </c>
       <c r="G274">
-        <v>20.62</v>
+        <v>8.73</v>
       </c>
       <c r="H274">
-        <v>20.62</v>
+        <v>8.73</v>
       </c>
       <c r="I274">
         <v>1.0</v>
       </c>
       <c r="J274">
         <v>3.95</v>
       </c>
       <c r="K274">
-        <v>35.83</v>
+        <v>18.23</v>
       </c>
       <c r="L274">
-        <v>36.67</v>
+        <v>18.66</v>
       </c>
       <c r="M274">
-        <v>37.52</v>
+        <v>19.09</v>
       </c>
       <c r="N274">
-        <v>38.8</v>
+        <v>19.3</v>
       </c>
       <c r="O274">
-        <v>43.2</v>
+        <v>19.74</v>
       </c>
       <c r="P274">
-        <v>47.74</v>
+        <v>20.83</v>
       </c>
       <c r="Q274">
-        <v>35.26</v>
+        <v>21.98</v>
       </c>
       <c r="R274">
-        <v>36.01</v>
+        <v>24.29</v>
       </c>
       <c r="S274">
-        <v>36.79</v>
+        <v>29.22</v>
       </c>
       <c r="T274">
-        <v>38.04</v>
+        <v>17.76</v>
       </c>
       <c r="U274">
-        <v>42.77</v>
+        <v>18.13</v>
       </c>
       <c r="V274">
-        <v>48.9</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:22">
+        <v>18.53</v>
+      </c>
+      <c r="W274">
+        <v>18.73</v>
+      </c>
+      <c r="X274">
+        <v>19.16</v>
+      </c>
+      <c r="Y274">
+        <v>20.28</v>
+      </c>
+      <c r="Z274">
+        <v>21.54</v>
+      </c>
+      <c r="AA274">
+        <v>24.63</v>
+      </c>
+      <c r="AB274">
+        <v>34.51</v>
+      </c>
+    </row>
+    <row r="275" spans="1:28">
       <c r="A275">
-        <v>166463</v>
+        <v>75946</v>
+      </c>
+      <c r="B275">
+        <v>157339441806</v>
       </c>
       <c r="C275">
-        <v>5055175228969</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>5010559340606</v>
+      </c>
+      <c r="D275">
+        <v>34060</v>
       </c>
       <c r="E275" t="s">
-        <v>566</v>
+        <v>353</v>
       </c>
       <c r="F275">
-        <v>0.544</v>
+        <v>0.846</v>
       </c>
       <c r="G275">
-        <v>4.51</v>
+        <v>24.62</v>
       </c>
       <c r="H275">
-        <v>4.51</v>
+        <v>24.62</v>
       </c>
       <c r="I275">
         <v>1.0</v>
       </c>
       <c r="J275">
         <v>3.95</v>
       </c>
       <c r="K275">
-        <v>11.98</v>
+        <v>41.75</v>
       </c>
       <c r="L275">
-        <v>12.26</v>
+        <v>42.73</v>
       </c>
       <c r="M275">
-        <v>12.55</v>
+        <v>43.72</v>
       </c>
       <c r="N275">
-        <v>12.98</v>
+        <v>44.22</v>
       </c>
       <c r="O275">
-        <v>14.44</v>
+        <v>45.22</v>
       </c>
       <c r="P275">
-        <v>15.96</v>
+        <v>47.72</v>
       </c>
       <c r="Q275">
-        <v>11.55</v>
+        <v>50.33</v>
       </c>
       <c r="R275">
-        <v>11.79</v>
+        <v>55.63</v>
       </c>
       <c r="S275">
-        <v>12.05</v>
+        <v>66.92</v>
       </c>
       <c r="T275">
-        <v>12.46</v>
+        <v>41.15</v>
       </c>
       <c r="U275">
-        <v>14.01</v>
+        <v>42.02</v>
       </c>
       <c r="V275">
-        <v>16.01</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:22">
+        <v>42.93</v>
+      </c>
+      <c r="W275">
+        <v>43.41</v>
+      </c>
+      <c r="X275">
+        <v>44.39</v>
+      </c>
+      <c r="Y275">
+        <v>46.99</v>
+      </c>
+      <c r="Z275">
+        <v>49.92</v>
+      </c>
+      <c r="AA275">
+        <v>57.06</v>
+      </c>
+      <c r="AB275">
+        <v>79.97</v>
+      </c>
+    </row>
+    <row r="276" spans="1:28">
       <c r="A276">
-        <v>166464</v>
+        <v>75947</v>
+      </c>
+      <c r="B276">
+        <v>157340825779</v>
       </c>
       <c r="C276">
-        <v>5055175230801</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>5010559878000</v>
+      </c>
+      <c r="D276">
+        <v>87800</v>
       </c>
       <c r="E276" t="s">
-        <v>568</v>
+        <v>354</v>
       </c>
       <c r="F276">
-        <v>0.706</v>
+        <v>0.974</v>
       </c>
       <c r="G276">
-        <v>8.79</v>
+        <v>131.69</v>
       </c>
       <c r="H276">
-        <v>8.79</v>
+        <v>131.69</v>
       </c>
       <c r="I276">
         <v>1.0</v>
       </c>
       <c r="J276">
         <v>3.95</v>
       </c>
       <c r="K276">
-        <v>18.32</v>
+        <v>200.24</v>
       </c>
       <c r="L276">
-        <v>18.75</v>
+        <v>204.95</v>
       </c>
       <c r="M276">
-        <v>19.18</v>
+        <v>209.69</v>
       </c>
       <c r="N276">
-        <v>19.84</v>
+        <v>212.08</v>
       </c>
       <c r="O276">
-        <v>22.08</v>
+        <v>216.88</v>
       </c>
       <c r="P276">
-        <v>24.41</v>
+        <v>228.87</v>
       </c>
       <c r="Q276">
-        <v>17.85</v>
+        <v>241.42</v>
       </c>
       <c r="R276">
-        <v>18.22</v>
+        <v>266.84</v>
       </c>
       <c r="S276">
-        <v>18.62</v>
+        <v>320.99</v>
       </c>
       <c r="T276">
-        <v>19.25</v>
+        <v>198.76</v>
       </c>
       <c r="U276">
-        <v>21.65</v>
+        <v>202.96</v>
       </c>
       <c r="V276">
-        <v>24.75</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:22">
+        <v>207.37</v>
+      </c>
+      <c r="W276">
+        <v>209.67</v>
+      </c>
+      <c r="X276">
+        <v>214.44</v>
+      </c>
+      <c r="Y276">
+        <v>226.96</v>
+      </c>
+      <c r="Z276">
+        <v>241.11</v>
+      </c>
+      <c r="AA276">
+        <v>275.63</v>
+      </c>
+      <c r="AB276">
+        <v>386.27</v>
+      </c>
+    </row>
+    <row r="277" spans="1:28">
       <c r="A277">
-        <v>166465</v>
+        <v>75949</v>
+      </c>
+      <c r="B277">
+        <v>157338874409</v>
       </c>
       <c r="C277">
-        <v>5055175227436</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>5010559222469</v>
+      </c>
+      <c r="D277">
+        <v>22246</v>
       </c>
       <c r="E277" t="s">
-        <v>570</v>
+        <v>355</v>
       </c>
       <c r="F277">
-        <v>0.702</v>
+        <v>1.565</v>
       </c>
       <c r="G277">
-        <v>16.58</v>
+        <v>163.96</v>
       </c>
       <c r="H277">
-        <v>16.58</v>
+        <v>163.96</v>
       </c>
       <c r="I277">
         <v>1.0</v>
       </c>
       <c r="J277">
         <v>3.95</v>
       </c>
       <c r="K277">
-        <v>29.85</v>
+        <v>248.01</v>
       </c>
       <c r="L277">
-        <v>30.55</v>
+        <v>253.84</v>
       </c>
       <c r="M277">
-        <v>31.26</v>
+        <v>259.72</v>
       </c>
       <c r="N277">
-        <v>32.33</v>
+        <v>262.67</v>
       </c>
       <c r="O277">
-        <v>35.99</v>
+        <v>268.61</v>
       </c>
       <c r="P277">
-        <v>39.77</v>
+        <v>283.46</v>
       </c>
       <c r="Q277">
-        <v>29.31</v>
+        <v>299.02</v>
       </c>
       <c r="R277">
-        <v>29.93</v>
+        <v>330.49</v>
       </c>
       <c r="S277">
-        <v>30.58</v>
+        <v>397.56</v>
       </c>
       <c r="T277">
-        <v>31.63</v>
+        <v>246.26</v>
       </c>
       <c r="U277">
-        <v>35.56</v>
+        <v>251.46</v>
       </c>
       <c r="V277">
-        <v>40.65</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:22">
+        <v>256.93</v>
+      </c>
+      <c r="W277">
+        <v>259.78</v>
+      </c>
+      <c r="X277">
+        <v>265.68</v>
+      </c>
+      <c r="Y277">
+        <v>281.21</v>
+      </c>
+      <c r="Z277">
+        <v>298.73</v>
+      </c>
+      <c r="AA277">
+        <v>341.5</v>
+      </c>
+      <c r="AB277">
+        <v>478.58</v>
+      </c>
+    </row>
+    <row r="278" spans="1:28">
       <c r="A278">
-        <v>166466</v>
+        <v>75953</v>
+      </c>
+      <c r="B278">
+        <v>157339041081</v>
       </c>
       <c r="C278">
-        <v>5055175228792</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>5059482102929</v>
+      </c>
+      <c r="D278">
+        <v>25144</v>
       </c>
       <c r="E278" t="s">
-        <v>572</v>
+        <v>356</v>
       </c>
       <c r="F278">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="G278">
-        <v>2.25</v>
+        <v>4.25</v>
       </c>
       <c r="H278">
-        <v>2.25</v>
+        <v>4.25</v>
       </c>
       <c r="I278">
         <v>1.0</v>
       </c>
       <c r="J278">
         <v>3.95</v>
       </c>
       <c r="K278">
-        <v>8.63</v>
+        <v>11.6</v>
       </c>
       <c r="L278">
-        <v>8.84</v>
+        <v>11.87</v>
       </c>
       <c r="M278">
-        <v>9.04</v>
+        <v>12.14</v>
       </c>
       <c r="N278">
-        <v>9.35</v>
+        <v>12.28</v>
       </c>
       <c r="O278">
-        <v>10.41</v>
+        <v>12.56</v>
       </c>
       <c r="P278">
-        <v>11.51</v>
+        <v>13.25</v>
       </c>
       <c r="Q278">
-        <v>8.22</v>
+        <v>13.98</v>
       </c>
       <c r="R278">
-        <v>8.39</v>
+        <v>15.45</v>
       </c>
       <c r="S278">
-        <v>8.58</v>
+        <v>18.59</v>
       </c>
       <c r="T278">
-        <v>8.87</v>
+        <v>11.16</v>
       </c>
       <c r="U278">
-        <v>9.97</v>
+        <v>11.4</v>
       </c>
       <c r="V278">
-        <v>11.4</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:22">
+        <v>11.65</v>
+      </c>
+      <c r="W278">
+        <v>11.78</v>
+      </c>
+      <c r="X278">
+        <v>12.04</v>
+      </c>
+      <c r="Y278">
+        <v>12.75</v>
+      </c>
+      <c r="Z278">
+        <v>13.54</v>
+      </c>
+      <c r="AA278">
+        <v>15.48</v>
+      </c>
+      <c r="AB278">
+        <v>21.69</v>
+      </c>
+    </row>
+    <row r="279" spans="1:28">
       <c r="A279">
-        <v>166467</v>
+        <v>75955</v>
+      </c>
+      <c r="B279">
+        <v>157339038359</v>
       </c>
       <c r="C279">
-        <v>5055175228785</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>5059482102851</v>
+      </c>
+      <c r="D279">
+        <v>25074</v>
       </c>
       <c r="E279" t="s">
-        <v>574</v>
+        <v>357</v>
       </c>
       <c r="F279">
-        <v>0.598</v>
+        <v>0.51</v>
       </c>
       <c r="G279">
-        <v>12.28</v>
+        <v>4.25</v>
       </c>
       <c r="H279">
-        <v>12.28</v>
+        <v>4.25</v>
       </c>
       <c r="I279">
         <v>1.0</v>
       </c>
       <c r="J279">
         <v>3.95</v>
       </c>
       <c r="K279">
-        <v>23.48</v>
+        <v>11.6</v>
       </c>
       <c r="L279">
-        <v>24.03</v>
+        <v>11.87</v>
       </c>
       <c r="M279">
-        <v>24.59</v>
+        <v>12.14</v>
       </c>
       <c r="N279">
-        <v>25.43</v>
+        <v>12.28</v>
       </c>
       <c r="O279">
-        <v>28.31</v>
+        <v>12.56</v>
       </c>
       <c r="P279">
-        <v>31.29</v>
+        <v>13.25</v>
       </c>
       <c r="Q279">
-        <v>22.98</v>
+        <v>13.98</v>
       </c>
       <c r="R279">
-        <v>23.47</v>
+        <v>15.45</v>
       </c>
       <c r="S279">
-        <v>23.98</v>
+        <v>18.59</v>
       </c>
       <c r="T279">
-        <v>24.8</v>
+        <v>11.16</v>
       </c>
       <c r="U279">
-        <v>27.88</v>
+        <v>11.4</v>
       </c>
       <c r="V279">
-        <v>31.87</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:22">
+        <v>11.65</v>
+      </c>
+      <c r="W279">
+        <v>11.78</v>
+      </c>
+      <c r="X279">
+        <v>12.04</v>
+      </c>
+      <c r="Y279">
+        <v>12.75</v>
+      </c>
+      <c r="Z279">
+        <v>13.54</v>
+      </c>
+      <c r="AA279">
+        <v>15.48</v>
+      </c>
+      <c r="AB279">
+        <v>21.69</v>
+      </c>
+    </row>
+    <row r="280" spans="1:28">
       <c r="A280">
-        <v>166468</v>
+        <v>75957</v>
+      </c>
+      <c r="B280">
+        <v>157339041217</v>
       </c>
       <c r="C280">
-        <v>5055175228778</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>5059482102950</v>
+      </c>
+      <c r="D280">
+        <v>25154</v>
       </c>
       <c r="E280" t="s">
-        <v>576</v>
+        <v>358</v>
       </c>
       <c r="F280">
-        <v>0.604</v>
+        <v>0.51</v>
       </c>
       <c r="G280">
-        <v>12.28</v>
+        <v>12.01</v>
       </c>
       <c r="H280">
-        <v>12.28</v>
+        <v>12.01</v>
       </c>
       <c r="I280">
         <v>1.0</v>
       </c>
       <c r="J280">
         <v>3.95</v>
       </c>
       <c r="K280">
-        <v>23.48</v>
+        <v>23.08</v>
       </c>
       <c r="L280">
-        <v>24.03</v>
+        <v>23.63</v>
       </c>
       <c r="M280">
-        <v>24.59</v>
+        <v>24.17</v>
       </c>
       <c r="N280">
-        <v>25.43</v>
+        <v>24.45</v>
       </c>
       <c r="O280">
-        <v>28.31</v>
+        <v>25.0</v>
       </c>
       <c r="P280">
-        <v>31.29</v>
+        <v>26.38</v>
       </c>
       <c r="Q280">
-        <v>22.98</v>
+        <v>27.83</v>
       </c>
       <c r="R280">
-        <v>23.47</v>
+        <v>30.76</v>
       </c>
       <c r="S280">
-        <v>23.98</v>
+        <v>37.0</v>
       </c>
       <c r="T280">
-        <v>24.8</v>
+        <v>22.59</v>
       </c>
       <c r="U280">
-        <v>27.88</v>
+        <v>23.06</v>
       </c>
       <c r="V280">
-        <v>31.87</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:22">
+        <v>23.56</v>
+      </c>
+      <c r="W280">
+        <v>23.83</v>
+      </c>
+      <c r="X280">
+        <v>24.37</v>
+      </c>
+      <c r="Y280">
+        <v>25.79</v>
+      </c>
+      <c r="Z280">
+        <v>27.4</v>
+      </c>
+      <c r="AA280">
+        <v>31.32</v>
+      </c>
+      <c r="AB280">
+        <v>43.89</v>
+      </c>
+    </row>
+    <row r="281" spans="1:28">
       <c r="A281">
-        <v>166469</v>
+        <v>75958</v>
+      </c>
+      <c r="B281">
+        <v>157339038915</v>
       </c>
       <c r="C281">
-        <v>5055175230917</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>5059482102875</v>
+      </c>
+      <c r="D281">
+        <v>25093</v>
       </c>
       <c r="E281" t="s">
-        <v>578</v>
+        <v>359</v>
       </c>
       <c r="F281">
-        <v>0.608</v>
+        <v>0.51</v>
       </c>
       <c r="G281">
-        <v>12.28</v>
+        <v>4.25</v>
       </c>
       <c r="H281">
-        <v>12.28</v>
+        <v>4.25</v>
       </c>
       <c r="I281">
         <v>1.0</v>
       </c>
       <c r="J281">
         <v>3.95</v>
       </c>
       <c r="K281">
-        <v>23.48</v>
+        <v>11.6</v>
       </c>
       <c r="L281">
-        <v>24.03</v>
+        <v>11.87</v>
       </c>
       <c r="M281">
-        <v>24.59</v>
+        <v>12.14</v>
       </c>
       <c r="N281">
-        <v>25.43</v>
+        <v>12.28</v>
       </c>
       <c r="O281">
-        <v>28.31</v>
+        <v>12.56</v>
       </c>
       <c r="P281">
-        <v>31.29</v>
+        <v>13.25</v>
       </c>
       <c r="Q281">
-        <v>22.98</v>
+        <v>13.98</v>
       </c>
       <c r="R281">
-        <v>23.47</v>
+        <v>15.45</v>
       </c>
       <c r="S281">
-        <v>23.98</v>
+        <v>18.59</v>
       </c>
       <c r="T281">
-        <v>24.8</v>
+        <v>11.16</v>
       </c>
       <c r="U281">
-        <v>27.88</v>
+        <v>11.4</v>
       </c>
       <c r="V281">
-        <v>31.87</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:22">
+        <v>11.65</v>
+      </c>
+      <c r="W281">
+        <v>11.78</v>
+      </c>
+      <c r="X281">
+        <v>12.04</v>
+      </c>
+      <c r="Y281">
+        <v>12.75</v>
+      </c>
+      <c r="Z281">
+        <v>13.54</v>
+      </c>
+      <c r="AA281">
+        <v>15.48</v>
+      </c>
+      <c r="AB281">
+        <v>21.69</v>
+      </c>
+    </row>
+    <row r="282" spans="1:28">
       <c r="A282">
-        <v>166470</v>
+        <v>75960</v>
+      </c>
+      <c r="B282">
+        <v>157339039026</v>
       </c>
       <c r="C282">
-        <v>5055175228761</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>5059482102882</v>
+      </c>
+      <c r="D282">
+        <v>25116</v>
       </c>
       <c r="E282" t="s">
-        <v>580</v>
+        <v>360</v>
       </c>
       <c r="F282">
-        <v>0.608</v>
+        <v>0.51</v>
       </c>
       <c r="G282">
-        <v>12.28</v>
+        <v>4.25</v>
       </c>
       <c r="H282">
-        <v>12.28</v>
+        <v>4.25</v>
       </c>
       <c r="I282">
         <v>1.0</v>
       </c>
       <c r="J282">
         <v>3.95</v>
       </c>
       <c r="K282">
-        <v>23.48</v>
+        <v>11.6</v>
       </c>
       <c r="L282">
-        <v>24.03</v>
+        <v>11.87</v>
       </c>
       <c r="M282">
-        <v>24.59</v>
+        <v>12.14</v>
       </c>
       <c r="N282">
-        <v>25.43</v>
+        <v>12.28</v>
       </c>
       <c r="O282">
-        <v>28.31</v>
+        <v>12.56</v>
       </c>
       <c r="P282">
-        <v>31.29</v>
+        <v>13.25</v>
       </c>
       <c r="Q282">
-        <v>22.98</v>
+        <v>13.98</v>
       </c>
       <c r="R282">
-        <v>23.47</v>
+        <v>15.45</v>
       </c>
       <c r="S282">
-        <v>23.98</v>
+        <v>18.59</v>
       </c>
       <c r="T282">
-        <v>24.8</v>
+        <v>11.16</v>
       </c>
       <c r="U282">
-        <v>27.88</v>
+        <v>11.4</v>
       </c>
       <c r="V282">
-        <v>31.87</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:22">
+        <v>11.65</v>
+      </c>
+      <c r="W282">
+        <v>11.78</v>
+      </c>
+      <c r="X282">
+        <v>12.04</v>
+      </c>
+      <c r="Y282">
+        <v>12.75</v>
+      </c>
+      <c r="Z282">
+        <v>13.54</v>
+      </c>
+      <c r="AA282">
+        <v>15.48</v>
+      </c>
+      <c r="AB282">
+        <v>21.69</v>
+      </c>
+    </row>
+    <row r="283" spans="1:28">
       <c r="A283">
-        <v>166471</v>
+        <v>75961</v>
+      </c>
+      <c r="B283">
+        <v>157339038407</v>
       </c>
       <c r="C283">
-        <v>5055175228754</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>5059482102868</v>
+      </c>
+      <c r="D283">
+        <v>25076</v>
       </c>
       <c r="E283" t="s">
-        <v>582</v>
+        <v>361</v>
       </c>
       <c r="F283">
-        <v>0.61</v>
+        <v>0.51</v>
       </c>
       <c r="G283">
-        <v>14.29</v>
+        <v>4.25</v>
       </c>
       <c r="H283">
-        <v>14.29</v>
+        <v>4.25</v>
       </c>
       <c r="I283">
         <v>1.0</v>
       </c>
       <c r="J283">
         <v>3.95</v>
       </c>
       <c r="K283">
-        <v>26.46</v>
+        <v>11.6</v>
       </c>
       <c r="L283">
-        <v>27.08</v>
+        <v>11.87</v>
       </c>
       <c r="M283">
-        <v>27.71</v>
+        <v>12.14</v>
       </c>
       <c r="N283">
-        <v>28.66</v>
+        <v>12.28</v>
       </c>
       <c r="O283">
-        <v>31.9</v>
+        <v>12.56</v>
       </c>
       <c r="P283">
-        <v>35.26</v>
+        <v>13.25</v>
       </c>
       <c r="Q283">
-        <v>25.94</v>
+        <v>13.98</v>
       </c>
       <c r="R283">
-        <v>26.49</v>
+        <v>15.45</v>
       </c>
       <c r="S283">
-        <v>27.07</v>
+        <v>18.59</v>
       </c>
       <c r="T283">
-        <v>27.99</v>
+        <v>11.16</v>
       </c>
       <c r="U283">
-        <v>31.47</v>
+        <v>11.4</v>
       </c>
       <c r="V283">
-        <v>35.98</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:22">
+        <v>11.65</v>
+      </c>
+      <c r="W283">
+        <v>11.78</v>
+      </c>
+      <c r="X283">
+        <v>12.04</v>
+      </c>
+      <c r="Y283">
+        <v>12.75</v>
+      </c>
+      <c r="Z283">
+        <v>13.54</v>
+      </c>
+      <c r="AA283">
+        <v>15.48</v>
+      </c>
+      <c r="AB283">
+        <v>21.69</v>
+      </c>
+    </row>
+    <row r="284" spans="1:28">
       <c r="A284">
-        <v>166472</v>
+        <v>75962</v>
+      </c>
+      <c r="B284">
+        <v>157339039976</v>
       </c>
       <c r="C284">
-        <v>5055175229331</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>5059482102899</v>
+      </c>
+      <c r="D284">
+        <v>25122</v>
       </c>
       <c r="E284" t="s">
-        <v>584</v>
+        <v>362</v>
       </c>
       <c r="F284">
-        <v>0.602</v>
+        <v>0.51</v>
       </c>
       <c r="G284">
-        <v>12.28</v>
+        <v>4.25</v>
       </c>
       <c r="H284">
-        <v>12.28</v>
+        <v>4.25</v>
       </c>
       <c r="I284">
         <v>1.0</v>
       </c>
       <c r="J284">
         <v>3.95</v>
       </c>
       <c r="K284">
-        <v>23.48</v>
+        <v>11.6</v>
       </c>
       <c r="L284">
-        <v>24.03</v>
+        <v>11.87</v>
       </c>
       <c r="M284">
-        <v>24.59</v>
+        <v>12.14</v>
       </c>
       <c r="N284">
-        <v>25.43</v>
+        <v>12.28</v>
       </c>
       <c r="O284">
-        <v>28.31</v>
+        <v>12.56</v>
       </c>
       <c r="P284">
-        <v>31.29</v>
+        <v>13.25</v>
       </c>
       <c r="Q284">
-        <v>22.98</v>
+        <v>13.98</v>
       </c>
       <c r="R284">
-        <v>23.47</v>
+        <v>15.45</v>
       </c>
       <c r="S284">
-        <v>23.98</v>
+        <v>18.59</v>
       </c>
       <c r="T284">
-        <v>24.8</v>
+        <v>11.16</v>
       </c>
       <c r="U284">
-        <v>27.88</v>
+        <v>11.4</v>
       </c>
       <c r="V284">
-        <v>31.87</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:22">
+        <v>11.65</v>
+      </c>
+      <c r="W284">
+        <v>11.78</v>
+      </c>
+      <c r="X284">
+        <v>12.04</v>
+      </c>
+      <c r="Y284">
+        <v>12.75</v>
+      </c>
+      <c r="Z284">
+        <v>13.54</v>
+      </c>
+      <c r="AA284">
+        <v>15.48</v>
+      </c>
+      <c r="AB284">
+        <v>21.69</v>
+      </c>
+    </row>
+    <row r="285" spans="1:28">
       <c r="A285">
-        <v>166473</v>
+        <v>75963</v>
+      </c>
+      <c r="B285">
+        <v>157339041189</v>
       </c>
       <c r="C285">
-        <v>5055175228747</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>5059482102943</v>
+      </c>
+      <c r="D285">
+        <v>25153</v>
       </c>
       <c r="E285" t="s">
-        <v>586</v>
+        <v>363</v>
       </c>
       <c r="F285">
-        <v>0.608</v>
+        <v>0.51</v>
       </c>
       <c r="G285">
-        <v>12.28</v>
+        <v>4.25</v>
       </c>
       <c r="H285">
-        <v>12.28</v>
+        <v>4.25</v>
       </c>
       <c r="I285">
         <v>1.0</v>
       </c>
       <c r="J285">
         <v>3.95</v>
       </c>
       <c r="K285">
-        <v>23.48</v>
+        <v>11.6</v>
       </c>
       <c r="L285">
-        <v>24.03</v>
+        <v>11.87</v>
       </c>
       <c r="M285">
-        <v>24.59</v>
+        <v>12.14</v>
       </c>
       <c r="N285">
-        <v>25.43</v>
+        <v>12.28</v>
       </c>
       <c r="O285">
-        <v>28.31</v>
+        <v>12.56</v>
       </c>
       <c r="P285">
-        <v>31.29</v>
+        <v>13.25</v>
       </c>
       <c r="Q285">
-        <v>22.98</v>
+        <v>13.98</v>
       </c>
       <c r="R285">
-        <v>23.47</v>
+        <v>15.45</v>
       </c>
       <c r="S285">
-        <v>23.98</v>
+        <v>18.59</v>
       </c>
       <c r="T285">
-        <v>24.8</v>
+        <v>11.16</v>
       </c>
       <c r="U285">
-        <v>27.88</v>
+        <v>11.4</v>
       </c>
       <c r="V285">
-        <v>31.87</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:22">
+        <v>11.65</v>
+      </c>
+      <c r="W285">
+        <v>11.78</v>
+      </c>
+      <c r="X285">
+        <v>12.04</v>
+      </c>
+      <c r="Y285">
+        <v>12.75</v>
+      </c>
+      <c r="Z285">
+        <v>13.54</v>
+      </c>
+      <c r="AA285">
+        <v>15.48</v>
+      </c>
+      <c r="AB285">
+        <v>21.69</v>
+      </c>
+    </row>
+    <row r="286" spans="1:28">
       <c r="A286">
-        <v>166474</v>
+        <v>75983</v>
+      </c>
+      <c r="B286">
+        <v>157340598820</v>
       </c>
       <c r="C286">
-        <v>5055175230900</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>5010559784332</v>
+      </c>
+      <c r="D286">
+        <v>78433</v>
       </c>
       <c r="E286" t="s">
-        <v>588</v>
+        <v>364</v>
       </c>
       <c r="F286">
-        <v>0.608</v>
+        <v>0.974</v>
       </c>
       <c r="G286">
-        <v>12.96</v>
+        <v>125.3</v>
       </c>
       <c r="H286">
-        <v>12.96</v>
+        <v>125.3</v>
       </c>
       <c r="I286">
         <v>1.0</v>
       </c>
       <c r="J286">
         <v>3.95</v>
       </c>
       <c r="K286">
-        <v>24.49</v>
+        <v>190.78</v>
       </c>
       <c r="L286">
-        <v>25.06</v>
+        <v>195.27</v>
       </c>
       <c r="M286">
-        <v>25.64</v>
+        <v>199.79</v>
       </c>
       <c r="N286">
-        <v>26.52</v>
+        <v>202.06</v>
       </c>
       <c r="O286">
-        <v>29.53</v>
+        <v>206.63</v>
       </c>
       <c r="P286">
-        <v>32.63</v>
+        <v>218.06</v>
       </c>
       <c r="Q286">
-        <v>23.98</v>
+        <v>230.02</v>
       </c>
       <c r="R286">
-        <v>24.49</v>
+        <v>254.23</v>
       </c>
       <c r="S286">
-        <v>25.02</v>
+        <v>305.83</v>
       </c>
       <c r="T286">
-        <v>25.88</v>
+        <v>189.35</v>
       </c>
       <c r="U286">
-        <v>29.09</v>
+        <v>193.35</v>
       </c>
       <c r="V286">
-        <v>33.26</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:22">
+        <v>197.56</v>
+      </c>
+      <c r="W286">
+        <v>199.74</v>
+      </c>
+      <c r="X286">
+        <v>204.29</v>
+      </c>
+      <c r="Y286">
+        <v>216.22</v>
+      </c>
+      <c r="Z286">
+        <v>229.7</v>
+      </c>
+      <c r="AA286">
+        <v>262.58</v>
+      </c>
+      <c r="AB286">
+        <v>367.99</v>
+      </c>
+    </row>
+    <row r="287" spans="1:28">
       <c r="A287">
-        <v>166475</v>
+        <v>76002</v>
+      </c>
+      <c r="B287">
+        <v>157338792198</v>
       </c>
       <c r="C287">
-        <v>5055175228730</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>5059482068416</v>
+      </c>
+      <c r="D287">
+        <v>20338</v>
       </c>
       <c r="E287" t="s">
-        <v>590</v>
+        <v>365</v>
       </c>
       <c r="F287">
-        <v>0.606</v>
+        <v>0.956</v>
       </c>
       <c r="G287">
-        <v>12.96</v>
+        <v>5.25</v>
       </c>
       <c r="H287">
-        <v>12.96</v>
+        <v>5.25</v>
       </c>
       <c r="I287">
         <v>1.0</v>
       </c>
       <c r="J287">
         <v>3.95</v>
       </c>
       <c r="K287">
-        <v>24.49</v>
+        <v>13.08</v>
       </c>
       <c r="L287">
-        <v>25.06</v>
+        <v>13.38</v>
       </c>
       <c r="M287">
-        <v>25.64</v>
+        <v>13.69</v>
       </c>
       <c r="N287">
-        <v>26.52</v>
+        <v>13.85</v>
       </c>
       <c r="O287">
-        <v>29.53</v>
+        <v>14.16</v>
       </c>
       <c r="P287">
-        <v>32.63</v>
+        <v>14.94</v>
       </c>
       <c r="Q287">
-        <v>23.98</v>
+        <v>15.76</v>
       </c>
       <c r="R287">
-        <v>24.49</v>
+        <v>17.42</v>
       </c>
       <c r="S287">
-        <v>25.02</v>
+        <v>20.96</v>
       </c>
       <c r="T287">
-        <v>25.88</v>
+        <v>12.63</v>
       </c>
       <c r="U287">
-        <v>29.09</v>
+        <v>12.9</v>
       </c>
       <c r="V287">
-        <v>33.26</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:22">
+        <v>13.18</v>
+      </c>
+      <c r="W287">
+        <v>13.33</v>
+      </c>
+      <c r="X287">
+        <v>13.63</v>
+      </c>
+      <c r="Y287">
+        <v>14.43</v>
+      </c>
+      <c r="Z287">
+        <v>15.33</v>
+      </c>
+      <c r="AA287">
+        <v>17.52</v>
+      </c>
+      <c r="AB287">
+        <v>24.55</v>
+      </c>
+    </row>
+    <row r="288" spans="1:28">
       <c r="A288">
-        <v>166476</v>
+        <v>76080</v>
+      </c>
+      <c r="B288">
+        <v>157338901564</v>
       </c>
       <c r="C288">
-        <v>5055175230832</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>5059482093951</v>
+      </c>
+      <c r="D288">
+        <v>23509</v>
       </c>
       <c r="E288" t="s">
-        <v>592</v>
+        <v>366</v>
       </c>
       <c r="F288">
-        <v>0.79</v>
+        <v>1.304</v>
       </c>
       <c r="G288">
-        <v>44.13</v>
+        <v>33.41</v>
       </c>
       <c r="H288">
-        <v>44.13</v>
+        <v>33.41</v>
       </c>
       <c r="I288">
         <v>1.0</v>
       </c>
       <c r="J288">
         <v>3.95</v>
       </c>
       <c r="K288">
-        <v>70.63</v>
+        <v>54.76</v>
       </c>
       <c r="L288">
-        <v>72.29</v>
+        <v>56.05</v>
       </c>
       <c r="M288">
-        <v>73.96</v>
+        <v>57.35</v>
       </c>
       <c r="N288">
-        <v>76.5</v>
+        <v>58.0</v>
       </c>
       <c r="O288">
-        <v>85.15</v>
+        <v>59.31</v>
       </c>
       <c r="P288">
-        <v>94.12</v>
+        <v>62.59</v>
       </c>
       <c r="Q288">
-        <v>69.87</v>
+        <v>66.02</v>
       </c>
       <c r="R288">
-        <v>71.34</v>
+        <v>72.97</v>
       </c>
       <c r="S288">
-        <v>72.9</v>
+        <v>87.78</v>
       </c>
       <c r="T288">
-        <v>75.38</v>
+        <v>54.09</v>
       </c>
       <c r="U288">
-        <v>84.75</v>
+        <v>55.23</v>
       </c>
       <c r="V288">
-        <v>96.89</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:22">
+        <v>56.43</v>
+      </c>
+      <c r="W288">
+        <v>57.06</v>
+      </c>
+      <c r="X288">
+        <v>58.35</v>
+      </c>
+      <c r="Y288">
+        <v>61.76</v>
+      </c>
+      <c r="Z288">
+        <v>65.61</v>
+      </c>
+      <c r="AA288">
+        <v>75.01</v>
+      </c>
+      <c r="AB288">
+        <v>105.11</v>
+      </c>
+    </row>
+    <row r="289" spans="1:28">
       <c r="A289">
-        <v>166477</v>
+        <v>76081</v>
+      </c>
+      <c r="B289">
+        <v>157338952191</v>
       </c>
       <c r="C289">
-        <v>5055175230825</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>5059482095016</v>
+      </c>
+      <c r="D289">
+        <v>24061</v>
       </c>
       <c r="E289" t="s">
-        <v>594</v>
+        <v>367</v>
       </c>
       <c r="F289">
-        <v>0.706</v>
+        <v>1.134</v>
       </c>
       <c r="G289">
-        <v>30.42</v>
+        <v>14.77</v>
       </c>
       <c r="H289">
-        <v>30.42</v>
+        <v>14.77</v>
       </c>
       <c r="I289">
         <v>1.0</v>
       </c>
       <c r="J289">
         <v>3.95</v>
       </c>
       <c r="K289">
-        <v>50.33</v>
+        <v>27.17</v>
       </c>
       <c r="L289">
-        <v>51.52</v>
+        <v>27.81</v>
       </c>
       <c r="M289">
-        <v>52.71</v>
+        <v>28.45</v>
       </c>
       <c r="N289">
-        <v>54.52</v>
+        <v>28.77</v>
       </c>
       <c r="O289">
-        <v>60.69</v>
+        <v>29.43</v>
       </c>
       <c r="P289">
-        <v>67.07</v>
+        <v>31.05</v>
       </c>
       <c r="Q289">
-        <v>49.69</v>
+        <v>32.76</v>
       </c>
       <c r="R289">
-        <v>50.74</v>
+        <v>36.2</v>
       </c>
       <c r="S289">
-        <v>51.84</v>
+        <v>43.55</v>
       </c>
       <c r="T289">
-        <v>53.6</v>
+        <v>26.65</v>
       </c>
       <c r="U289">
-        <v>60.27</v>
+        <v>27.21</v>
       </c>
       <c r="V289">
-        <v>68.9</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:22">
+        <v>27.8</v>
+      </c>
+      <c r="W289">
+        <v>28.11</v>
+      </c>
+      <c r="X289">
+        <v>28.75</v>
+      </c>
+      <c r="Y289">
+        <v>30.43</v>
+      </c>
+      <c r="Z289">
+        <v>32.33</v>
+      </c>
+      <c r="AA289">
+        <v>36.96</v>
+      </c>
+      <c r="AB289">
+        <v>51.79</v>
+      </c>
+    </row>
+    <row r="290" spans="1:28">
       <c r="A290">
-        <v>166478</v>
+        <v>76084</v>
+      </c>
+      <c r="B290">
+        <v>157338910673</v>
       </c>
       <c r="C290">
-        <v>5055175230818</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>5059482094071</v>
+      </c>
+      <c r="D290">
+        <v>23522</v>
       </c>
       <c r="E290" t="s">
-        <v>596</v>
+        <v>368</v>
       </c>
       <c r="F290">
-        <v>0.614</v>
+        <v>1.496</v>
       </c>
       <c r="G290">
-        <v>19.02</v>
+        <v>44.49</v>
       </c>
       <c r="H290">
-        <v>19.02</v>
+        <v>44.49</v>
       </c>
       <c r="I290">
         <v>1.0</v>
       </c>
       <c r="J290">
         <v>3.95</v>
       </c>
       <c r="K290">
-        <v>33.46</v>
+        <v>71.16</v>
       </c>
       <c r="L290">
-        <v>34.25</v>
+        <v>72.83</v>
       </c>
       <c r="M290">
-        <v>35.04</v>
+        <v>74.52</v>
       </c>
       <c r="N290">
-        <v>36.24</v>
+        <v>75.37</v>
       </c>
       <c r="O290">
-        <v>40.34</v>
+        <v>77.07</v>
       </c>
       <c r="P290">
-        <v>44.59</v>
+        <v>81.33</v>
       </c>
       <c r="Q290">
-        <v>32.9</v>
+        <v>85.8</v>
       </c>
       <c r="R290">
-        <v>33.6</v>
+        <v>94.83</v>
       </c>
       <c r="S290">
-        <v>34.33</v>
+        <v>114.07</v>
       </c>
       <c r="T290">
-        <v>35.5</v>
+        <v>70.4</v>
       </c>
       <c r="U290">
-        <v>39.92</v>
+        <v>71.88</v>
       </c>
       <c r="V290">
-        <v>45.63</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:22">
+        <v>73.45</v>
+      </c>
+      <c r="W290">
+        <v>74.26</v>
+      </c>
+      <c r="X290">
+        <v>75.95</v>
+      </c>
+      <c r="Y290">
+        <v>80.39</v>
+      </c>
+      <c r="Z290">
+        <v>85.4</v>
+      </c>
+      <c r="AA290">
+        <v>97.62</v>
+      </c>
+      <c r="AB290">
+        <v>136.81</v>
+      </c>
+    </row>
+    <row r="291" spans="1:28">
       <c r="A291">
-        <v>166479</v>
+        <v>76086</v>
+      </c>
+      <c r="B291">
+        <v>157338963486</v>
       </c>
       <c r="C291">
-        <v>5055175230290</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>5059482095481</v>
+      </c>
+      <c r="D291">
+        <v>24116</v>
       </c>
       <c r="E291" t="s">
-        <v>598</v>
+        <v>369</v>
       </c>
       <c r="F291">
-        <v>2.864</v>
+        <v>1.41</v>
       </c>
       <c r="G291">
-        <v>155.03</v>
+        <v>11.15</v>
       </c>
       <c r="H291">
-        <v>155.03</v>
+        <v>11.15</v>
       </c>
       <c r="I291">
         <v>1.0</v>
       </c>
       <c r="J291">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K291">
-        <v>239.35</v>
+        <v>21.81</v>
       </c>
       <c r="L291">
-        <v>244.98</v>
+        <v>22.32</v>
       </c>
       <c r="M291">
-        <v>250.65</v>
+        <v>22.84</v>
       </c>
       <c r="N291">
-        <v>259.24</v>
+        <v>23.1</v>
       </c>
       <c r="O291">
-        <v>288.58</v>
+        <v>23.62</v>
       </c>
       <c r="P291">
-        <v>318.96</v>
+        <v>24.93</v>
       </c>
       <c r="Q291">
-        <v>237.66</v>
+        <v>26.29</v>
       </c>
       <c r="R291">
-        <v>242.68</v>
+        <v>29.06</v>
       </c>
       <c r="S291">
-        <v>247.95</v>
+        <v>34.96</v>
       </c>
       <c r="T291">
-        <v>256.4</v>
+        <v>21.32</v>
       </c>
       <c r="U291">
-        <v>288.29</v>
+        <v>21.77</v>
       </c>
       <c r="V291">
-        <v>329.57</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:22">
+        <v>22.24</v>
+      </c>
+      <c r="W291">
+        <v>22.49</v>
+      </c>
+      <c r="X291">
+        <v>23.0</v>
+      </c>
+      <c r="Y291">
+        <v>24.35</v>
+      </c>
+      <c r="Z291">
+        <v>25.86</v>
+      </c>
+      <c r="AA291">
+        <v>29.57</v>
+      </c>
+      <c r="AB291">
+        <v>41.43</v>
+      </c>
+    </row>
+    <row r="292" spans="1:28">
       <c r="A292">
-        <v>166480</v>
+        <v>76087</v>
+      </c>
+      <c r="B292">
+        <v>157338964530</v>
       </c>
       <c r="C292">
-        <v>5055175230382</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>5059482095528</v>
+      </c>
+      <c r="D292">
+        <v>24124</v>
       </c>
       <c r="E292" t="s">
-        <v>600</v>
+        <v>370</v>
       </c>
       <c r="F292">
-        <v>2.896</v>
+        <v>2.91</v>
       </c>
       <c r="G292">
-        <v>163.98</v>
+        <v>16.41</v>
       </c>
       <c r="H292">
-        <v>163.98</v>
+        <v>16.41</v>
       </c>
       <c r="I292">
         <v>1.0</v>
       </c>
       <c r="J292">
         <v>7.65</v>
       </c>
       <c r="K292">
-        <v>252.6</v>
+        <v>34.16</v>
       </c>
       <c r="L292">
-        <v>258.54</v>
+        <v>34.96</v>
       </c>
       <c r="M292">
-        <v>264.53</v>
+        <v>35.77</v>
       </c>
       <c r="N292">
-        <v>273.59</v>
+        <v>36.18</v>
       </c>
       <c r="O292">
-        <v>304.56</v>
+        <v>37.0</v>
       </c>
       <c r="P292">
-        <v>336.62</v>
+        <v>39.04</v>
       </c>
       <c r="Q292">
-        <v>250.83</v>
+        <v>41.19</v>
       </c>
       <c r="R292">
-        <v>256.13</v>
+        <v>45.52</v>
       </c>
       <c r="S292">
-        <v>261.7</v>
+        <v>54.76</v>
       </c>
       <c r="T292">
-        <v>270.61</v>
+        <v>33.6</v>
       </c>
       <c r="U292">
-        <v>304.27</v>
+        <v>34.31</v>
       </c>
       <c r="V292">
-        <v>347.84</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:22">
+        <v>35.06</v>
+      </c>
+      <c r="W292">
+        <v>35.45</v>
+      </c>
+      <c r="X292">
+        <v>36.25</v>
+      </c>
+      <c r="Y292">
+        <v>38.37</v>
+      </c>
+      <c r="Z292">
+        <v>40.76</v>
+      </c>
+      <c r="AA292">
+        <v>46.6</v>
+      </c>
+      <c r="AB292">
+        <v>65.3</v>
+      </c>
+    </row>
+    <row r="293" spans="1:28">
       <c r="A293">
-        <v>166481</v>
+        <v>76214</v>
       </c>
       <c r="C293">
-        <v>5055175228877</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>5059482077814</v>
+      </c>
+      <c r="D293">
+        <v>31629</v>
       </c>
       <c r="E293" t="s">
-        <v>602</v>
+        <v>371</v>
       </c>
       <c r="F293">
-        <v>0.99</v>
+        <v>8.335</v>
       </c>
       <c r="G293">
-        <v>46.51</v>
+        <v>21.98</v>
       </c>
       <c r="H293">
-        <v>46.51</v>
+        <v>21.98</v>
       </c>
       <c r="I293">
         <v>1.0</v>
       </c>
       <c r="J293">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K293">
-        <v>74.15</v>
+        <v>42.4</v>
       </c>
       <c r="L293">
-        <v>75.89</v>
+        <v>43.4</v>
       </c>
       <c r="M293">
-        <v>77.65</v>
+        <v>44.41</v>
       </c>
       <c r="N293">
-        <v>80.31</v>
+        <v>44.91</v>
       </c>
       <c r="O293">
-        <v>89.4</v>
+        <v>45.93</v>
       </c>
       <c r="P293">
-        <v>98.81</v>
+        <v>48.47</v>
       </c>
       <c r="Q293">
-        <v>73.37</v>
+        <v>51.13</v>
       </c>
       <c r="R293">
-        <v>74.92</v>
+        <v>56.51</v>
       </c>
       <c r="S293">
-        <v>76.55</v>
+        <v>67.98</v>
       </c>
       <c r="T293">
-        <v>79.16</v>
+        <v>41.8</v>
       </c>
       <c r="U293">
-        <v>89.0</v>
+        <v>42.68</v>
       </c>
       <c r="V293">
-        <v>101.75</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:22">
+        <v>43.61</v>
+      </c>
+      <c r="W293">
+        <v>44.09</v>
+      </c>
+      <c r="X293">
+        <v>45.1</v>
+      </c>
+      <c r="Y293">
+        <v>47.73</v>
+      </c>
+      <c r="Z293">
+        <v>50.71</v>
+      </c>
+      <c r="AA293">
+        <v>57.97</v>
+      </c>
+      <c r="AB293">
+        <v>81.24</v>
+      </c>
+    </row>
+    <row r="294" spans="1:28">
       <c r="A294">
-        <v>166482</v>
+        <v>76391</v>
+      </c>
+      <c r="B294">
+        <v>157338708281</v>
       </c>
       <c r="C294">
-        <v>5055175228952</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>5059482083082</v>
+      </c>
+      <c r="D294">
+        <v>18390</v>
       </c>
       <c r="E294" t="s">
-        <v>604</v>
+        <v>372</v>
       </c>
       <c r="F294">
-        <v>0.91</v>
+        <v>0.522</v>
       </c>
       <c r="G294">
-        <v>14.22</v>
+        <v>20.84</v>
       </c>
       <c r="H294">
-        <v>14.22</v>
+        <v>20.84</v>
       </c>
       <c r="I294">
         <v>1.0</v>
       </c>
       <c r="J294">
         <v>3.95</v>
       </c>
       <c r="K294">
-        <v>26.35</v>
+        <v>36.15</v>
       </c>
       <c r="L294">
-        <v>26.97</v>
+        <v>37.0</v>
       </c>
       <c r="M294">
-        <v>27.6</v>
+        <v>37.86</v>
       </c>
       <c r="N294">
-        <v>28.54</v>
+        <v>38.29</v>
       </c>
       <c r="O294">
-        <v>31.77</v>
+        <v>39.16</v>
       </c>
       <c r="P294">
-        <v>35.12</v>
+        <v>41.32</v>
       </c>
       <c r="Q294">
-        <v>25.84</v>
+        <v>43.59</v>
       </c>
       <c r="R294">
-        <v>26.39</v>
+        <v>48.18</v>
       </c>
       <c r="S294">
-        <v>26.96</v>
+        <v>57.95</v>
       </c>
       <c r="T294">
-        <v>27.88</v>
+        <v>35.58</v>
       </c>
       <c r="U294">
-        <v>31.34</v>
+        <v>36.34</v>
       </c>
       <c r="V294">
-        <v>35.83</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:22">
+        <v>37.13</v>
+      </c>
+      <c r="W294">
+        <v>37.54</v>
+      </c>
+      <c r="X294">
+        <v>38.39</v>
+      </c>
+      <c r="Y294">
+        <v>40.63</v>
+      </c>
+      <c r="Z294">
+        <v>43.17</v>
+      </c>
+      <c r="AA294">
+        <v>49.35</v>
+      </c>
+      <c r="AB294">
+        <v>69.15</v>
+      </c>
+    </row>
+    <row r="295" spans="1:28">
       <c r="A295">
-        <v>166483</v>
+        <v>76464</v>
       </c>
       <c r="C295">
-        <v>5055175228945</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>5059482075230</v>
+      </c>
+      <c r="D295">
+        <v>29056</v>
       </c>
       <c r="E295" t="s">
-        <v>606</v>
+        <v>373</v>
       </c>
       <c r="F295">
-        <v>0.884</v>
+        <v>3.67</v>
       </c>
       <c r="G295">
-        <v>15.02</v>
+        <v>56.99</v>
       </c>
       <c r="H295">
-        <v>15.02</v>
+        <v>56.99</v>
       </c>
       <c r="I295">
         <v>1.0</v>
       </c>
       <c r="J295">
+        <v>7.65</v>
+      </c>
+      <c r="K295">
+        <v>94.23</v>
+      </c>
+      <c r="L295">
+        <v>96.44</v>
+      </c>
+      <c r="M295">
+        <v>98.68</v>
+      </c>
+      <c r="N295">
+        <v>99.8</v>
+      </c>
+      <c r="O295">
+        <v>102.06</v>
+      </c>
+      <c r="P295">
+        <v>107.7</v>
+      </c>
+      <c r="Q295">
+        <v>113.61</v>
+      </c>
+      <c r="R295">
+        <v>125.57</v>
+      </c>
+      <c r="S295">
+        <v>151.05</v>
+      </c>
+      <c r="T295">
+        <v>93.34</v>
+      </c>
+      <c r="U295">
+        <v>95.31</v>
+      </c>
+      <c r="V295">
+        <v>97.38</v>
+      </c>
+      <c r="W295">
+        <v>98.46</v>
+      </c>
+      <c r="X295">
+        <v>100.7</v>
+      </c>
+      <c r="Y295">
+        <v>106.58</v>
+      </c>
+      <c r="Z295">
+        <v>113.22</v>
+      </c>
+      <c r="AA295">
+        <v>129.43</v>
+      </c>
+      <c r="AB295">
+        <v>181.39</v>
+      </c>
+    </row>
+    <row r="296" spans="1:28">
+      <c r="A296">
+        <v>76467</v>
+      </c>
+      <c r="C296">
+        <v>5059482075209</v>
+      </c>
+      <c r="D296">
+        <v>29049</v>
+      </c>
+      <c r="E296" t="s">
+        <v>374</v>
+      </c>
+      <c r="F296">
+        <v>1.35</v>
+      </c>
+      <c r="G296">
+        <v>17.75</v>
+      </c>
+      <c r="H296">
+        <v>17.75</v>
+      </c>
+      <c r="I296">
+        <v>1.0</v>
+      </c>
+      <c r="J296">
         <v>3.95</v>
       </c>
-      <c r="K295">
-[...63 lines deleted...]
-      </c>
       <c r="K296">
-        <v>40.92</v>
+        <v>31.58</v>
       </c>
       <c r="L296">
-        <v>41.89</v>
+        <v>32.32</v>
       </c>
       <c r="M296">
-        <v>42.86</v>
+        <v>33.07</v>
       </c>
       <c r="N296">
-        <v>44.32</v>
+        <v>33.45</v>
       </c>
       <c r="O296">
-        <v>49.34</v>
+        <v>34.2</v>
       </c>
       <c r="P296">
-        <v>54.54</v>
+        <v>36.09</v>
       </c>
       <c r="Q296">
-        <v>40.33</v>
+        <v>38.07</v>
       </c>
       <c r="R296">
-        <v>41.18</v>
+        <v>42.08</v>
       </c>
       <c r="S296">
-        <v>42.08</v>
+        <v>50.62</v>
       </c>
       <c r="T296">
-        <v>43.51</v>
+        <v>31.04</v>
       </c>
       <c r="U296">
-        <v>48.92</v>
+        <v>31.69</v>
       </c>
       <c r="V296">
-        <v>55.93</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:22">
+        <v>32.38</v>
+      </c>
+      <c r="W296">
+        <v>32.74</v>
+      </c>
+      <c r="X296">
+        <v>33.48</v>
+      </c>
+      <c r="Y296">
+        <v>35.44</v>
+      </c>
+      <c r="Z296">
+        <v>37.65</v>
+      </c>
+      <c r="AA296">
+        <v>43.04</v>
+      </c>
+      <c r="AB296">
+        <v>60.31</v>
+      </c>
+    </row>
+    <row r="297" spans="1:28">
       <c r="A297">
-        <v>166485</v>
+        <v>76471</v>
       </c>
       <c r="C297">
-        <v>5055175230610</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>5059482075223</v>
+      </c>
+      <c r="D297">
+        <v>29052</v>
       </c>
       <c r="E297" t="s">
-        <v>610</v>
+        <v>375</v>
       </c>
       <c r="F297">
-        <v>0.562</v>
+        <v>1.9</v>
       </c>
       <c r="G297">
-        <v>26.33</v>
+        <v>27.25</v>
       </c>
       <c r="H297">
-        <v>26.33</v>
+        <v>27.25</v>
       </c>
       <c r="I297">
         <v>1.0</v>
       </c>
       <c r="J297">
         <v>3.95</v>
       </c>
       <c r="K297">
-        <v>44.28</v>
+        <v>45.64</v>
       </c>
       <c r="L297">
-        <v>45.32</v>
+        <v>46.71</v>
       </c>
       <c r="M297">
-        <v>46.37</v>
+        <v>47.8</v>
       </c>
       <c r="N297">
-        <v>47.96</v>
+        <v>48.34</v>
       </c>
       <c r="O297">
-        <v>53.39</v>
+        <v>49.43</v>
       </c>
       <c r="P297">
-        <v>59.01</v>
+        <v>52.17</v>
       </c>
       <c r="Q297">
-        <v>43.67</v>
+        <v>55.03</v>
       </c>
       <c r="R297">
-        <v>44.59</v>
+        <v>60.82</v>
       </c>
       <c r="S297">
-        <v>45.56</v>
+        <v>73.16</v>
       </c>
       <c r="T297">
-        <v>47.11</v>
+        <v>45.02</v>
       </c>
       <c r="U297">
-        <v>52.97</v>
+        <v>45.97</v>
       </c>
       <c r="V297">
-        <v>60.55</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:22">
+        <v>46.97</v>
+      </c>
+      <c r="W297">
+        <v>47.49</v>
+      </c>
+      <c r="X297">
+        <v>48.57</v>
+      </c>
+      <c r="Y297">
+        <v>51.41</v>
+      </c>
+      <c r="Z297">
+        <v>54.61</v>
+      </c>
+      <c r="AA297">
+        <v>62.43</v>
+      </c>
+      <c r="AB297">
+        <v>87.49</v>
+      </c>
+    </row>
+    <row r="298" spans="1:28">
       <c r="A298">
-        <v>166486</v>
+        <v>76473</v>
       </c>
       <c r="C298">
-        <v>5055175227627</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>5059482075216</v>
+      </c>
+      <c r="D298">
+        <v>29051</v>
       </c>
       <c r="E298" t="s">
-        <v>612</v>
+        <v>376</v>
       </c>
       <c r="F298">
-        <v>0.528</v>
+        <v>1.73</v>
       </c>
       <c r="G298">
-        <v>5.48</v>
+        <v>22.5</v>
       </c>
       <c r="H298">
-        <v>5.48</v>
+        <v>22.5</v>
       </c>
       <c r="I298">
         <v>1.0</v>
       </c>
       <c r="J298">
         <v>3.95</v>
       </c>
       <c r="K298">
-        <v>13.42</v>
+        <v>38.61</v>
       </c>
       <c r="L298">
-        <v>13.73</v>
+        <v>39.52</v>
       </c>
       <c r="M298">
-        <v>14.05</v>
+        <v>40.43</v>
       </c>
       <c r="N298">
-        <v>14.53</v>
+        <v>40.89</v>
       </c>
       <c r="O298">
-        <v>16.18</v>
+        <v>41.82</v>
       </c>
       <c r="P298">
-        <v>17.88</v>
+        <v>44.13</v>
       </c>
       <c r="Q298">
-        <v>12.97</v>
+        <v>46.55</v>
       </c>
       <c r="R298">
-        <v>13.25</v>
+        <v>51.45</v>
       </c>
       <c r="S298">
-        <v>13.54</v>
+        <v>61.89</v>
       </c>
       <c r="T298">
-        <v>14.0</v>
+        <v>38.03</v>
       </c>
       <c r="U298">
-        <v>15.74</v>
+        <v>38.83</v>
       </c>
       <c r="V298">
-        <v>17.99</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:22">
+        <v>39.68</v>
+      </c>
+      <c r="W298">
+        <v>40.11</v>
+      </c>
+      <c r="X298">
+        <v>41.03</v>
+      </c>
+      <c r="Y298">
+        <v>43.42</v>
+      </c>
+      <c r="Z298">
+        <v>46.13</v>
+      </c>
+      <c r="AA298">
+        <v>52.73</v>
+      </c>
+      <c r="AB298">
+        <v>73.9</v>
+      </c>
+    </row>
+    <row r="299" spans="1:28">
       <c r="A299">
-        <v>166487</v>
+        <v>76476</v>
       </c>
       <c r="C299">
-        <v>5055175216065</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>5059482075148</v>
+      </c>
+      <c r="D299">
+        <v>28975</v>
       </c>
       <c r="E299" t="s">
-        <v>614</v>
+        <v>377</v>
       </c>
       <c r="F299">
-        <v>0.766</v>
+        <v>1.635</v>
       </c>
       <c r="G299">
-        <v>18.82</v>
+        <v>23.7</v>
       </c>
       <c r="H299">
-        <v>18.82</v>
+        <v>23.7</v>
       </c>
       <c r="I299">
         <v>1.0</v>
       </c>
       <c r="J299">
         <v>3.95</v>
       </c>
       <c r="K299">
-        <v>33.16</v>
+        <v>40.39</v>
       </c>
       <c r="L299">
-        <v>33.94</v>
+        <v>41.34</v>
       </c>
       <c r="M299">
-        <v>34.73</v>
+        <v>42.29</v>
       </c>
       <c r="N299">
-        <v>35.92</v>
+        <v>42.77</v>
       </c>
       <c r="O299">
-        <v>39.98</v>
+        <v>43.74</v>
       </c>
       <c r="P299">
-        <v>44.19</v>
+        <v>46.16</v>
       </c>
       <c r="Q299">
-        <v>32.61</v>
+        <v>48.69</v>
       </c>
       <c r="R299">
-        <v>33.3</v>
+        <v>53.82</v>
       </c>
       <c r="S299">
-        <v>34.02</v>
+        <v>64.74</v>
       </c>
       <c r="T299">
-        <v>35.18</v>
+        <v>39.79</v>
       </c>
       <c r="U299">
-        <v>39.56</v>
+        <v>40.63</v>
       </c>
       <c r="V299">
-        <v>45.22</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:22">
+        <v>41.52</v>
+      </c>
+      <c r="W299">
+        <v>41.98</v>
+      </c>
+      <c r="X299">
+        <v>42.93</v>
+      </c>
+      <c r="Y299">
+        <v>45.44</v>
+      </c>
+      <c r="Z299">
+        <v>48.27</v>
+      </c>
+      <c r="AA299">
+        <v>55.18</v>
+      </c>
+      <c r="AB299">
+        <v>77.34</v>
+      </c>
+    </row>
+    <row r="300" spans="1:28">
       <c r="A300">
-        <v>166488</v>
+        <v>76494</v>
+      </c>
+      <c r="B300">
+        <v>157339995853</v>
       </c>
       <c r="C300">
-        <v>5055175227894</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>5010559523795</v>
+      </c>
+      <c r="D300">
+        <v>52379</v>
       </c>
       <c r="E300" t="s">
-        <v>616</v>
+        <v>378</v>
       </c>
       <c r="F300">
-        <v>4.262</v>
+        <v>0.922</v>
       </c>
       <c r="G300">
-        <v>55.76</v>
+        <v>24.15</v>
       </c>
       <c r="H300">
-        <v>55.76</v>
+        <v>24.15</v>
       </c>
       <c r="I300">
         <v>1.0</v>
       </c>
       <c r="J300">
-        <v>7.65</v>
+        <v>3.95</v>
       </c>
       <c r="K300">
-        <v>92.41</v>
+        <v>41.05</v>
       </c>
       <c r="L300">
-        <v>94.58</v>
+        <v>42.02</v>
       </c>
       <c r="M300">
-        <v>96.77</v>
+        <v>42.99</v>
       </c>
       <c r="N300">
-        <v>100.09</v>
+        <v>43.48</v>
       </c>
       <c r="O300">
-        <v>111.41</v>
+        <v>44.46</v>
       </c>
       <c r="P300">
-        <v>123.14</v>
+        <v>46.92</v>
       </c>
       <c r="Q300">
-        <v>91.53</v>
+        <v>49.5</v>
       </c>
       <c r="R300">
-        <v>93.46</v>
+        <v>54.71</v>
       </c>
       <c r="S300">
-        <v>95.49</v>
+        <v>65.81</v>
       </c>
       <c r="T300">
-        <v>98.75</v>
+        <v>40.46</v>
       </c>
       <c r="U300">
-        <v>111.03</v>
+        <v>41.31</v>
       </c>
       <c r="V300">
-        <v>126.92</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:22">
+        <v>42.21</v>
+      </c>
+      <c r="W300">
+        <v>42.68</v>
+      </c>
+      <c r="X300">
+        <v>43.65</v>
+      </c>
+      <c r="Y300">
+        <v>46.2</v>
+      </c>
+      <c r="Z300">
+        <v>49.08</v>
+      </c>
+      <c r="AA300">
+        <v>56.1</v>
+      </c>
+      <c r="AB300">
+        <v>78.62</v>
+      </c>
+    </row>
+    <row r="301" spans="1:28">
       <c r="A301">
-        <v>166489</v>
+        <v>76596</v>
+      </c>
+      <c r="B301">
+        <v>157338242168</v>
       </c>
       <c r="C301">
-        <v>5055175215280</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>5059482081835</v>
+      </c>
+      <c r="D301">
+        <v>12125</v>
       </c>
       <c r="E301" t="s">
-        <v>618</v>
+        <v>379</v>
       </c>
       <c r="F301">
-        <v>0.508</v>
+        <v>0.536</v>
       </c>
       <c r="G301">
-        <v>18.26</v>
+        <v>1.25</v>
       </c>
       <c r="H301">
-        <v>18.26</v>
+        <v>1.25</v>
       </c>
       <c r="I301">
         <v>1.0</v>
       </c>
       <c r="J301">
         <v>3.95</v>
       </c>
       <c r="K301">
-        <v>32.33</v>
+        <v>7.15</v>
       </c>
       <c r="L301">
-        <v>33.09</v>
+        <v>7.32</v>
       </c>
       <c r="M301">
-        <v>33.86</v>
+        <v>7.49</v>
       </c>
       <c r="N301">
-        <v>35.02</v>
+        <v>7.58</v>
       </c>
       <c r="O301">
-        <v>38.98</v>
+        <v>7.75</v>
       </c>
       <c r="P301">
-        <v>43.09</v>
+        <v>8.18</v>
       </c>
       <c r="Q301">
-        <v>31.79</v>
+        <v>8.63</v>
       </c>
       <c r="R301">
-        <v>32.46</v>
+        <v>9.53</v>
       </c>
       <c r="S301">
-        <v>33.16</v>
+        <v>11.47</v>
       </c>
       <c r="T301">
-        <v>34.29</v>
+        <v>6.75</v>
       </c>
       <c r="U301">
-        <v>38.56</v>
+        <v>6.89</v>
       </c>
       <c r="V301">
-        <v>44.08</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:22">
+        <v>7.04</v>
+      </c>
+      <c r="W301">
+        <v>7.12</v>
+      </c>
+      <c r="X301">
+        <v>7.28</v>
+      </c>
+      <c r="Y301">
+        <v>7.7</v>
+      </c>
+      <c r="Z301">
+        <v>8.18</v>
+      </c>
+      <c r="AA301">
+        <v>9.36</v>
+      </c>
+      <c r="AB301">
+        <v>13.11</v>
+      </c>
+    </row>
+    <row r="302" spans="1:28">
       <c r="A302">
-        <v>166490</v>
+        <v>76619</v>
+      </c>
+      <c r="B302">
+        <v>157338987096</v>
       </c>
       <c r="C302">
-        <v>5011274952952</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>5010559243785</v>
+      </c>
+      <c r="D302">
+        <v>24378</v>
       </c>
       <c r="E302" t="s">
-        <v>620</v>
+        <v>380</v>
       </c>
       <c r="F302">
-        <v>0.502</v>
+        <v>0.834</v>
       </c>
       <c r="G302">
-        <v>1.29</v>
+        <v>51.91</v>
       </c>
       <c r="H302">
-        <v>1.29</v>
+        <v>51.91</v>
       </c>
       <c r="I302">
         <v>1.0</v>
       </c>
       <c r="J302">
         <v>3.95</v>
       </c>
       <c r="K302">
-        <v>7.21</v>
+        <v>82.14</v>
       </c>
       <c r="L302">
-        <v>7.38</v>
+        <v>84.08</v>
       </c>
       <c r="M302">
-        <v>7.55</v>
+        <v>86.02</v>
       </c>
       <c r="N302">
-        <v>7.81</v>
+        <v>87.0</v>
       </c>
       <c r="O302">
-        <v>8.7</v>
+        <v>88.97</v>
       </c>
       <c r="P302">
-        <v>9.61</v>
+        <v>93.89</v>
       </c>
       <c r="Q302">
-        <v>6.81</v>
+        <v>99.04</v>
       </c>
       <c r="R302">
-        <v>6.95</v>
+        <v>109.47</v>
       </c>
       <c r="S302">
-        <v>7.1</v>
+        <v>131.68</v>
       </c>
       <c r="T302">
-        <v>7.34</v>
+        <v>81.32</v>
       </c>
       <c r="U302">
-        <v>8.26</v>
+        <v>83.04</v>
       </c>
       <c r="V302">
-        <v>9.44</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:22">
+        <v>84.84</v>
+      </c>
+      <c r="W302">
+        <v>85.78</v>
+      </c>
+      <c r="X302">
+        <v>87.73</v>
+      </c>
+      <c r="Y302">
+        <v>92.86</v>
+      </c>
+      <c r="Z302">
+        <v>98.65</v>
+      </c>
+      <c r="AA302">
+        <v>112.77</v>
+      </c>
+      <c r="AB302">
+        <v>158.04</v>
+      </c>
+    </row>
+    <row r="303" spans="1:28">
       <c r="A303">
-        <v>166491</v>
+        <v>76620</v>
+      </c>
+      <c r="B303">
+        <v>157338986655</v>
       </c>
       <c r="C303">
-        <v>5011274952167</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>5010559243754</v>
+      </c>
+      <c r="D303">
+        <v>24375</v>
       </c>
       <c r="E303" t="s">
-        <v>622</v>
+        <v>381</v>
       </c>
       <c r="F303">
-        <v>0.501</v>
+        <v>0.694</v>
       </c>
       <c r="G303">
-        <v>1.29</v>
+        <v>31.88</v>
       </c>
       <c r="H303">
-        <v>1.29</v>
+        <v>31.88</v>
       </c>
       <c r="I303">
         <v>1.0</v>
       </c>
       <c r="J303">
         <v>3.95</v>
       </c>
       <c r="K303">
-        <v>7.21</v>
+        <v>52.5</v>
       </c>
       <c r="L303">
-        <v>7.38</v>
+        <v>53.73</v>
       </c>
       <c r="M303">
-        <v>7.55</v>
+        <v>54.97</v>
       </c>
       <c r="N303">
-        <v>7.81</v>
+        <v>55.6</v>
       </c>
       <c r="O303">
-        <v>8.7</v>
+        <v>56.86</v>
       </c>
       <c r="P303">
-        <v>9.61</v>
+        <v>60.0</v>
       </c>
       <c r="Q303">
-        <v>6.81</v>
+        <v>63.29</v>
       </c>
       <c r="R303">
-        <v>6.95</v>
+        <v>69.95</v>
       </c>
       <c r="S303">
-        <v>7.1</v>
+        <v>84.15</v>
       </c>
       <c r="T303">
-        <v>7.34</v>
+        <v>51.84</v>
       </c>
       <c r="U303">
-        <v>8.26</v>
+        <v>52.93</v>
       </c>
       <c r="V303">
-        <v>9.44</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:22">
+        <v>54.08</v>
+      </c>
+      <c r="W303">
+        <v>54.68</v>
+      </c>
+      <c r="X303">
+        <v>55.92</v>
+      </c>
+      <c r="Y303">
+        <v>59.19</v>
+      </c>
+      <c r="Z303">
+        <v>62.88</v>
+      </c>
+      <c r="AA303">
+        <v>71.88</v>
+      </c>
+      <c r="AB303">
+        <v>100.74</v>
+      </c>
+    </row>
+    <row r="304" spans="1:28">
       <c r="A304">
-        <v>166492</v>
+        <v>76643</v>
+      </c>
+      <c r="B304">
+        <v>157340116517</v>
       </c>
       <c r="C304">
-        <v>5011274080631</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>5010559557387</v>
+      </c>
+      <c r="D304">
+        <v>55738</v>
       </c>
       <c r="E304" t="s">
-        <v>624</v>
+        <v>382</v>
       </c>
       <c r="F304">
-        <v>0.5011</v>
+        <v>0.61</v>
       </c>
       <c r="G304">
-        <v>1.16</v>
+        <v>25.59</v>
       </c>
       <c r="H304">
-        <v>1.16</v>
+        <v>25.59</v>
       </c>
       <c r="I304">
         <v>1.0</v>
       </c>
       <c r="J304">
         <v>3.95</v>
       </c>
       <c r="K304">
-        <v>7.02</v>
+        <v>43.18</v>
       </c>
       <c r="L304">
-        <v>7.19</v>
+        <v>44.2</v>
       </c>
       <c r="M304">
-        <v>7.35</v>
+        <v>45.22</v>
       </c>
       <c r="N304">
-        <v>7.6</v>
+        <v>45.74</v>
       </c>
       <c r="O304">
-        <v>8.47</v>
+        <v>46.77</v>
       </c>
       <c r="P304">
-        <v>9.36</v>
+        <v>49.36</v>
       </c>
       <c r="Q304">
-        <v>6.61</v>
+        <v>52.07</v>
       </c>
       <c r="R304">
-        <v>6.75</v>
+        <v>57.55</v>
       </c>
       <c r="S304">
-        <v>6.9</v>
+        <v>69.23</v>
       </c>
       <c r="T304">
-        <v>7.14</v>
+        <v>42.58</v>
       </c>
       <c r="U304">
-        <v>8.02</v>
+        <v>43.48</v>
       </c>
       <c r="V304">
-        <v>9.17</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:22">
+        <v>44.42</v>
+      </c>
+      <c r="W304">
+        <v>44.91</v>
+      </c>
+      <c r="X304">
+        <v>45.93</v>
+      </c>
+      <c r="Y304">
+        <v>48.62</v>
+      </c>
+      <c r="Z304">
+        <v>51.65</v>
+      </c>
+      <c r="AA304">
+        <v>59.04</v>
+      </c>
+      <c r="AB304">
+        <v>82.74</v>
+      </c>
+    </row>
+    <row r="305" spans="1:28">
       <c r="A305">
-        <v>166493</v>
+        <v>76655</v>
+      </c>
+      <c r="B305">
+        <v>157339650722</v>
       </c>
       <c r="C305">
-        <v>5011274143534</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>5010559383894</v>
+      </c>
+      <c r="D305">
+        <v>38389</v>
       </c>
       <c r="E305" t="s">
-        <v>626</v>
+        <v>383</v>
       </c>
       <c r="F305">
-        <v>0.528</v>
+        <v>0.852</v>
       </c>
       <c r="G305">
-        <v>7.88</v>
+        <v>46.49</v>
       </c>
       <c r="H305">
-        <v>7.88</v>
+        <v>46.49</v>
       </c>
       <c r="I305">
         <v>1.0</v>
       </c>
       <c r="J305">
         <v>3.95</v>
       </c>
       <c r="K305">
-        <v>16.97</v>
+        <v>74.12</v>
       </c>
       <c r="L305">
-        <v>17.37</v>
+        <v>75.86</v>
       </c>
       <c r="M305">
-        <v>17.77</v>
+        <v>77.62</v>
       </c>
       <c r="N305">
-        <v>18.38</v>
+        <v>78.5</v>
       </c>
       <c r="O305">
-        <v>20.46</v>
+        <v>80.28</v>
       </c>
       <c r="P305">
-        <v>22.61</v>
+        <v>84.72</v>
       </c>
       <c r="Q305">
-        <v>16.51</v>
+        <v>89.37</v>
       </c>
       <c r="R305">
-        <v>16.86</v>
+        <v>98.77</v>
       </c>
       <c r="S305">
-        <v>17.22</v>
+        <v>118.82</v>
       </c>
       <c r="T305">
-        <v>17.81</v>
+        <v>73.34</v>
       </c>
       <c r="U305">
-        <v>20.02</v>
+        <v>74.89</v>
       </c>
       <c r="V305">
-        <v>22.89</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:22">
+        <v>76.52</v>
+      </c>
+      <c r="W305">
+        <v>77.37</v>
+      </c>
+      <c r="X305">
+        <v>79.13</v>
+      </c>
+      <c r="Y305">
+        <v>83.75</v>
+      </c>
+      <c r="Z305">
+        <v>88.97</v>
+      </c>
+      <c r="AA305">
+        <v>101.71</v>
+      </c>
+      <c r="AB305">
+        <v>142.53</v>
+      </c>
+    </row>
+    <row r="306" spans="1:28">
       <c r="A306">
-        <v>166494</v>
+        <v>76659</v>
+      </c>
+      <c r="B306">
+        <v>157339850687</v>
       </c>
       <c r="C306">
-        <v>5011274142087</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>5010559442683</v>
+      </c>
+      <c r="D306">
+        <v>44268</v>
       </c>
       <c r="E306" t="s">
-        <v>628</v>
+        <v>384</v>
       </c>
       <c r="F306">
-        <v>0.532</v>
+        <v>0.736</v>
       </c>
       <c r="G306">
-        <v>6.19</v>
+        <v>25.35</v>
       </c>
       <c r="H306">
-        <v>6.19</v>
+        <v>25.35</v>
       </c>
       <c r="I306">
         <v>1.0</v>
       </c>
       <c r="J306">
         <v>3.95</v>
       </c>
       <c r="K306">
-        <v>14.47</v>
+        <v>42.83</v>
       </c>
       <c r="L306">
-        <v>14.81</v>
+        <v>43.84</v>
       </c>
       <c r="M306">
-        <v>15.15</v>
+        <v>44.85</v>
       </c>
       <c r="N306">
-        <v>15.67</v>
+        <v>45.36</v>
       </c>
       <c r="O306">
-        <v>17.44</v>
+        <v>46.39</v>
       </c>
       <c r="P306">
-        <v>19.28</v>
+        <v>48.95</v>
       </c>
       <c r="Q306">
-        <v>14.02</v>
+        <v>51.64</v>
       </c>
       <c r="R306">
-        <v>14.31</v>
+        <v>57.07</v>
       </c>
       <c r="S306">
-        <v>14.63</v>
+        <v>68.66</v>
       </c>
       <c r="T306">
-        <v>15.12</v>
+        <v>42.22</v>
       </c>
       <c r="U306">
-        <v>17.01</v>
+        <v>43.11</v>
       </c>
       <c r="V306">
-        <v>19.44</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:22">
+        <v>44.05</v>
+      </c>
+      <c r="W306">
+        <v>44.54</v>
+      </c>
+      <c r="X306">
+        <v>45.55</v>
+      </c>
+      <c r="Y306">
+        <v>48.21</v>
+      </c>
+      <c r="Z306">
+        <v>51.22</v>
+      </c>
+      <c r="AA306">
+        <v>58.55</v>
+      </c>
+      <c r="AB306">
+        <v>82.06</v>
+      </c>
+    </row>
+    <row r="307" spans="1:28">
       <c r="A307">
-        <v>166495</v>
+        <v>76672</v>
+      </c>
+      <c r="B307">
+        <v>157339559066</v>
       </c>
       <c r="C307">
-        <v>5011274141019</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>5010559361427</v>
+      </c>
+      <c r="D307">
+        <v>36142</v>
       </c>
       <c r="E307" t="s">
-        <v>630</v>
+        <v>385</v>
       </c>
       <c r="F307">
-        <v>0.532</v>
+        <v>0.858</v>
       </c>
       <c r="G307">
-        <v>6.19</v>
+        <v>39.23</v>
       </c>
       <c r="H307">
-        <v>6.19</v>
+        <v>39.23</v>
       </c>
       <c r="I307">
         <v>1.0</v>
       </c>
       <c r="J307">
         <v>3.95</v>
       </c>
       <c r="K307">
-        <v>14.47</v>
+        <v>63.38</v>
       </c>
       <c r="L307">
-        <v>14.81</v>
+        <v>64.87</v>
       </c>
       <c r="M307">
-        <v>15.15</v>
+        <v>66.37</v>
       </c>
       <c r="N307">
-        <v>15.67</v>
+        <v>67.12</v>
       </c>
       <c r="O307">
-        <v>17.44</v>
+        <v>68.64</v>
       </c>
       <c r="P307">
-        <v>19.28</v>
+        <v>72.44</v>
       </c>
       <c r="Q307">
-        <v>14.02</v>
+        <v>76.41</v>
       </c>
       <c r="R307">
-        <v>14.31</v>
+        <v>84.45</v>
       </c>
       <c r="S307">
-        <v>14.63</v>
+        <v>101.59</v>
       </c>
       <c r="T307">
-        <v>15.12</v>
+        <v>62.65</v>
       </c>
       <c r="U307">
-        <v>17.01</v>
+        <v>63.98</v>
       </c>
       <c r="V307">
-        <v>19.44</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:22">
+        <v>65.37</v>
+      </c>
+      <c r="W307">
+        <v>66.09</v>
+      </c>
+      <c r="X307">
+        <v>67.6</v>
+      </c>
+      <c r="Y307">
+        <v>71.55</v>
+      </c>
+      <c r="Z307">
+        <v>76.0</v>
+      </c>
+      <c r="AA307">
+        <v>86.89</v>
+      </c>
+      <c r="AB307">
+        <v>121.76</v>
+      </c>
+    </row>
+    <row r="308" spans="1:28">
       <c r="A308">
-        <v>166496</v>
+        <v>76673</v>
+      </c>
+      <c r="B308">
+        <v>157339724854</v>
       </c>
       <c r="C308">
-        <v>5011274083281</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>5010559401239</v>
+      </c>
+      <c r="D308">
+        <v>40123</v>
       </c>
       <c r="E308" t="s">
-        <v>632</v>
+        <v>386</v>
       </c>
       <c r="F308">
-        <v>0.502</v>
+        <v>0.604</v>
       </c>
       <c r="G308">
-        <v>1.77</v>
+        <v>38.87</v>
       </c>
       <c r="H308">
-        <v>1.77</v>
+        <v>38.87</v>
       </c>
       <c r="I308">
         <v>1.0</v>
       </c>
       <c r="J308">
         <v>3.95</v>
       </c>
       <c r="K308">
-        <v>7.92</v>
+        <v>62.84</v>
       </c>
       <c r="L308">
-        <v>8.11</v>
+        <v>64.32</v>
       </c>
       <c r="M308">
-        <v>8.3</v>
+        <v>65.81</v>
       </c>
       <c r="N308">
-        <v>8.58</v>
+        <v>66.56</v>
       </c>
       <c r="O308">
-        <v>9.55</v>
+        <v>68.06</v>
       </c>
       <c r="P308">
-        <v>10.56</v>
+        <v>71.83</v>
       </c>
       <c r="Q308">
-        <v>7.51</v>
+        <v>75.77</v>
       </c>
       <c r="R308">
-        <v>7.67</v>
+        <v>83.74</v>
       </c>
       <c r="S308">
-        <v>7.84</v>
+        <v>100.74</v>
       </c>
       <c r="T308">
-        <v>8.1</v>
+        <v>62.12</v>
       </c>
       <c r="U308">
-        <v>9.11</v>
+        <v>63.44</v>
       </c>
       <c r="V308">
-        <v>10.42</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:22">
+        <v>64.82</v>
+      </c>
+      <c r="W308">
+        <v>65.53</v>
+      </c>
+      <c r="X308">
+        <v>67.02</v>
+      </c>
+      <c r="Y308">
+        <v>70.94</v>
+      </c>
+      <c r="Z308">
+        <v>75.36</v>
+      </c>
+      <c r="AA308">
+        <v>86.15</v>
+      </c>
+      <c r="AB308">
+        <v>120.73</v>
+      </c>
+    </row>
+    <row r="309" spans="1:28">
       <c r="A309">
-        <v>166497</v>
+        <v>76697</v>
+      </c>
+      <c r="B309">
+        <v>157338243355</v>
       </c>
       <c r="C309">
-        <v>5011274179168</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>5010559122981</v>
+      </c>
+      <c r="D309">
+        <v>12298</v>
       </c>
       <c r="E309" t="s">
-        <v>634</v>
+        <v>387</v>
       </c>
       <c r="F309">
-        <v>0.501</v>
+        <v>0.62</v>
       </c>
       <c r="G309">
-        <v>1.04</v>
+        <v>17.06</v>
       </c>
       <c r="H309">
-        <v>1.04</v>
+        <v>17.06</v>
       </c>
       <c r="I309">
         <v>1.0</v>
       </c>
       <c r="J309">
         <v>3.95</v>
       </c>
       <c r="K309">
-        <v>6.84</v>
+        <v>30.56</v>
       </c>
       <c r="L309">
-        <v>7.0</v>
+        <v>31.28</v>
       </c>
       <c r="M309">
-        <v>7.17</v>
+        <v>32.0</v>
       </c>
       <c r="N309">
-        <v>7.41</v>
+        <v>32.36</v>
       </c>
       <c r="O309">
-        <v>8.25</v>
+        <v>33.1</v>
       </c>
       <c r="P309">
-        <v>9.12</v>
+        <v>34.93</v>
       </c>
       <c r="Q309">
-        <v>6.44</v>
+        <v>36.84</v>
       </c>
       <c r="R309">
-        <v>6.57</v>
+        <v>40.72</v>
       </c>
       <c r="S309">
-        <v>6.72</v>
+        <v>48.98</v>
       </c>
       <c r="T309">
-        <v>6.95</v>
+        <v>30.02</v>
       </c>
       <c r="U309">
-        <v>7.81</v>
+        <v>30.65</v>
       </c>
       <c r="V309">
-        <v>8.93</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:22">
+        <v>31.32</v>
+      </c>
+      <c r="W309">
+        <v>31.67</v>
+      </c>
+      <c r="X309">
+        <v>32.39</v>
+      </c>
+      <c r="Y309">
+        <v>34.28</v>
+      </c>
+      <c r="Z309">
+        <v>36.42</v>
+      </c>
+      <c r="AA309">
+        <v>41.63</v>
+      </c>
+      <c r="AB309">
+        <v>58.34</v>
+      </c>
+    </row>
+    <row r="310" spans="1:28">
       <c r="A310">
-        <v>166498</v>
+        <v>76725</v>
+      </c>
+      <c r="B310">
+        <v>157338360146</v>
       </c>
       <c r="C310">
-        <v>5011274147167</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>5010559137596</v>
+      </c>
+      <c r="D310">
+        <v>13759</v>
       </c>
       <c r="E310" t="s">
-        <v>636</v>
+        <v>388</v>
       </c>
       <c r="F310">
-        <v>0.5011</v>
+        <v>1.69</v>
       </c>
       <c r="G310">
-        <v>1.04</v>
+        <v>55.22</v>
       </c>
       <c r="H310">
-        <v>1.04</v>
+        <v>55.22</v>
       </c>
       <c r="I310">
         <v>1.0</v>
       </c>
       <c r="J310">
         <v>3.95</v>
       </c>
       <c r="K310">
-        <v>6.84</v>
+        <v>87.04</v>
       </c>
       <c r="L310">
-        <v>7.0</v>
+        <v>89.09</v>
       </c>
       <c r="M310">
-        <v>7.17</v>
+        <v>91.15</v>
       </c>
       <c r="N310">
-        <v>7.41</v>
+        <v>92.19</v>
       </c>
       <c r="O310">
-        <v>8.25</v>
+        <v>94.28</v>
       </c>
       <c r="P310">
-        <v>9.12</v>
+        <v>99.49</v>
       </c>
       <c r="Q310">
-        <v>6.44</v>
+        <v>104.95</v>
       </c>
       <c r="R310">
-        <v>6.57</v>
+        <v>115.99</v>
       </c>
       <c r="S310">
-        <v>6.72</v>
+        <v>139.53</v>
       </c>
       <c r="T310">
-        <v>6.95</v>
+        <v>86.19</v>
       </c>
       <c r="U310">
-        <v>7.81</v>
+        <v>88.01</v>
       </c>
       <c r="V310">
-        <v>8.93</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:22">
+        <v>89.93</v>
+      </c>
+      <c r="W310">
+        <v>90.92</v>
+      </c>
+      <c r="X310">
+        <v>92.99</v>
+      </c>
+      <c r="Y310">
+        <v>98.42</v>
+      </c>
+      <c r="Z310">
+        <v>104.56</v>
+      </c>
+      <c r="AA310">
+        <v>119.53</v>
+      </c>
+      <c r="AB310">
+        <v>167.51</v>
+      </c>
+    </row>
+    <row r="311" spans="1:28">
       <c r="A311">
-        <v>166499</v>
+        <v>76736</v>
+      </c>
+      <c r="B311">
+        <v>157338711021</v>
       </c>
       <c r="C311">
-        <v>5011274199395</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>5010559185559</v>
+      </c>
+      <c r="D311">
+        <v>18555</v>
       </c>
       <c r="E311" t="s">
-        <v>638</v>
+        <v>389</v>
       </c>
       <c r="F311">
-        <v>0.502</v>
+        <v>1.186</v>
       </c>
       <c r="G311">
-        <v>0.39</v>
+        <v>171.96</v>
       </c>
       <c r="H311">
-        <v>0.39</v>
+        <v>171.96</v>
       </c>
       <c r="I311">
         <v>1.0</v>
       </c>
       <c r="J311">
         <v>3.95</v>
       </c>
       <c r="K311">
-        <v>5.88</v>
+        <v>259.85</v>
       </c>
       <c r="L311">
-        <v>6.02</v>
+        <v>265.96</v>
       </c>
       <c r="M311">
-        <v>6.16</v>
+        <v>272.12</v>
       </c>
       <c r="N311">
-        <v>6.37</v>
+        <v>275.21</v>
       </c>
       <c r="O311">
-        <v>7.09</v>
+        <v>281.44</v>
       </c>
       <c r="P311">
-        <v>7.84</v>
+        <v>297.0</v>
       </c>
       <c r="Q311">
-        <v>5.48</v>
+        <v>313.3</v>
       </c>
       <c r="R311">
-        <v>5.6</v>
+        <v>346.27</v>
       </c>
       <c r="S311">
-        <v>5.72</v>
+        <v>416.55</v>
       </c>
       <c r="T311">
-        <v>5.91</v>
+        <v>258.04</v>
       </c>
       <c r="U311">
-        <v>6.65</v>
+        <v>263.49</v>
       </c>
       <c r="V311">
-        <v>7.6</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:22">
+        <v>269.22</v>
+      </c>
+      <c r="W311">
+        <v>272.2</v>
+      </c>
+      <c r="X311">
+        <v>278.39</v>
+      </c>
+      <c r="Y311">
+        <v>294.66</v>
+      </c>
+      <c r="Z311">
+        <v>313.01</v>
+      </c>
+      <c r="AA311">
+        <v>357.83</v>
+      </c>
+      <c r="AB311">
+        <v>501.47</v>
+      </c>
+    </row>
+    <row r="312" spans="1:28">
       <c r="A312">
-        <v>166500</v>
+        <v>76742</v>
+      </c>
+      <c r="B312">
+        <v>157339726972</v>
       </c>
       <c r="C312">
-        <v>5011274086565</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>5010559402120</v>
+      </c>
+      <c r="D312">
+        <v>40212</v>
       </c>
       <c r="E312" t="s">
-        <v>640</v>
+        <v>390</v>
       </c>
       <c r="F312">
-        <v>0.501</v>
+        <v>0.826</v>
       </c>
       <c r="G312">
-        <v>0.4</v>
+        <v>25.52</v>
       </c>
       <c r="H312">
-        <v>0.4</v>
+        <v>25.52</v>
       </c>
       <c r="I312">
         <v>1.0</v>
       </c>
       <c r="J312">
         <v>3.95</v>
       </c>
       <c r="K312">
-        <v>5.9</v>
+        <v>43.08</v>
       </c>
       <c r="L312">
-        <v>6.04</v>
+        <v>44.09</v>
       </c>
       <c r="M312">
-        <v>6.17</v>
+        <v>45.11</v>
       </c>
       <c r="N312">
-        <v>6.39</v>
+        <v>45.63</v>
       </c>
       <c r="O312">
-        <v>7.11</v>
+        <v>46.66</v>
       </c>
       <c r="P312">
-        <v>7.86</v>
+        <v>49.24</v>
       </c>
       <c r="Q312">
-        <v>5.5</v>
+        <v>51.94</v>
       </c>
       <c r="R312">
-        <v>5.61</v>
+        <v>57.41</v>
       </c>
       <c r="S312">
-        <v>5.73</v>
+        <v>69.06</v>
       </c>
       <c r="T312">
-        <v>5.93</v>
+        <v>42.47</v>
       </c>
       <c r="U312">
-        <v>6.67</v>
+        <v>43.37</v>
       </c>
       <c r="V312">
-        <v>7.62</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:22">
+        <v>44.31</v>
+      </c>
+      <c r="W312">
+        <v>44.8</v>
+      </c>
+      <c r="X312">
+        <v>45.82</v>
+      </c>
+      <c r="Y312">
+        <v>48.5</v>
+      </c>
+      <c r="Z312">
+        <v>51.52</v>
+      </c>
+      <c r="AA312">
+        <v>58.9</v>
+      </c>
+      <c r="AB312">
+        <v>82.54</v>
+      </c>
+    </row>
+    <row r="313" spans="1:28">
       <c r="A313">
-        <v>166501</v>
+        <v>76744</v>
+      </c>
+      <c r="B313">
+        <v>157340029582</v>
       </c>
       <c r="C313">
-        <v>5011274082109</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>5010559539536</v>
+      </c>
+      <c r="D313">
+        <v>53953</v>
       </c>
       <c r="E313" t="s">
-        <v>642</v>
+        <v>391</v>
       </c>
       <c r="F313">
-        <v>0.5146</v>
+        <v>0.88</v>
       </c>
       <c r="G313">
-        <v>1.53</v>
+        <v>27.7</v>
       </c>
       <c r="H313">
-        <v>1.53</v>
+        <v>27.7</v>
       </c>
       <c r="I313">
         <v>1.0</v>
       </c>
       <c r="J313">
         <v>3.95</v>
       </c>
       <c r="K313">
-        <v>7.57</v>
+        <v>46.31</v>
       </c>
       <c r="L313">
-        <v>7.75</v>
+        <v>47.4</v>
       </c>
       <c r="M313">
-        <v>7.93</v>
+        <v>48.49</v>
       </c>
       <c r="N313">
-        <v>8.2</v>
+        <v>49.05</v>
       </c>
       <c r="O313">
-        <v>9.13</v>
+        <v>50.16</v>
       </c>
       <c r="P313">
-        <v>10.09</v>
+        <v>52.93</v>
       </c>
       <c r="Q313">
-        <v>7.16</v>
+        <v>55.83</v>
       </c>
       <c r="R313">
-        <v>7.31</v>
+        <v>61.71</v>
       </c>
       <c r="S313">
-        <v>7.47</v>
+        <v>74.23</v>
       </c>
       <c r="T313">
-        <v>7.72</v>
+        <v>45.68</v>
       </c>
       <c r="U313">
-        <v>8.68</v>
+        <v>46.65</v>
       </c>
       <c r="V313">
-        <v>9.93</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:22">
+        <v>47.66</v>
+      </c>
+      <c r="W313">
+        <v>48.19</v>
+      </c>
+      <c r="X313">
+        <v>49.29</v>
+      </c>
+      <c r="Y313">
+        <v>52.16</v>
+      </c>
+      <c r="Z313">
+        <v>55.41</v>
+      </c>
+      <c r="AA313">
+        <v>63.35</v>
+      </c>
+      <c r="AB313">
+        <v>88.78</v>
+      </c>
+    </row>
+    <row r="314" spans="1:28">
       <c r="A314">
-        <v>166502</v>
+        <v>76882</v>
+      </c>
+      <c r="B314">
+        <v>157339103926</v>
       </c>
       <c r="C314">
-        <v>5011274081607</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>5059482103384</v>
+      </c>
+      <c r="D314">
+        <v>26007</v>
       </c>
       <c r="E314" t="s">
-        <v>644</v>
+        <v>392</v>
       </c>
       <c r="F314">
-        <v>0.5147</v>
+        <v>0.582</v>
       </c>
       <c r="G314">
-        <v>1.53</v>
+        <v>45.36</v>
       </c>
       <c r="H314">
-        <v>1.53</v>
+        <v>45.36</v>
       </c>
       <c r="I314">
         <v>1.0</v>
       </c>
       <c r="J314">
         <v>3.95</v>
       </c>
       <c r="K314">
-        <v>7.57</v>
+        <v>72.45</v>
       </c>
       <c r="L314">
-        <v>7.75</v>
+        <v>74.15</v>
       </c>
       <c r="M314">
-        <v>7.93</v>
+        <v>75.87</v>
       </c>
       <c r="N314">
-        <v>8.2</v>
+        <v>76.73</v>
       </c>
       <c r="O314">
-        <v>9.13</v>
+        <v>78.47</v>
       </c>
       <c r="P314">
-        <v>10.09</v>
+        <v>82.81</v>
       </c>
       <c r="Q314">
-        <v>7.16</v>
+        <v>87.35</v>
       </c>
       <c r="R314">
-        <v>7.31</v>
+        <v>96.54</v>
       </c>
       <c r="S314">
-        <v>7.47</v>
+        <v>116.14</v>
       </c>
       <c r="T314">
-        <v>7.72</v>
+        <v>71.68</v>
       </c>
       <c r="U314">
-        <v>8.68</v>
+        <v>73.19</v>
       </c>
       <c r="V314">
-        <v>9.93</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:22">
+        <v>74.78</v>
+      </c>
+      <c r="W314">
+        <v>75.61</v>
+      </c>
+      <c r="X314">
+        <v>77.33</v>
+      </c>
+      <c r="Y314">
+        <v>81.85</v>
+      </c>
+      <c r="Z314">
+        <v>86.95</v>
+      </c>
+      <c r="AA314">
+        <v>99.4</v>
+      </c>
+      <c r="AB314">
+        <v>139.3</v>
+      </c>
+    </row>
+    <row r="315" spans="1:28">
       <c r="A315">
-        <v>166503</v>
+        <v>76884</v>
+      </c>
+      <c r="B315">
+        <v>157339103877</v>
       </c>
       <c r="C315">
-        <v>5011274069292</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>5059482103360</v>
+      </c>
+      <c r="D315">
+        <v>26004</v>
       </c>
       <c r="E315" t="s">
-        <v>646</v>
+        <v>393</v>
       </c>
       <c r="F315">
-        <v>0.501</v>
+        <v>0.576</v>
       </c>
       <c r="G315">
-        <v>1.52</v>
+        <v>8.16</v>
       </c>
       <c r="H315">
-        <v>1.52</v>
+        <v>8.16</v>
       </c>
       <c r="I315">
         <v>1.0</v>
       </c>
       <c r="J315">
         <v>3.95</v>
       </c>
       <c r="K315">
-        <v>7.55</v>
+        <v>17.38</v>
       </c>
       <c r="L315">
-        <v>7.73</v>
+        <v>17.79</v>
       </c>
       <c r="M315">
-        <v>7.91</v>
+        <v>18.2</v>
       </c>
       <c r="N315">
-        <v>8.18</v>
+        <v>18.41</v>
       </c>
       <c r="O315">
-        <v>9.11</v>
+        <v>18.83</v>
       </c>
       <c r="P315">
-        <v>10.07</v>
+        <v>19.87</v>
       </c>
       <c r="Q315">
-        <v>7.14</v>
+        <v>20.96</v>
       </c>
       <c r="R315">
-        <v>7.3</v>
+        <v>23.16</v>
       </c>
       <c r="S315">
-        <v>7.45</v>
+        <v>27.87</v>
       </c>
       <c r="T315">
-        <v>7.71</v>
+        <v>16.92</v>
       </c>
       <c r="U315">
-        <v>8.67</v>
+        <v>17.28</v>
       </c>
       <c r="V315">
-        <v>9.91</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:22">
+        <v>17.65</v>
+      </c>
+      <c r="W315">
+        <v>17.85</v>
+      </c>
+      <c r="X315">
+        <v>18.25</v>
+      </c>
+      <c r="Y315">
+        <v>19.32</v>
+      </c>
+      <c r="Z315">
+        <v>20.52</v>
+      </c>
+      <c r="AA315">
+        <v>23.46</v>
+      </c>
+      <c r="AB315">
+        <v>32.88</v>
+      </c>
+    </row>
+    <row r="316" spans="1:28">
       <c r="A316">
-        <v>166504</v>
+        <v>76885</v>
+      </c>
+      <c r="B316">
+        <v>157339043126</v>
       </c>
       <c r="C316">
-        <v>5011274069568</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>5059482103049</v>
+      </c>
+      <c r="D316">
+        <v>25197</v>
       </c>
       <c r="E316" t="s">
-        <v>648</v>
+        <v>394</v>
       </c>
       <c r="F316">
-        <v>0.502</v>
+        <v>0.626</v>
       </c>
       <c r="G316">
-        <v>0.39</v>
+        <v>29.8</v>
       </c>
       <c r="H316">
-        <v>0.39</v>
+        <v>29.8</v>
       </c>
       <c r="I316">
         <v>1.0</v>
       </c>
       <c r="J316">
         <v>3.95</v>
       </c>
       <c r="K316">
-        <v>5.88</v>
+        <v>49.42</v>
       </c>
       <c r="L316">
-        <v>6.02</v>
+        <v>50.58</v>
       </c>
       <c r="M316">
-        <v>6.16</v>
+        <v>51.75</v>
       </c>
       <c r="N316">
-        <v>6.37</v>
+        <v>52.34</v>
       </c>
       <c r="O316">
-        <v>7.09</v>
+        <v>53.52</v>
       </c>
       <c r="P316">
-        <v>7.84</v>
+        <v>56.48</v>
       </c>
       <c r="Q316">
-        <v>5.48</v>
+        <v>59.58</v>
       </c>
       <c r="R316">
-        <v>5.6</v>
+        <v>65.85</v>
       </c>
       <c r="S316">
-        <v>5.72</v>
+        <v>79.21</v>
       </c>
       <c r="T316">
-        <v>5.91</v>
+        <v>48.77</v>
       </c>
       <c r="U316">
-        <v>6.65</v>
+        <v>49.8</v>
       </c>
       <c r="V316">
-        <v>7.6</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:22">
+        <v>50.89</v>
+      </c>
+      <c r="W316">
+        <v>51.45</v>
+      </c>
+      <c r="X316">
+        <v>52.62</v>
+      </c>
+      <c r="Y316">
+        <v>55.69</v>
+      </c>
+      <c r="Z316">
+        <v>59.16</v>
+      </c>
+      <c r="AA316">
+        <v>67.64</v>
+      </c>
+      <c r="AB316">
+        <v>94.79</v>
+      </c>
+    </row>
+    <row r="317" spans="1:28">
       <c r="A317">
-        <v>166505</v>
+        <v>76887</v>
+      </c>
+      <c r="B317">
+        <v>157340673063</v>
       </c>
       <c r="C317">
-        <v>5011274062309</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>5010559819034</v>
+      </c>
+      <c r="D317">
+        <v>81903</v>
       </c>
       <c r="E317" t="s">
-        <v>650</v>
+        <v>395</v>
       </c>
       <c r="F317">
-        <v>0.5101</v>
+        <v>1.112</v>
       </c>
       <c r="G317">
-        <v>1.74</v>
+        <v>62.98</v>
       </c>
       <c r="H317">
-        <v>1.74</v>
+        <v>62.98</v>
       </c>
       <c r="I317">
         <v>1.0</v>
       </c>
       <c r="J317">
         <v>3.95</v>
       </c>
       <c r="K317">
-        <v>7.88</v>
+        <v>98.53</v>
       </c>
       <c r="L317">
-        <v>8.07</v>
+        <v>100.85</v>
       </c>
       <c r="M317">
-        <v>8.25</v>
+        <v>103.18</v>
       </c>
       <c r="N317">
-        <v>8.53</v>
+        <v>104.36</v>
       </c>
       <c r="O317">
-        <v>9.5</v>
+        <v>106.72</v>
       </c>
       <c r="P317">
-        <v>10.5</v>
+        <v>112.62</v>
       </c>
       <c r="Q317">
-        <v>7.47</v>
+        <v>118.8</v>
       </c>
       <c r="R317">
-        <v>7.63</v>
+        <v>131.3</v>
       </c>
       <c r="S317">
-        <v>7.79</v>
+        <v>157.95</v>
       </c>
       <c r="T317">
-        <v>8.06</v>
+        <v>97.62</v>
       </c>
       <c r="U317">
-        <v>9.06</v>
+        <v>99.68</v>
       </c>
       <c r="V317">
-        <v>10.36</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:22">
+        <v>101.85</v>
+      </c>
+      <c r="W317">
+        <v>102.97</v>
+      </c>
+      <c r="X317">
+        <v>105.31</v>
+      </c>
+      <c r="Y317">
+        <v>111.47</v>
+      </c>
+      <c r="Z317">
+        <v>118.41</v>
+      </c>
+      <c r="AA317">
+        <v>135.37</v>
+      </c>
+      <c r="AB317">
+        <v>189.71</v>
+      </c>
+    </row>
+    <row r="318" spans="1:28">
       <c r="A318">
-        <v>166506</v>
+        <v>76889</v>
+      </c>
+      <c r="B318">
+        <v>157337861836</v>
       </c>
       <c r="C318">
-        <v>5011274065065</v>
+        <v>5059482051340</v>
       </c>
       <c r="D318" t="s">
-        <v>651</v>
+        <v>396</v>
       </c>
       <c r="E318" t="s">
-        <v>652</v>
+        <v>397</v>
       </c>
       <c r="F318">
-        <v>0.5013</v>
+        <v>0.688</v>
       </c>
       <c r="G318">
-        <v>0.4</v>
+        <v>64.39</v>
       </c>
       <c r="H318">
-        <v>0.4</v>
+        <v>64.39</v>
       </c>
       <c r="I318">
         <v>1.0</v>
       </c>
       <c r="J318">
         <v>3.95</v>
       </c>
       <c r="K318">
-        <v>5.9</v>
+        <v>100.62</v>
       </c>
       <c r="L318">
-        <v>6.04</v>
+        <v>102.98</v>
       </c>
       <c r="M318">
-        <v>6.17</v>
+        <v>105.37</v>
       </c>
       <c r="N318">
-        <v>6.39</v>
+        <v>106.57</v>
       </c>
       <c r="O318">
-        <v>7.11</v>
+        <v>108.98</v>
       </c>
       <c r="P318">
-        <v>7.86</v>
+        <v>115.0</v>
       </c>
       <c r="Q318">
-        <v>5.5</v>
+        <v>121.31</v>
       </c>
       <c r="R318">
-        <v>5.61</v>
+        <v>134.08</v>
       </c>
       <c r="S318">
-        <v>5.73</v>
+        <v>161.29</v>
       </c>
       <c r="T318">
-        <v>5.93</v>
+        <v>99.69</v>
       </c>
       <c r="U318">
-        <v>6.67</v>
+        <v>101.8</v>
       </c>
       <c r="V318">
-        <v>7.62</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:22">
+        <v>104.01</v>
+      </c>
+      <c r="W318">
+        <v>105.16</v>
+      </c>
+      <c r="X318">
+        <v>107.55</v>
+      </c>
+      <c r="Y318">
+        <v>113.84</v>
+      </c>
+      <c r="Z318">
+        <v>120.93</v>
+      </c>
+      <c r="AA318">
+        <v>138.25</v>
+      </c>
+      <c r="AB318">
+        <v>193.74</v>
+      </c>
+    </row>
+    <row r="319" spans="1:28">
       <c r="A319">
-        <v>166507</v>
+        <v>76891</v>
+      </c>
+      <c r="B319">
+        <v>157338019197</v>
       </c>
       <c r="C319">
-        <v>5011274065362</v>
+        <v>5059482079894</v>
       </c>
       <c r="D319" t="s">
-        <v>653</v>
+        <v>398</v>
       </c>
       <c r="E319" t="s">
-        <v>654</v>
+        <v>399</v>
       </c>
       <c r="F319">
-        <v>0.502</v>
+        <v>0.918</v>
       </c>
       <c r="G319">
-        <v>0.43</v>
+        <v>43.38</v>
       </c>
       <c r="H319">
-        <v>0.43</v>
+        <v>43.38</v>
       </c>
       <c r="I319">
         <v>1.0</v>
       </c>
       <c r="J319">
         <v>3.95</v>
       </c>
       <c r="K319">
-        <v>5.94</v>
+        <v>69.52</v>
       </c>
       <c r="L319">
-        <v>6.08</v>
+        <v>71.15</v>
       </c>
       <c r="M319">
-        <v>6.22</v>
+        <v>72.8</v>
       </c>
       <c r="N319">
-        <v>6.43</v>
+        <v>73.63</v>
       </c>
       <c r="O319">
-        <v>7.16</v>
+        <v>75.29</v>
       </c>
       <c r="P319">
-        <v>7.92</v>
+        <v>79.46</v>
       </c>
       <c r="Q319">
-        <v>5.54</v>
+        <v>83.82</v>
       </c>
       <c r="R319">
-        <v>5.66</v>
+        <v>92.64</v>
       </c>
       <c r="S319">
-        <v>5.78</v>
+        <v>111.44</v>
       </c>
       <c r="T319">
-        <v>5.98</v>
+        <v>68.76</v>
       </c>
       <c r="U319">
-        <v>6.72</v>
+        <v>70.22</v>
       </c>
       <c r="V319">
-        <v>7.68</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:22">
+        <v>71.74</v>
+      </c>
+      <c r="W319">
+        <v>72.54</v>
+      </c>
+      <c r="X319">
+        <v>74.19</v>
+      </c>
+      <c r="Y319">
+        <v>78.52</v>
+      </c>
+      <c r="Z319">
+        <v>83.41</v>
+      </c>
+      <c r="AA319">
+        <v>95.36</v>
+      </c>
+      <c r="AB319">
+        <v>133.63</v>
+      </c>
+    </row>
+    <row r="320" spans="1:28">
       <c r="A320">
-        <v>166508</v>
+        <v>76893</v>
+      </c>
+      <c r="B320">
+        <v>157340032757</v>
       </c>
       <c r="C320">
-        <v>5011274057107</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>5010559542307</v>
+      </c>
+      <c r="D320">
+        <v>54230</v>
       </c>
       <c r="E320" t="s">
-        <v>656</v>
+        <v>400</v>
       </c>
       <c r="F320">
-        <v>0.501</v>
+        <v>0.936</v>
       </c>
       <c r="G320">
-        <v>2.8</v>
+        <v>44.85</v>
       </c>
       <c r="H320">
-        <v>2.8</v>
+        <v>44.85</v>
       </c>
       <c r="I320">
         <v>1.0</v>
       </c>
       <c r="J320">
         <v>3.95</v>
       </c>
       <c r="K320">
-        <v>9.45</v>
+        <v>71.69</v>
       </c>
       <c r="L320">
-        <v>9.67</v>
+        <v>73.38</v>
       </c>
       <c r="M320">
-        <v>9.9</v>
+        <v>75.08</v>
       </c>
       <c r="N320">
-        <v>10.23</v>
+        <v>75.93</v>
       </c>
       <c r="O320">
-        <v>11.39</v>
+        <v>77.65</v>
       </c>
       <c r="P320">
-        <v>12.59</v>
+        <v>81.94</v>
       </c>
       <c r="Q320">
-        <v>9.03</v>
+        <v>86.44</v>
       </c>
       <c r="R320">
-        <v>9.22</v>
+        <v>95.54</v>
       </c>
       <c r="S320">
-        <v>9.42</v>
+        <v>114.93</v>
       </c>
       <c r="T320">
-        <v>9.74</v>
+        <v>70.93</v>
       </c>
       <c r="U320">
-        <v>10.95</v>
+        <v>72.43</v>
       </c>
       <c r="V320">
-        <v>12.52</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:22">
+        <v>74.0</v>
+      </c>
+      <c r="W320">
+        <v>74.82</v>
+      </c>
+      <c r="X320">
+        <v>76.52</v>
+      </c>
+      <c r="Y320">
+        <v>80.99</v>
+      </c>
+      <c r="Z320">
+        <v>86.04</v>
+      </c>
+      <c r="AA320">
+        <v>98.36</v>
+      </c>
+      <c r="AB320">
+        <v>137.84</v>
+      </c>
+    </row>
+    <row r="321" spans="1:28">
       <c r="A321">
-        <v>166509</v>
+        <v>76894</v>
+      </c>
+      <c r="B321">
+        <v>157339033648</v>
       </c>
       <c r="C321">
-        <v>5011274058807</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>5059482102646</v>
+      </c>
+      <c r="D321">
+        <v>25017</v>
       </c>
       <c r="E321" t="s">
-        <v>658</v>
+        <v>401</v>
       </c>
       <c r="F321">
-        <v>0.508</v>
+        <v>1.386</v>
       </c>
       <c r="G321">
-        <v>1.35</v>
+        <v>55.09</v>
       </c>
       <c r="H321">
-        <v>1.35</v>
+        <v>55.09</v>
       </c>
       <c r="I321">
         <v>1.0</v>
       </c>
       <c r="J321">
         <v>3.95</v>
       </c>
       <c r="K321">
-        <v>7.3</v>
+        <v>86.85</v>
       </c>
       <c r="L321">
-        <v>7.47</v>
+        <v>88.89</v>
       </c>
       <c r="M321">
-        <v>7.65</v>
+        <v>90.95</v>
       </c>
       <c r="N321">
-        <v>7.91</v>
+        <v>91.99</v>
       </c>
       <c r="O321">
-        <v>8.8</v>
+        <v>94.07</v>
       </c>
       <c r="P321">
-        <v>9.73</v>
+        <v>99.27</v>
       </c>
       <c r="Q321">
-        <v>6.89</v>
+        <v>104.72</v>
       </c>
       <c r="R321">
-        <v>7.04</v>
+        <v>115.74</v>
       </c>
       <c r="S321">
-        <v>7.19</v>
+        <v>139.23</v>
       </c>
       <c r="T321">
-        <v>7.44</v>
+        <v>86.0</v>
       </c>
       <c r="U321">
-        <v>8.36</v>
+        <v>87.82</v>
       </c>
       <c r="V321">
-        <v>9.56</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:22">
+        <v>89.73</v>
+      </c>
+      <c r="W321">
+        <v>90.72</v>
+      </c>
+      <c r="X321">
+        <v>92.78</v>
+      </c>
+      <c r="Y321">
+        <v>98.21</v>
+      </c>
+      <c r="Z321">
+        <v>104.32</v>
+      </c>
+      <c r="AA321">
+        <v>119.26</v>
+      </c>
+      <c r="AB321">
+        <v>167.13</v>
+      </c>
+    </row>
+    <row r="322" spans="1:28">
       <c r="A322">
-        <v>166510</v>
+        <v>76895</v>
+      </c>
+      <c r="B322">
+        <v>157339086464</v>
       </c>
       <c r="C322">
-        <v>5011274062101</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>5010559258864</v>
+      </c>
+      <c r="D322">
+        <v>25886</v>
       </c>
       <c r="E322" t="s">
-        <v>660</v>
+        <v>402</v>
       </c>
       <c r="F322">
-        <v>0.5083</v>
+        <v>0.78</v>
       </c>
       <c r="G322">
-        <v>1.17</v>
+        <v>48.37</v>
       </c>
       <c r="H322">
-        <v>1.17</v>
+        <v>48.37</v>
       </c>
       <c r="I322">
         <v>1.0</v>
       </c>
       <c r="J322">
         <v>3.95</v>
       </c>
       <c r="K322">
-        <v>7.04</v>
+        <v>76.9</v>
       </c>
       <c r="L322">
-        <v>7.2</v>
+        <v>78.71</v>
       </c>
       <c r="M322">
-        <v>7.37</v>
+        <v>80.54</v>
       </c>
       <c r="N322">
-        <v>7.62</v>
+        <v>81.45</v>
       </c>
       <c r="O322">
-        <v>8.48</v>
+        <v>83.29</v>
       </c>
       <c r="P322">
-        <v>9.38</v>
+        <v>87.9</v>
       </c>
       <c r="Q322">
-        <v>6.63</v>
+        <v>92.72</v>
       </c>
       <c r="R322">
-        <v>6.77</v>
+        <v>102.48</v>
       </c>
       <c r="S322">
-        <v>6.92</v>
+        <v>123.28</v>
       </c>
       <c r="T322">
-        <v>7.15</v>
+        <v>76.11</v>
       </c>
       <c r="U322">
-        <v>8.04</v>
+        <v>77.72</v>
       </c>
       <c r="V322">
-        <v>9.19</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:22">
+        <v>79.41</v>
+      </c>
+      <c r="W322">
+        <v>80.29</v>
+      </c>
+      <c r="X322">
+        <v>82.11</v>
+      </c>
+      <c r="Y322">
+        <v>86.91</v>
+      </c>
+      <c r="Z322">
+        <v>92.32</v>
+      </c>
+      <c r="AA322">
+        <v>105.54</v>
+      </c>
+      <c r="AB322">
+        <v>147.91</v>
+      </c>
+    </row>
+    <row r="323" spans="1:28">
       <c r="A323">
-        <v>166511</v>
+        <v>76905</v>
+      </c>
+      <c r="B323">
+        <v>157340596528</v>
       </c>
       <c r="C323">
-        <v>5011274952853</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>5010559776986</v>
+      </c>
+      <c r="D323">
+        <v>77698</v>
       </c>
       <c r="E323" t="s">
-        <v>662</v>
+        <v>403</v>
       </c>
       <c r="F323">
-        <v>0.504</v>
+        <v>0.568</v>
       </c>
       <c r="G323">
-        <v>1.51</v>
+        <v>35.56</v>
       </c>
       <c r="H323">
-        <v>1.51</v>
+        <v>35.56</v>
       </c>
       <c r="I323">
         <v>1.0</v>
       </c>
       <c r="J323">
         <v>3.95</v>
       </c>
       <c r="K323">
-        <v>7.54</v>
+        <v>57.94</v>
       </c>
       <c r="L323">
-        <v>7.72</v>
+        <v>59.3</v>
       </c>
       <c r="M323">
-        <v>7.9</v>
+        <v>60.68</v>
       </c>
       <c r="N323">
-        <v>8.17</v>
+        <v>61.37</v>
       </c>
       <c r="O323">
-        <v>9.09</v>
+        <v>62.76</v>
       </c>
       <c r="P323">
-        <v>10.05</v>
+        <v>66.23</v>
       </c>
       <c r="Q323">
-        <v>7.13</v>
+        <v>69.86</v>
       </c>
       <c r="R323">
-        <v>7.28</v>
+        <v>77.21</v>
       </c>
       <c r="S323">
-        <v>7.44</v>
+        <v>92.88</v>
       </c>
       <c r="T323">
-        <v>7.69</v>
+        <v>57.25</v>
       </c>
       <c r="U323">
-        <v>8.65</v>
+        <v>58.46</v>
       </c>
       <c r="V323">
-        <v>9.89</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:22">
+        <v>59.73</v>
+      </c>
+      <c r="W323">
+        <v>60.39</v>
+      </c>
+      <c r="X323">
+        <v>61.77</v>
+      </c>
+      <c r="Y323">
+        <v>65.38</v>
+      </c>
+      <c r="Z323">
+        <v>69.45</v>
+      </c>
+      <c r="AA323">
+        <v>79.39</v>
+      </c>
+      <c r="AB323">
+        <v>111.26</v>
+      </c>
+    </row>
+    <row r="324" spans="1:28">
       <c r="A324">
-        <v>166512</v>
+        <v>76906</v>
+      </c>
+      <c r="B324">
+        <v>157340574263</v>
       </c>
       <c r="C324">
-        <v>5011274065089</v>
-[...2 lines deleted...]
-        <v>663</v>
+        <v>5010559757527</v>
+      </c>
+      <c r="D324">
+        <v>75752</v>
       </c>
       <c r="E324" t="s">
-        <v>664</v>
+        <v>404</v>
       </c>
       <c r="F324">
-        <v>0.501</v>
+        <v>0.8</v>
       </c>
       <c r="G324">
-        <v>0.66</v>
+        <v>63.52</v>
       </c>
       <c r="H324">
-        <v>0.66</v>
+        <v>63.52</v>
       </c>
       <c r="I324">
         <v>1.0</v>
       </c>
       <c r="J324">
         <v>3.95</v>
       </c>
       <c r="K324">
-        <v>6.28</v>
+        <v>99.33</v>
       </c>
       <c r="L324">
-        <v>6.43</v>
+        <v>101.67</v>
       </c>
       <c r="M324">
-        <v>6.58</v>
+        <v>104.02</v>
       </c>
       <c r="N324">
-        <v>6.8</v>
+        <v>105.2</v>
       </c>
       <c r="O324">
-        <v>7.57</v>
+        <v>107.58</v>
       </c>
       <c r="P324">
-        <v>8.37</v>
+        <v>113.53</v>
       </c>
       <c r="Q324">
-        <v>5.88</v>
+        <v>119.76</v>
       </c>
       <c r="R324">
-        <v>6.0</v>
+        <v>132.37</v>
       </c>
       <c r="S324">
-        <v>6.13</v>
+        <v>159.23</v>
       </c>
       <c r="T324">
-        <v>6.34</v>
+        <v>98.41</v>
       </c>
       <c r="U324">
-        <v>7.13</v>
+        <v>100.49</v>
       </c>
       <c r="V324">
-        <v>8.15</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:22">
+        <v>102.68</v>
+      </c>
+      <c r="W324">
+        <v>103.81</v>
+      </c>
+      <c r="X324">
+        <v>106.17</v>
+      </c>
+      <c r="Y324">
+        <v>112.38</v>
+      </c>
+      <c r="Z324">
+        <v>119.38</v>
+      </c>
+      <c r="AA324">
+        <v>136.47</v>
+      </c>
+      <c r="AB324">
+        <v>191.25</v>
+      </c>
+    </row>
+    <row r="325" spans="1:28">
       <c r="A325">
-        <v>166513</v>
+        <v>76914</v>
+      </c>
+      <c r="B325">
+        <v>157339043085</v>
       </c>
       <c r="C325">
-        <v>5011274053505</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>5059482103032</v>
+      </c>
+      <c r="D325">
+        <v>25183</v>
       </c>
       <c r="E325" t="s">
-        <v>666</v>
+        <v>405</v>
       </c>
       <c r="F325">
-        <v>0.502</v>
+        <v>0.732</v>
       </c>
       <c r="G325">
-        <v>4.17</v>
+        <v>75.43</v>
       </c>
       <c r="H325">
-        <v>4.17</v>
+        <v>75.43</v>
       </c>
       <c r="I325">
         <v>1.0</v>
       </c>
       <c r="J325">
         <v>3.95</v>
       </c>
       <c r="K325">
-        <v>11.48</v>
+        <v>116.96</v>
       </c>
       <c r="L325">
-        <v>11.75</v>
+        <v>119.71</v>
       </c>
       <c r="M325">
-        <v>12.02</v>
+        <v>122.48</v>
       </c>
       <c r="N325">
-        <v>12.43</v>
+        <v>123.88</v>
       </c>
       <c r="O325">
-        <v>13.84</v>
+        <v>126.68</v>
       </c>
       <c r="P325">
-        <v>15.29</v>
+        <v>133.68</v>
       </c>
       <c r="Q325">
-        <v>11.05</v>
+        <v>141.02</v>
       </c>
       <c r="R325">
-        <v>11.28</v>
+        <v>155.86</v>
       </c>
       <c r="S325">
-        <v>11.52</v>
+        <v>187.49</v>
       </c>
       <c r="T325">
-        <v>11.92</v>
+        <v>115.94</v>
       </c>
       <c r="U325">
-        <v>13.4</v>
+        <v>118.39</v>
       </c>
       <c r="V325">
-        <v>15.32</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:22">
+        <v>120.97</v>
+      </c>
+      <c r="W325">
+        <v>122.3</v>
+      </c>
+      <c r="X325">
+        <v>125.09</v>
+      </c>
+      <c r="Y325">
+        <v>132.4</v>
+      </c>
+      <c r="Z325">
+        <v>140.64</v>
+      </c>
+      <c r="AA325">
+        <v>160.78</v>
+      </c>
+      <c r="AB325">
+        <v>225.32</v>
+      </c>
+    </row>
+    <row r="326" spans="1:28">
       <c r="A326">
-        <v>166514</v>
+        <v>76915</v>
+      </c>
+      <c r="B326">
+        <v>157340426106</v>
       </c>
       <c r="C326">
-        <v>5011274056728</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>5010559690237</v>
+      </c>
+      <c r="D326">
+        <v>69023</v>
       </c>
       <c r="E326" t="s">
-        <v>668</v>
+        <v>406</v>
       </c>
       <c r="F326">
-        <v>0.512</v>
+        <v>0.674</v>
       </c>
       <c r="G326">
-        <v>1.29</v>
+        <v>24.08</v>
       </c>
       <c r="H326">
-        <v>1.29</v>
+        <v>24.08</v>
       </c>
       <c r="I326">
         <v>1.0</v>
       </c>
       <c r="J326">
         <v>3.95</v>
       </c>
       <c r="K326">
-        <v>7.21</v>
+        <v>40.95</v>
       </c>
       <c r="L326">
-        <v>7.38</v>
+        <v>41.91</v>
       </c>
       <c r="M326">
-        <v>7.55</v>
+        <v>42.88</v>
       </c>
       <c r="N326">
-        <v>7.81</v>
+        <v>43.37</v>
       </c>
       <c r="O326">
-        <v>8.7</v>
+        <v>44.35</v>
       </c>
       <c r="P326">
-        <v>9.61</v>
+        <v>46.8</v>
       </c>
       <c r="Q326">
-        <v>6.81</v>
+        <v>49.37</v>
       </c>
       <c r="R326">
-        <v>6.95</v>
+        <v>54.57</v>
       </c>
       <c r="S326">
-        <v>7.1</v>
+        <v>65.64</v>
       </c>
       <c r="T326">
-        <v>7.34</v>
+        <v>40.35</v>
       </c>
       <c r="U326">
-        <v>8.26</v>
+        <v>41.21</v>
       </c>
       <c r="V326">
-        <v>9.44</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:22">
+        <v>42.1</v>
+      </c>
+      <c r="W326">
+        <v>42.57</v>
+      </c>
+      <c r="X326">
+        <v>43.54</v>
+      </c>
+      <c r="Y326">
+        <v>46.08</v>
+      </c>
+      <c r="Z326">
+        <v>48.95</v>
+      </c>
+      <c r="AA326">
+        <v>55.96</v>
+      </c>
+      <c r="AB326">
+        <v>78.42</v>
+      </c>
+    </row>
+    <row r="327" spans="1:28">
       <c r="A327">
-        <v>166515</v>
+        <v>76917</v>
+      </c>
+      <c r="B327">
+        <v>157340103307</v>
       </c>
       <c r="C327">
-        <v>5011274950828</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>5010559556892</v>
+      </c>
+      <c r="D327">
+        <v>55689</v>
       </c>
       <c r="E327" t="s">
-        <v>670</v>
+        <v>407</v>
       </c>
       <c r="F327">
-        <v>0.5003</v>
+        <v>0.674</v>
       </c>
       <c r="G327">
-        <v>0.49</v>
+        <v>21.57</v>
       </c>
       <c r="H327">
-        <v>0.49</v>
+        <v>21.57</v>
       </c>
       <c r="I327">
         <v>1.0</v>
       </c>
       <c r="J327">
         <v>3.95</v>
       </c>
       <c r="K327">
-        <v>6.03</v>
+        <v>37.23</v>
       </c>
       <c r="L327">
-        <v>6.17</v>
+        <v>38.11</v>
       </c>
       <c r="M327">
-        <v>6.31</v>
+        <v>38.99</v>
       </c>
       <c r="N327">
-        <v>6.53</v>
+        <v>39.44</v>
       </c>
       <c r="O327">
-        <v>7.27</v>
+        <v>40.33</v>
       </c>
       <c r="P327">
-        <v>8.03</v>
+        <v>42.56</v>
       </c>
       <c r="Q327">
-        <v>5.63</v>
+        <v>44.89</v>
       </c>
       <c r="R327">
-        <v>5.75</v>
+        <v>49.62</v>
       </c>
       <c r="S327">
-        <v>5.87</v>
+        <v>59.69</v>
       </c>
       <c r="T327">
-        <v>6.07</v>
+        <v>36.66</v>
       </c>
       <c r="U327">
-        <v>6.83</v>
+        <v>37.43</v>
       </c>
       <c r="V327">
-        <v>7.8</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:22">
+        <v>38.25</v>
+      </c>
+      <c r="W327">
+        <v>38.67</v>
+      </c>
+      <c r="X327">
+        <v>39.55</v>
+      </c>
+      <c r="Y327">
+        <v>41.86</v>
+      </c>
+      <c r="Z327">
+        <v>44.47</v>
+      </c>
+      <c r="AA327">
+        <v>50.84</v>
+      </c>
+      <c r="AB327">
+        <v>71.24</v>
+      </c>
+    </row>
+    <row r="328" spans="1:28">
       <c r="A328">
-        <v>166516</v>
+        <v>76923</v>
+      </c>
+      <c r="B328">
+        <v>157339102026</v>
       </c>
       <c r="C328">
-        <v>5011274055080</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>5059482103292</v>
+      </c>
+      <c r="D328">
+        <v>25947</v>
       </c>
       <c r="E328" t="s">
-        <v>672</v>
+        <v>408</v>
       </c>
       <c r="F328">
-        <v>0.501</v>
+        <v>0.71</v>
       </c>
       <c r="G328">
-        <v>0.66</v>
+        <v>45.76</v>
       </c>
       <c r="H328">
-        <v>0.66</v>
+        <v>45.76</v>
       </c>
       <c r="I328">
         <v>1.0</v>
       </c>
       <c r="J328">
         <v>3.95</v>
       </c>
       <c r="K328">
-        <v>6.28</v>
+        <v>73.04</v>
       </c>
       <c r="L328">
-        <v>6.43</v>
+        <v>74.76</v>
       </c>
       <c r="M328">
-        <v>6.58</v>
+        <v>76.49</v>
       </c>
       <c r="N328">
-        <v>6.8</v>
+        <v>77.36</v>
       </c>
       <c r="O328">
-        <v>7.57</v>
+        <v>79.11</v>
       </c>
       <c r="P328">
-        <v>8.37</v>
+        <v>83.48</v>
       </c>
       <c r="Q328">
-        <v>5.88</v>
+        <v>88.06</v>
       </c>
       <c r="R328">
-        <v>6.0</v>
+        <v>97.33</v>
       </c>
       <c r="S328">
-        <v>6.13</v>
+        <v>117.09</v>
       </c>
       <c r="T328">
-        <v>6.34</v>
+        <v>72.27</v>
       </c>
       <c r="U328">
-        <v>7.13</v>
+        <v>73.79</v>
       </c>
       <c r="V328">
-        <v>8.15</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:22">
+        <v>75.4</v>
+      </c>
+      <c r="W328">
+        <v>76.23</v>
+      </c>
+      <c r="X328">
+        <v>77.97</v>
+      </c>
+      <c r="Y328">
+        <v>82.52</v>
+      </c>
+      <c r="Z328">
+        <v>87.66</v>
+      </c>
+      <c r="AA328">
+        <v>100.22</v>
+      </c>
+      <c r="AB328">
+        <v>140.44</v>
+      </c>
+    </row>
+    <row r="329" spans="1:28">
       <c r="A329">
-        <v>166517</v>
+        <v>76926</v>
+      </c>
+      <c r="B329">
+        <v>157339065632</v>
       </c>
       <c r="C329">
-        <v>5011274050801</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>5059482103179</v>
+      </c>
+      <c r="D329">
+        <v>25618</v>
       </c>
       <c r="E329" t="s">
-        <v>674</v>
+        <v>409</v>
       </c>
       <c r="F329">
-        <v>0.501</v>
+        <v>0.78</v>
       </c>
       <c r="G329">
-        <v>0.66</v>
+        <v>24.52</v>
       </c>
       <c r="H329">
-        <v>0.66</v>
+        <v>24.52</v>
       </c>
       <c r="I329">
         <v>1.0</v>
       </c>
       <c r="J329">
         <v>3.95</v>
       </c>
       <c r="K329">
-        <v>6.28</v>
+        <v>41.6</v>
       </c>
       <c r="L329">
-        <v>6.43</v>
+        <v>42.58</v>
       </c>
       <c r="M329">
-        <v>6.58</v>
+        <v>43.56</v>
       </c>
       <c r="N329">
-        <v>6.8</v>
+        <v>44.06</v>
       </c>
       <c r="O329">
-        <v>7.57</v>
+        <v>45.06</v>
       </c>
       <c r="P329">
-        <v>8.37</v>
+        <v>47.55</v>
       </c>
       <c r="Q329">
-        <v>5.88</v>
+        <v>50.16</v>
       </c>
       <c r="R329">
-        <v>6.0</v>
+        <v>55.44</v>
       </c>
       <c r="S329">
-        <v>6.13</v>
+        <v>66.69</v>
       </c>
       <c r="T329">
-        <v>6.34</v>
+        <v>41.0</v>
       </c>
       <c r="U329">
-        <v>7.13</v>
+        <v>41.87</v>
       </c>
       <c r="V329">
-        <v>8.15</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:22">
+        <v>42.78</v>
+      </c>
+      <c r="W329">
+        <v>43.25</v>
+      </c>
+      <c r="X329">
+        <v>44.23</v>
+      </c>
+      <c r="Y329">
+        <v>46.82</v>
+      </c>
+      <c r="Z329">
+        <v>49.74</v>
+      </c>
+      <c r="AA329">
+        <v>56.86</v>
+      </c>
+      <c r="AB329">
+        <v>79.68</v>
+      </c>
+    </row>
+    <row r="330" spans="1:28">
       <c r="A330">
-        <v>166518</v>
+        <v>76927</v>
+      </c>
+      <c r="B330">
+        <v>157339043986</v>
       </c>
       <c r="C330">
-        <v>5011274080648</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>5059482103100</v>
+      </c>
+      <c r="D330">
+        <v>25341</v>
       </c>
       <c r="E330" t="s">
-        <v>676</v>
+        <v>410</v>
       </c>
       <c r="F330">
-        <v>0.504</v>
+        <v>0.774</v>
       </c>
       <c r="G330">
-        <v>1.04</v>
+        <v>32.18</v>
       </c>
       <c r="H330">
-        <v>1.04</v>
+        <v>32.18</v>
       </c>
       <c r="I330">
         <v>1.0</v>
       </c>
       <c r="J330">
         <v>3.95</v>
       </c>
       <c r="K330">
-        <v>6.84</v>
+        <v>52.94</v>
       </c>
       <c r="L330">
-        <v>7.0</v>
+        <v>54.18</v>
       </c>
       <c r="M330">
-        <v>7.17</v>
+        <v>55.44</v>
       </c>
       <c r="N330">
-        <v>7.41</v>
+        <v>56.07</v>
       </c>
       <c r="O330">
-        <v>8.25</v>
+        <v>57.34</v>
       </c>
       <c r="P330">
-        <v>9.12</v>
+        <v>60.51</v>
       </c>
       <c r="Q330">
-        <v>6.44</v>
+        <v>63.83</v>
       </c>
       <c r="R330">
-        <v>6.57</v>
+        <v>70.55</v>
       </c>
       <c r="S330">
-        <v>6.72</v>
+        <v>84.86</v>
       </c>
       <c r="T330">
-        <v>6.95</v>
+        <v>52.28</v>
       </c>
       <c r="U330">
-        <v>7.81</v>
+        <v>53.38</v>
       </c>
       <c r="V330">
-        <v>8.93</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:22">
+        <v>54.54</v>
+      </c>
+      <c r="W330">
+        <v>55.15</v>
+      </c>
+      <c r="X330">
+        <v>56.4</v>
+      </c>
+      <c r="Y330">
+        <v>59.7</v>
+      </c>
+      <c r="Z330">
+        <v>63.41</v>
+      </c>
+      <c r="AA330">
+        <v>72.49</v>
+      </c>
+      <c r="AB330">
+        <v>101.59</v>
+      </c>
+    </row>
+    <row r="331" spans="1:28">
       <c r="A331">
-        <v>166519</v>
+        <v>76931</v>
+      </c>
+      <c r="B331">
+        <v>157339057393</v>
       </c>
       <c r="C331">
-        <v>5011274025267</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>5059482103124</v>
+      </c>
+      <c r="D331">
+        <v>25574</v>
       </c>
       <c r="E331" t="s">
-        <v>678</v>
+        <v>411</v>
       </c>
       <c r="F331">
-        <v>0.502</v>
+        <v>0.882</v>
       </c>
       <c r="G331">
-        <v>0.66</v>
+        <v>33.75</v>
       </c>
       <c r="H331">
-        <v>0.66</v>
+        <v>33.75</v>
       </c>
       <c r="I331">
         <v>1.0</v>
       </c>
       <c r="J331">
         <v>3.95</v>
       </c>
       <c r="K331">
-        <v>6.28</v>
+        <v>55.26</v>
       </c>
       <c r="L331">
-        <v>6.43</v>
+        <v>56.56</v>
       </c>
       <c r="M331">
-        <v>6.58</v>
+        <v>57.87</v>
       </c>
       <c r="N331">
-        <v>6.8</v>
+        <v>58.53</v>
       </c>
       <c r="O331">
-        <v>7.57</v>
+        <v>59.85</v>
       </c>
       <c r="P331">
-        <v>8.37</v>
+        <v>63.16</v>
       </c>
       <c r="Q331">
-        <v>5.88</v>
+        <v>66.63</v>
       </c>
       <c r="R331">
-        <v>6.0</v>
+        <v>73.64</v>
       </c>
       <c r="S331">
-        <v>6.13</v>
+        <v>88.59</v>
       </c>
       <c r="T331">
-        <v>6.34</v>
+        <v>54.59</v>
       </c>
       <c r="U331">
-        <v>7.13</v>
+        <v>55.74</v>
       </c>
       <c r="V331">
-        <v>8.15</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:22">
+        <v>56.95</v>
+      </c>
+      <c r="W331">
+        <v>57.58</v>
+      </c>
+      <c r="X331">
+        <v>58.89</v>
+      </c>
+      <c r="Y331">
+        <v>62.33</v>
+      </c>
+      <c r="Z331">
+        <v>66.22</v>
+      </c>
+      <c r="AA331">
+        <v>75.7</v>
+      </c>
+      <c r="AB331">
+        <v>106.09</v>
+      </c>
+    </row>
+    <row r="332" spans="1:28">
       <c r="A332">
-        <v>166520</v>
+        <v>76933</v>
+      </c>
+      <c r="B332">
+        <v>157339650653</v>
       </c>
       <c r="C332">
-        <v>5011274024369</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>5059482005121</v>
+      </c>
+      <c r="D332">
+        <v>38381</v>
       </c>
       <c r="E332" t="s">
-        <v>680</v>
+        <v>412</v>
       </c>
       <c r="F332">
-        <v>0.508</v>
+        <v>0.714</v>
       </c>
       <c r="G332">
-        <v>0.39</v>
+        <v>24.58</v>
       </c>
       <c r="H332">
-        <v>0.39</v>
+        <v>24.58</v>
       </c>
       <c r="I332">
         <v>1.0</v>
       </c>
       <c r="J332">
         <v>3.95</v>
       </c>
       <c r="K332">
-        <v>5.88</v>
+        <v>41.69</v>
       </c>
       <c r="L332">
-        <v>6.02</v>
+        <v>42.67</v>
       </c>
       <c r="M332">
-        <v>6.16</v>
+        <v>43.66</v>
       </c>
       <c r="N332">
-        <v>6.37</v>
+        <v>44.15</v>
       </c>
       <c r="O332">
-        <v>7.09</v>
+        <v>45.15</v>
       </c>
       <c r="P332">
-        <v>7.84</v>
+        <v>47.65</v>
       </c>
       <c r="Q332">
-        <v>5.48</v>
+        <v>50.26</v>
       </c>
       <c r="R332">
-        <v>5.6</v>
+        <v>55.55</v>
       </c>
       <c r="S332">
-        <v>5.72</v>
+        <v>66.83</v>
       </c>
       <c r="T332">
-        <v>5.91</v>
+        <v>41.09</v>
       </c>
       <c r="U332">
-        <v>6.65</v>
+        <v>41.96</v>
       </c>
       <c r="V332">
-        <v>7.6</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:22">
+        <v>42.87</v>
+      </c>
+      <c r="W332">
+        <v>43.34</v>
+      </c>
+      <c r="X332">
+        <v>44.33</v>
+      </c>
+      <c r="Y332">
+        <v>46.92</v>
+      </c>
+      <c r="Z332">
+        <v>49.84</v>
+      </c>
+      <c r="AA332">
+        <v>56.98</v>
+      </c>
+      <c r="AB332">
+        <v>79.85</v>
+      </c>
+    </row>
+    <row r="333" spans="1:28">
       <c r="A333">
-        <v>166521</v>
+        <v>76934</v>
+      </c>
+      <c r="B333">
+        <v>157338709560</v>
       </c>
       <c r="C333">
-        <v>5011274050832</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>5010559185009</v>
+      </c>
+      <c r="D333">
+        <v>18500</v>
       </c>
       <c r="E333" t="s">
-        <v>682</v>
+        <v>413</v>
       </c>
       <c r="F333">
-        <v>0.502</v>
+        <v>0.828</v>
       </c>
       <c r="G333">
-        <v>0.66</v>
+        <v>24.32</v>
       </c>
       <c r="H333">
-        <v>0.66</v>
+        <v>24.32</v>
       </c>
       <c r="I333">
         <v>1.0</v>
       </c>
       <c r="J333">
         <v>3.95</v>
       </c>
       <c r="K333">
-        <v>6.28</v>
+        <v>41.3</v>
       </c>
       <c r="L333">
-        <v>6.43</v>
+        <v>42.28</v>
       </c>
       <c r="M333">
-        <v>6.58</v>
+        <v>43.25</v>
       </c>
       <c r="N333">
-        <v>6.8</v>
+        <v>43.75</v>
       </c>
       <c r="O333">
-        <v>7.57</v>
+        <v>44.74</v>
       </c>
       <c r="P333">
-        <v>8.37</v>
+        <v>47.21</v>
       </c>
       <c r="Q333">
-        <v>5.88</v>
+        <v>49.8</v>
       </c>
       <c r="R333">
-        <v>6.0</v>
+        <v>55.04</v>
       </c>
       <c r="S333">
-        <v>6.13</v>
+        <v>66.21</v>
       </c>
       <c r="T333">
-        <v>6.34</v>
+        <v>40.71</v>
       </c>
       <c r="U333">
-        <v>7.13</v>
+        <v>41.57</v>
       </c>
       <c r="V333">
-        <v>8.15</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:22">
+        <v>42.47</v>
+      </c>
+      <c r="W333">
+        <v>42.94</v>
+      </c>
+      <c r="X333">
+        <v>43.92</v>
+      </c>
+      <c r="Y333">
+        <v>46.48</v>
+      </c>
+      <c r="Z333">
+        <v>49.38</v>
+      </c>
+      <c r="AA333">
+        <v>56.45</v>
+      </c>
+      <c r="AB333">
+        <v>79.11</v>
+      </c>
+    </row>
+    <row r="334" spans="1:28">
       <c r="A334">
-        <v>166522</v>
+        <v>76935</v>
+      </c>
+      <c r="B334">
+        <v>157340596659</v>
       </c>
       <c r="C334">
-        <v>5011274950811</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>5010559779055</v>
+      </c>
+      <c r="D334">
+        <v>77905</v>
       </c>
       <c r="E334" t="s">
-        <v>684</v>
+        <v>414</v>
       </c>
       <c r="F334">
-        <v>0.5003</v>
+        <v>1.088</v>
       </c>
       <c r="G334">
-        <v>0.5</v>
+        <v>42.14</v>
       </c>
       <c r="H334">
-        <v>0.5</v>
+        <v>42.14</v>
       </c>
       <c r="I334">
         <v>1.0</v>
       </c>
       <c r="J334">
         <v>3.95</v>
       </c>
       <c r="K334">
-        <v>6.04</v>
+        <v>67.68</v>
       </c>
       <c r="L334">
-        <v>6.19</v>
+        <v>69.27</v>
       </c>
       <c r="M334">
-        <v>6.33</v>
+        <v>70.88</v>
       </c>
       <c r="N334">
-        <v>6.55</v>
+        <v>71.68</v>
       </c>
       <c r="O334">
-        <v>7.29</v>
+        <v>73.31</v>
       </c>
       <c r="P334">
-        <v>8.05</v>
+        <v>77.36</v>
       </c>
       <c r="Q334">
-        <v>5.64</v>
+        <v>81.6</v>
       </c>
       <c r="R334">
-        <v>5.76</v>
+        <v>90.19</v>
       </c>
       <c r="S334">
-        <v>5.89</v>
+        <v>108.5</v>
       </c>
       <c r="T334">
-        <v>6.09</v>
+        <v>66.94</v>
       </c>
       <c r="U334">
-        <v>6.85</v>
+        <v>68.35</v>
       </c>
       <c r="V334">
-        <v>7.83</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:22">
+        <v>69.84</v>
+      </c>
+      <c r="W334">
+        <v>70.61</v>
+      </c>
+      <c r="X334">
+        <v>72.22</v>
+      </c>
+      <c r="Y334">
+        <v>76.44</v>
+      </c>
+      <c r="Z334">
+        <v>81.2</v>
+      </c>
+      <c r="AA334">
+        <v>92.83</v>
+      </c>
+      <c r="AB334">
+        <v>130.09</v>
+      </c>
+    </row>
+    <row r="335" spans="1:28">
       <c r="A335">
-        <v>166523</v>
+        <v>76936</v>
+      </c>
+      <c r="B335">
+        <v>157339069911</v>
       </c>
       <c r="C335">
-        <v>5011274015060</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>5059482103216</v>
+      </c>
+      <c r="D335">
+        <v>25636</v>
       </c>
       <c r="E335" t="s">
-        <v>686</v>
+        <v>415</v>
       </c>
       <c r="F335">
-        <v>0.504</v>
+        <v>0.598</v>
       </c>
       <c r="G335">
-        <v>0.19</v>
+        <v>20.97</v>
       </c>
       <c r="H335">
-        <v>0.19</v>
+        <v>20.97</v>
       </c>
       <c r="I335">
         <v>1.0</v>
       </c>
       <c r="J335">
         <v>3.95</v>
       </c>
       <c r="K335">
-        <v>5.59</v>
+        <v>36.35</v>
       </c>
       <c r="L335">
-        <v>5.72</v>
+        <v>37.2</v>
       </c>
       <c r="M335">
-        <v>5.85</v>
+        <v>38.06</v>
       </c>
       <c r="N335">
-        <v>6.05</v>
+        <v>38.49</v>
       </c>
       <c r="O335">
-        <v>6.73</v>
+        <v>39.37</v>
       </c>
       <c r="P335">
-        <v>7.44</v>
+        <v>41.54</v>
       </c>
       <c r="Q335">
-        <v>5.19</v>
+        <v>43.82</v>
       </c>
       <c r="R335">
-        <v>5.3</v>
+        <v>48.43</v>
       </c>
       <c r="S335">
-        <v>5.41</v>
+        <v>58.26</v>
       </c>
       <c r="T335">
-        <v>5.6</v>
+        <v>35.78</v>
       </c>
       <c r="U335">
-        <v>6.29</v>
+        <v>36.53</v>
       </c>
       <c r="V335">
-        <v>7.19</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:22">
+        <v>37.33</v>
+      </c>
+      <c r="W335">
+        <v>37.74</v>
+      </c>
+      <c r="X335">
+        <v>38.6</v>
+      </c>
+      <c r="Y335">
+        <v>40.85</v>
+      </c>
+      <c r="Z335">
+        <v>43.4</v>
+      </c>
+      <c r="AA335">
+        <v>49.61</v>
+      </c>
+      <c r="AB335">
+        <v>69.53</v>
+      </c>
+    </row>
+    <row r="336" spans="1:28">
       <c r="A336">
-        <v>166524</v>
+        <v>76938</v>
+      </c>
+      <c r="B336">
+        <v>157339103946</v>
       </c>
       <c r="C336">
-        <v>5011274022761</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>5059482103391</v>
+      </c>
+      <c r="D336">
+        <v>26008</v>
       </c>
       <c r="E336" t="s">
-        <v>688</v>
+        <v>416</v>
       </c>
       <c r="F336">
-        <v>0.5017</v>
+        <v>0.72</v>
       </c>
       <c r="G336">
-        <v>0.38</v>
+        <v>20.14</v>
       </c>
       <c r="H336">
-        <v>0.38</v>
+        <v>20.14</v>
       </c>
       <c r="I336">
         <v>1.0</v>
       </c>
       <c r="J336">
         <v>3.95</v>
       </c>
       <c r="K336">
-        <v>5.87</v>
+        <v>35.12</v>
       </c>
       <c r="L336">
-        <v>6.0</v>
+        <v>35.94</v>
       </c>
       <c r="M336">
-        <v>6.14</v>
+        <v>36.77</v>
       </c>
       <c r="N336">
-        <v>6.35</v>
+        <v>37.19</v>
       </c>
       <c r="O336">
-        <v>7.07</v>
+        <v>38.03</v>
       </c>
       <c r="P336">
-        <v>7.82</v>
+        <v>40.14</v>
       </c>
       <c r="Q336">
-        <v>5.47</v>
+        <v>42.34</v>
       </c>
       <c r="R336">
-        <v>5.58</v>
+        <v>46.8</v>
       </c>
       <c r="S336">
-        <v>5.7</v>
+        <v>56.29</v>
       </c>
       <c r="T336">
-        <v>5.9</v>
+        <v>34.55</v>
       </c>
       <c r="U336">
-        <v>6.63</v>
+        <v>35.28</v>
       </c>
       <c r="V336">
-        <v>7.58</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:22">
+        <v>36.05</v>
+      </c>
+      <c r="W336">
+        <v>36.45</v>
+      </c>
+      <c r="X336">
+        <v>37.28</v>
+      </c>
+      <c r="Y336">
+        <v>39.46</v>
+      </c>
+      <c r="Z336">
+        <v>41.92</v>
+      </c>
+      <c r="AA336">
+        <v>47.92</v>
+      </c>
+      <c r="AB336">
+        <v>67.15</v>
+      </c>
+    </row>
+    <row r="337" spans="1:28">
       <c r="A337">
-        <v>166525</v>
+        <v>76939</v>
+      </c>
+      <c r="B337">
+        <v>157339103979</v>
       </c>
       <c r="C337">
-        <v>5011274024161</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>5059482103407</v>
+      </c>
+      <c r="D337">
+        <v>26010</v>
       </c>
       <c r="E337" t="s">
-        <v>690</v>
+        <v>417</v>
       </c>
       <c r="F337">
-        <v>0.506</v>
+        <v>0.702</v>
       </c>
       <c r="G337">
-        <v>0.24</v>
+        <v>23.08</v>
       </c>
       <c r="H337">
-        <v>0.24</v>
+        <v>23.08</v>
       </c>
       <c r="I337">
         <v>1.0</v>
       </c>
       <c r="J337">
         <v>3.95</v>
       </c>
       <c r="K337">
-        <v>5.66</v>
+        <v>39.47</v>
       </c>
       <c r="L337">
-        <v>5.79</v>
+        <v>40.4</v>
       </c>
       <c r="M337">
-        <v>5.93</v>
+        <v>41.33</v>
       </c>
       <c r="N337">
-        <v>6.13</v>
+        <v>41.8</v>
       </c>
       <c r="O337">
-        <v>6.82</v>
+        <v>42.75</v>
       </c>
       <c r="P337">
-        <v>7.54</v>
+        <v>45.11</v>
       </c>
       <c r="Q337">
-        <v>5.26</v>
+        <v>47.59</v>
       </c>
       <c r="R337">
-        <v>5.37</v>
+        <v>52.6</v>
       </c>
       <c r="S337">
-        <v>5.49</v>
+        <v>63.27</v>
       </c>
       <c r="T337">
-        <v>5.67</v>
+        <v>38.88</v>
       </c>
       <c r="U337">
-        <v>6.38</v>
+        <v>39.7</v>
       </c>
       <c r="V337">
-        <v>7.29</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:22">
+        <v>40.57</v>
+      </c>
+      <c r="W337">
+        <v>41.01</v>
+      </c>
+      <c r="X337">
+        <v>41.95</v>
+      </c>
+      <c r="Y337">
+        <v>44.4</v>
+      </c>
+      <c r="Z337">
+        <v>47.17</v>
+      </c>
+      <c r="AA337">
+        <v>53.92</v>
+      </c>
+      <c r="AB337">
+        <v>75.56</v>
+      </c>
+    </row>
+    <row r="338" spans="1:28">
       <c r="A338">
-        <v>166526</v>
+        <v>76941</v>
+      </c>
+      <c r="B338">
+        <v>157339043684</v>
       </c>
       <c r="C338">
-        <v>5011274024260</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>5059482103094</v>
+      </c>
+      <c r="D338">
+        <v>25292</v>
       </c>
       <c r="E338" t="s">
-        <v>692</v>
+        <v>418</v>
       </c>
       <c r="F338">
-        <v>0.502</v>
+        <v>0.764</v>
       </c>
       <c r="G338">
-        <v>0.26</v>
+        <v>27.93</v>
       </c>
       <c r="H338">
-        <v>0.26</v>
+        <v>27.93</v>
       </c>
       <c r="I338">
         <v>1.0</v>
       </c>
       <c r="J338">
         <v>3.95</v>
       </c>
       <c r="K338">
-        <v>5.69</v>
+        <v>46.65</v>
       </c>
       <c r="L338">
-        <v>5.82</v>
+        <v>47.74</v>
       </c>
       <c r="M338">
-        <v>5.96</v>
+        <v>48.85</v>
       </c>
       <c r="N338">
-        <v>6.16</v>
+        <v>49.41</v>
       </c>
       <c r="O338">
-        <v>6.86</v>
+        <v>50.52</v>
       </c>
       <c r="P338">
-        <v>7.58</v>
+        <v>53.32</v>
       </c>
       <c r="Q338">
-        <v>5.29</v>
+        <v>56.24</v>
       </c>
       <c r="R338">
-        <v>5.4</v>
+        <v>62.16</v>
       </c>
       <c r="S338">
-        <v>5.52</v>
+        <v>74.78</v>
       </c>
       <c r="T338">
-        <v>5.71</v>
+        <v>46.02</v>
       </c>
       <c r="U338">
-        <v>6.42</v>
+        <v>46.99</v>
       </c>
       <c r="V338">
-        <v>7.34</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:22">
+        <v>48.02</v>
+      </c>
+      <c r="W338">
+        <v>48.55</v>
+      </c>
+      <c r="X338">
+        <v>49.65</v>
+      </c>
+      <c r="Y338">
+        <v>52.55</v>
+      </c>
+      <c r="Z338">
+        <v>55.83</v>
+      </c>
+      <c r="AA338">
+        <v>63.82</v>
+      </c>
+      <c r="AB338">
+        <v>89.44</v>
+      </c>
+    </row>
+    <row r="339" spans="1:28">
       <c r="A339">
-        <v>166527</v>
+        <v>76942</v>
+      </c>
+      <c r="B339">
+        <v>157339042339</v>
       </c>
       <c r="C339">
-        <v>5011274002404</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>5059482102998</v>
+      </c>
+      <c r="D339">
+        <v>25159</v>
       </c>
       <c r="E339" t="s">
-        <v>694</v>
+        <v>419</v>
       </c>
       <c r="F339">
-        <v>0.524</v>
+        <v>0.704</v>
       </c>
       <c r="G339">
-        <v>6.33</v>
+        <v>31.24</v>
       </c>
       <c r="H339">
-        <v>6.33</v>
+        <v>31.24</v>
       </c>
       <c r="I339">
         <v>1.0</v>
       </c>
       <c r="J339">
         <v>3.95</v>
       </c>
       <c r="K339">
-        <v>14.67</v>
+        <v>51.55</v>
       </c>
       <c r="L339">
-        <v>15.02</v>
+        <v>52.76</v>
       </c>
       <c r="M339">
-        <v>15.37</v>
+        <v>53.98</v>
       </c>
       <c r="N339">
-        <v>15.89</v>
+        <v>54.6</v>
       </c>
       <c r="O339">
-        <v>17.69</v>
+        <v>55.83</v>
       </c>
       <c r="P339">
-        <v>19.55</v>
+        <v>58.92</v>
       </c>
       <c r="Q339">
-        <v>14.22</v>
+        <v>62.15</v>
       </c>
       <c r="R339">
-        <v>14.53</v>
+        <v>68.69</v>
       </c>
       <c r="S339">
-        <v>14.84</v>
+        <v>82.63</v>
       </c>
       <c r="T339">
-        <v>15.35</v>
+        <v>50.89</v>
       </c>
       <c r="U339">
-        <v>17.26</v>
+        <v>51.97</v>
       </c>
       <c r="V339">
-        <v>19.73</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:22">
+        <v>53.1</v>
+      </c>
+      <c r="W339">
+        <v>53.69</v>
+      </c>
+      <c r="X339">
+        <v>54.91</v>
+      </c>
+      <c r="Y339">
+        <v>58.12</v>
+      </c>
+      <c r="Z339">
+        <v>61.74</v>
+      </c>
+      <c r="AA339">
+        <v>70.58</v>
+      </c>
+      <c r="AB339">
+        <v>98.91</v>
+      </c>
+    </row>
+    <row r="340" spans="1:28">
       <c r="A340">
-        <v>166529</v>
+        <v>76945</v>
+      </c>
+      <c r="B340">
+        <v>157340596593</v>
       </c>
       <c r="C340">
-        <v>5011274014964</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>5010559779031</v>
+      </c>
+      <c r="D340">
+        <v>77903</v>
       </c>
       <c r="E340" t="s">
-        <v>696</v>
+        <v>420</v>
       </c>
       <c r="F340">
-        <v>0.504</v>
+        <v>0.69</v>
       </c>
       <c r="G340">
-        <v>0.19</v>
+        <v>28.67</v>
       </c>
       <c r="H340">
-        <v>0.19</v>
+        <v>28.67</v>
       </c>
       <c r="I340">
         <v>1.0</v>
       </c>
       <c r="J340">
         <v>3.95</v>
       </c>
       <c r="K340">
-        <v>5.59</v>
+        <v>47.74</v>
       </c>
       <c r="L340">
-        <v>5.72</v>
+        <v>48.87</v>
       </c>
       <c r="M340">
-        <v>5.85</v>
+        <v>50.0</v>
       </c>
       <c r="N340">
-        <v>6.05</v>
+        <v>50.57</v>
       </c>
       <c r="O340">
-        <v>6.73</v>
+        <v>51.71</v>
       </c>
       <c r="P340">
-        <v>7.44</v>
+        <v>54.57</v>
       </c>
       <c r="Q340">
-        <v>5.19</v>
+        <v>57.56</v>
       </c>
       <c r="R340">
-        <v>5.3</v>
+        <v>63.62</v>
       </c>
       <c r="S340">
-        <v>5.41</v>
+        <v>76.53</v>
       </c>
       <c r="T340">
-        <v>5.6</v>
+        <v>47.11</v>
       </c>
       <c r="U340">
-        <v>6.29</v>
+        <v>48.11</v>
       </c>
       <c r="V340">
-        <v>7.19</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:22">
+        <v>49.15</v>
+      </c>
+      <c r="W340">
+        <v>49.7</v>
+      </c>
+      <c r="X340">
+        <v>50.83</v>
+      </c>
+      <c r="Y340">
+        <v>53.8</v>
+      </c>
+      <c r="Z340">
+        <v>57.15</v>
+      </c>
+      <c r="AA340">
+        <v>65.33</v>
+      </c>
+      <c r="AB340">
+        <v>91.55</v>
+      </c>
+    </row>
+    <row r="341" spans="1:28">
       <c r="A341">
-        <v>166530</v>
+        <v>76946</v>
+      </c>
+      <c r="B341">
+        <v>157339072325</v>
       </c>
       <c r="C341">
-        <v>5011274047511</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>5059482103254</v>
+      </c>
+      <c r="D341">
+        <v>25716</v>
       </c>
       <c r="E341" t="s">
-        <v>698</v>
+        <v>421</v>
       </c>
       <c r="F341">
-        <v>0.522</v>
+        <v>0.86</v>
       </c>
       <c r="G341">
-        <v>4.82</v>
+        <v>38.8</v>
       </c>
       <c r="H341">
-        <v>4.82</v>
+        <v>38.8</v>
       </c>
       <c r="I341">
         <v>1.0</v>
       </c>
       <c r="J341">
         <v>3.95</v>
       </c>
       <c r="K341">
-        <v>12.44</v>
+        <v>62.74</v>
       </c>
       <c r="L341">
-        <v>12.73</v>
+        <v>64.21</v>
       </c>
       <c r="M341">
-        <v>13.03</v>
+        <v>65.7</v>
       </c>
       <c r="N341">
-        <v>13.47</v>
+        <v>66.45</v>
       </c>
       <c r="O341">
-        <v>15.0</v>
+        <v>67.95</v>
       </c>
       <c r="P341">
-        <v>16.58</v>
+        <v>71.71</v>
       </c>
       <c r="Q341">
-        <v>12.0</v>
+        <v>75.64</v>
       </c>
       <c r="R341">
-        <v>12.26</v>
+        <v>83.6</v>
       </c>
       <c r="S341">
-        <v>12.52</v>
+        <v>100.57</v>
       </c>
       <c r="T341">
-        <v>12.95</v>
+        <v>62.02</v>
       </c>
       <c r="U341">
-        <v>14.56</v>
+        <v>63.33</v>
       </c>
       <c r="V341">
-        <v>16.64</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:22">
+        <v>64.71</v>
+      </c>
+      <c r="W341">
+        <v>65.43</v>
+      </c>
+      <c r="X341">
+        <v>66.91</v>
+      </c>
+      <c r="Y341">
+        <v>70.82</v>
+      </c>
+      <c r="Z341">
+        <v>75.24</v>
+      </c>
+      <c r="AA341">
+        <v>86.01</v>
+      </c>
+      <c r="AB341">
+        <v>120.53</v>
+      </c>
+    </row>
+    <row r="342" spans="1:28">
       <c r="A342">
-        <v>166531</v>
+        <v>76950</v>
+      </c>
+      <c r="B342">
+        <v>157338851414</v>
       </c>
       <c r="C342">
-        <v>5011274048204</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>5059482020650</v>
+      </c>
+      <c r="D342">
+        <v>21567</v>
       </c>
       <c r="E342" t="s">
-        <v>700</v>
+        <v>422</v>
       </c>
       <c r="F342">
-        <v>0.502</v>
+        <v>0.676</v>
       </c>
       <c r="G342">
-        <v>5.78</v>
+        <v>22.78</v>
       </c>
       <c r="H342">
-        <v>5.78</v>
+        <v>22.78</v>
       </c>
       <c r="I342">
         <v>1.0</v>
       </c>
       <c r="J342">
         <v>3.95</v>
       </c>
       <c r="K342">
-        <v>13.86</v>
+        <v>39.02</v>
       </c>
       <c r="L342">
-        <v>14.19</v>
+        <v>39.94</v>
       </c>
       <c r="M342">
-        <v>14.51</v>
+        <v>40.87</v>
       </c>
       <c r="N342">
-        <v>15.01</v>
+        <v>41.33</v>
       </c>
       <c r="O342">
-        <v>16.71</v>
+        <v>42.27</v>
       </c>
       <c r="P342">
-        <v>18.47</v>
+        <v>44.6</v>
       </c>
       <c r="Q342">
-        <v>13.42</v>
+        <v>47.05</v>
       </c>
       <c r="R342">
-        <v>13.7</v>
+        <v>52.0</v>
       </c>
       <c r="S342">
-        <v>14.0</v>
+        <v>62.56</v>
       </c>
       <c r="T342">
-        <v>14.47</v>
+        <v>38.44</v>
       </c>
       <c r="U342">
-        <v>16.27</v>
+        <v>39.25</v>
       </c>
       <c r="V342">
-        <v>18.6</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:22">
+        <v>40.11</v>
+      </c>
+      <c r="W342">
+        <v>40.55</v>
+      </c>
+      <c r="X342">
+        <v>41.47</v>
+      </c>
+      <c r="Y342">
+        <v>43.89</v>
+      </c>
+      <c r="Z342">
+        <v>46.63</v>
+      </c>
+      <c r="AA342">
+        <v>53.31</v>
+      </c>
+      <c r="AB342">
+        <v>74.7</v>
+      </c>
+    </row>
+    <row r="343" spans="1:28">
       <c r="A343">
-        <v>166532</v>
+        <v>76951</v>
+      </c>
+      <c r="B343">
+        <v>157340668777</v>
       </c>
       <c r="C343">
-        <v>5011274066741</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>5010559815739</v>
+      </c>
+      <c r="D343">
+        <v>81573</v>
       </c>
       <c r="E343" t="s">
-        <v>702</v>
+        <v>423</v>
       </c>
       <c r="F343">
-        <v>0.508</v>
+        <v>1.695</v>
       </c>
       <c r="G343">
-        <v>3.46</v>
+        <v>57.83</v>
       </c>
       <c r="H343">
-        <v>3.46</v>
+        <v>57.83</v>
       </c>
       <c r="I343">
         <v>1.0</v>
       </c>
       <c r="J343">
         <v>3.95</v>
       </c>
       <c r="K343">
-        <v>10.43</v>
+        <v>90.91</v>
       </c>
       <c r="L343">
-        <v>10.67</v>
+        <v>93.05</v>
       </c>
       <c r="M343">
-        <v>10.92</v>
+        <v>95.2</v>
       </c>
       <c r="N343">
-        <v>11.29</v>
+        <v>96.28</v>
       </c>
       <c r="O343">
-        <v>12.57</v>
+        <v>98.46</v>
       </c>
       <c r="P343">
-        <v>13.89</v>
+        <v>103.9</v>
       </c>
       <c r="Q343">
-        <v>10.0</v>
+        <v>109.61</v>
       </c>
       <c r="R343">
-        <v>10.21</v>
+        <v>121.14</v>
       </c>
       <c r="S343">
-        <v>10.43</v>
+        <v>145.73</v>
       </c>
       <c r="T343">
-        <v>10.79</v>
+        <v>90.03</v>
       </c>
       <c r="U343">
-        <v>12.13</v>
+        <v>91.94</v>
       </c>
       <c r="V343">
-        <v>13.87</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:22">
+        <v>93.94</v>
+      </c>
+      <c r="W343">
+        <v>94.98</v>
+      </c>
+      <c r="X343">
+        <v>97.14</v>
+      </c>
+      <c r="Y343">
+        <v>102.81</v>
+      </c>
+      <c r="Z343">
+        <v>109.22</v>
+      </c>
+      <c r="AA343">
+        <v>124.86</v>
+      </c>
+      <c r="AB343">
+        <v>174.97</v>
+      </c>
+    </row>
+    <row r="344" spans="1:28">
       <c r="A344">
-        <v>166533</v>
+        <v>76957</v>
+      </c>
+      <c r="B344">
+        <v>157338732591</v>
       </c>
       <c r="C344">
-        <v>5011274046606</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>5059482020551</v>
+      </c>
+      <c r="D344">
+        <v>19176</v>
       </c>
       <c r="E344" t="s">
-        <v>704</v>
+        <v>424</v>
       </c>
       <c r="F344">
-        <v>0.505</v>
+        <v>0.556</v>
       </c>
       <c r="G344">
-        <v>1.52</v>
+        <v>17.69</v>
       </c>
       <c r="H344">
-        <v>1.52</v>
+        <v>17.69</v>
       </c>
       <c r="I344">
         <v>1.0</v>
       </c>
       <c r="J344">
         <v>3.95</v>
       </c>
       <c r="K344">
-        <v>7.55</v>
+        <v>31.49</v>
       </c>
       <c r="L344">
-        <v>7.73</v>
+        <v>32.23</v>
       </c>
       <c r="M344">
-        <v>7.91</v>
+        <v>32.98</v>
       </c>
       <c r="N344">
-        <v>8.18</v>
+        <v>33.35</v>
       </c>
       <c r="O344">
-        <v>9.11</v>
+        <v>34.11</v>
       </c>
       <c r="P344">
-        <v>10.07</v>
+        <v>35.99</v>
       </c>
       <c r="Q344">
-        <v>7.14</v>
+        <v>37.97</v>
       </c>
       <c r="R344">
-        <v>7.3</v>
+        <v>41.96</v>
       </c>
       <c r="S344">
-        <v>7.45</v>
+        <v>50.48</v>
       </c>
       <c r="T344">
-        <v>7.71</v>
+        <v>30.95</v>
       </c>
       <c r="U344">
-        <v>8.67</v>
+        <v>31.6</v>
       </c>
       <c r="V344">
-        <v>9.91</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:22">
+        <v>32.29</v>
+      </c>
+      <c r="W344">
+        <v>32.65</v>
+      </c>
+      <c r="X344">
+        <v>33.39</v>
+      </c>
+      <c r="Y344">
+        <v>35.34</v>
+      </c>
+      <c r="Z344">
+        <v>37.54</v>
+      </c>
+      <c r="AA344">
+        <v>42.92</v>
+      </c>
+      <c r="AB344">
+        <v>60.14</v>
+      </c>
+    </row>
+    <row r="345" spans="1:28">
       <c r="A345">
-        <v>166534</v>
+        <v>76958</v>
+      </c>
+      <c r="B345">
+        <v>157338030533</v>
       </c>
       <c r="C345">
-        <v>5011274999780</v>
+        <v>5059482020261</v>
       </c>
       <c r="D345" t="s">
-        <v>705</v>
+        <v>425</v>
       </c>
       <c r="E345" t="s">
-        <v>706</v>
+        <v>426</v>
       </c>
       <c r="F345">
-        <v>0.511</v>
+        <v>0.544</v>
       </c>
       <c r="G345">
-        <v>2.36</v>
+        <v>8.43</v>
       </c>
       <c r="H345">
-        <v>2.36</v>
+        <v>8.43</v>
       </c>
       <c r="I345">
         <v>1.0</v>
       </c>
       <c r="J345">
         <v>3.95</v>
       </c>
       <c r="K345">
-        <v>8.8</v>
+        <v>17.78</v>
       </c>
       <c r="L345">
-        <v>9.0</v>
+        <v>18.2</v>
       </c>
       <c r="M345">
-        <v>9.21</v>
+        <v>18.62</v>
       </c>
       <c r="N345">
-        <v>9.53</v>
+        <v>18.83</v>
       </c>
       <c r="O345">
-        <v>10.61</v>
+        <v>19.26</v>
       </c>
       <c r="P345">
-        <v>11.72</v>
+        <v>20.33</v>
       </c>
       <c r="Q345">
-        <v>8.38</v>
+        <v>21.44</v>
       </c>
       <c r="R345">
-        <v>8.56</v>
+        <v>23.7</v>
       </c>
       <c r="S345">
-        <v>8.74</v>
+        <v>28.51</v>
       </c>
       <c r="T345">
-        <v>9.04</v>
+        <v>17.32</v>
       </c>
       <c r="U345">
-        <v>10.17</v>
+        <v>17.68</v>
       </c>
       <c r="V345">
-        <v>11.62</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:22">
+        <v>18.07</v>
+      </c>
+      <c r="W345">
+        <v>18.27</v>
+      </c>
+      <c r="X345">
+        <v>18.68</v>
+      </c>
+      <c r="Y345">
+        <v>19.77</v>
+      </c>
+      <c r="Z345">
+        <v>21.01</v>
+      </c>
+      <c r="AA345">
+        <v>24.01</v>
+      </c>
+      <c r="AB345">
+        <v>33.65</v>
+      </c>
+    </row>
+    <row r="346" spans="1:28">
       <c r="A346">
-        <v>166535</v>
+        <v>76962</v>
+      </c>
+      <c r="B346">
+        <v>157339065402</v>
       </c>
       <c r="C346">
-        <v>5011274047504</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>5059482103162</v>
+      </c>
+      <c r="D346">
+        <v>25610</v>
       </c>
       <c r="E346" t="s">
-        <v>708</v>
+        <v>427</v>
       </c>
       <c r="F346">
-        <v>0.52</v>
+        <v>0.724</v>
       </c>
       <c r="G346">
-        <v>2.58</v>
+        <v>44.29</v>
       </c>
       <c r="H346">
-        <v>2.58</v>
+        <v>44.29</v>
       </c>
       <c r="I346">
         <v>1.0</v>
       </c>
       <c r="J346">
         <v>3.95</v>
       </c>
       <c r="K346">
-        <v>9.12</v>
+        <v>70.87</v>
       </c>
       <c r="L346">
-        <v>9.34</v>
+        <v>72.53</v>
       </c>
       <c r="M346">
-        <v>9.55</v>
+        <v>74.21</v>
       </c>
       <c r="N346">
-        <v>9.88</v>
+        <v>75.06</v>
       </c>
       <c r="O346">
-        <v>11.0</v>
+        <v>76.75</v>
       </c>
       <c r="P346">
-        <v>12.16</v>
+        <v>81.0</v>
       </c>
       <c r="Q346">
-        <v>8.7</v>
+        <v>85.44</v>
       </c>
       <c r="R346">
-        <v>8.89</v>
+        <v>94.43</v>
       </c>
       <c r="S346">
-        <v>9.08</v>
+        <v>113.6</v>
       </c>
       <c r="T346">
-        <v>9.39</v>
+        <v>70.1</v>
       </c>
       <c r="U346">
-        <v>10.56</v>
+        <v>71.58</v>
       </c>
       <c r="V346">
-        <v>12.07</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:22">
+        <v>73.14</v>
+      </c>
+      <c r="W346">
+        <v>73.95</v>
+      </c>
+      <c r="X346">
+        <v>75.63</v>
+      </c>
+      <c r="Y346">
+        <v>80.05</v>
+      </c>
+      <c r="Z346">
+        <v>85.04</v>
+      </c>
+      <c r="AA346">
+        <v>97.22</v>
+      </c>
+      <c r="AB346">
+        <v>136.24</v>
+      </c>
+    </row>
+    <row r="347" spans="1:28">
       <c r="A347">
-        <v>166536</v>
+        <v>76963</v>
+      </c>
+      <c r="B347">
+        <v>157339072051</v>
       </c>
       <c r="C347">
-        <v>5011274046002</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>5059482103247</v>
+      </c>
+      <c r="D347">
+        <v>25661</v>
       </c>
       <c r="E347" t="s">
-        <v>710</v>
+        <v>428</v>
       </c>
       <c r="F347">
-        <v>0.508</v>
+        <v>0.862</v>
       </c>
       <c r="G347">
-        <v>1.38</v>
+        <v>32.88</v>
       </c>
       <c r="H347">
-        <v>1.38</v>
+        <v>32.88</v>
       </c>
       <c r="I347">
         <v>1.0</v>
       </c>
       <c r="J347">
         <v>3.95</v>
       </c>
       <c r="K347">
-        <v>7.35</v>
+        <v>53.98</v>
       </c>
       <c r="L347">
-        <v>7.52</v>
+        <v>55.24</v>
       </c>
       <c r="M347">
-        <v>7.69</v>
+        <v>56.52</v>
       </c>
       <c r="N347">
-        <v>7.96</v>
+        <v>57.17</v>
       </c>
       <c r="O347">
-        <v>8.86</v>
+        <v>58.46</v>
       </c>
       <c r="P347">
-        <v>9.79</v>
+        <v>61.69</v>
       </c>
       <c r="Q347">
-        <v>6.94</v>
+        <v>65.08</v>
       </c>
       <c r="R347">
-        <v>7.08</v>
+        <v>71.93</v>
       </c>
       <c r="S347">
-        <v>7.24</v>
+        <v>86.52</v>
       </c>
       <c r="T347">
-        <v>7.49</v>
+        <v>53.31</v>
       </c>
       <c r="U347">
-        <v>8.42</v>
+        <v>54.43</v>
       </c>
       <c r="V347">
-        <v>9.62</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:22">
+        <v>55.62</v>
+      </c>
+      <c r="W347">
+        <v>56.23</v>
+      </c>
+      <c r="X347">
+        <v>57.51</v>
+      </c>
+      <c r="Y347">
+        <v>60.87</v>
+      </c>
+      <c r="Z347">
+        <v>64.66</v>
+      </c>
+      <c r="AA347">
+        <v>73.92</v>
+      </c>
+      <c r="AB347">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="348" spans="1:28">
       <c r="A348">
-        <v>166537</v>
+        <v>76971</v>
+      </c>
+      <c r="B348">
+        <v>157339111737</v>
       </c>
       <c r="C348">
-        <v>5055175200620</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>5059482103544</v>
+      </c>
+      <c r="D348">
+        <v>26107</v>
       </c>
       <c r="E348" t="s">
-        <v>712</v>
+        <v>429</v>
       </c>
       <c r="F348">
-        <v>0.5011</v>
+        <v>0.698</v>
       </c>
       <c r="G348">
-        <v>0.64</v>
+        <v>24.82</v>
       </c>
       <c r="H348">
-        <v>0.64</v>
+        <v>24.82</v>
       </c>
       <c r="I348">
         <v>1.0</v>
       </c>
       <c r="J348">
         <v>3.95</v>
       </c>
       <c r="K348">
-        <v>6.25</v>
+        <v>42.04</v>
       </c>
       <c r="L348">
-        <v>6.4</v>
+        <v>43.03</v>
       </c>
       <c r="M348">
-        <v>6.55</v>
+        <v>44.03</v>
       </c>
       <c r="N348">
-        <v>6.77</v>
+        <v>44.53</v>
       </c>
       <c r="O348">
-        <v>7.54</v>
+        <v>45.54</v>
       </c>
       <c r="P348">
-        <v>8.33</v>
+        <v>48.06</v>
       </c>
       <c r="Q348">
-        <v>5.85</v>
+        <v>50.69</v>
       </c>
       <c r="R348">
-        <v>5.97</v>
+        <v>56.03</v>
       </c>
       <c r="S348">
-        <v>6.1</v>
+        <v>67.4</v>
       </c>
       <c r="T348">
-        <v>6.31</v>
+        <v>41.44</v>
       </c>
       <c r="U348">
-        <v>7.1</v>
+        <v>42.32</v>
       </c>
       <c r="V348">
-        <v>8.11</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:22">
+        <v>43.24</v>
+      </c>
+      <c r="W348">
+        <v>43.72</v>
+      </c>
+      <c r="X348">
+        <v>44.71</v>
+      </c>
+      <c r="Y348">
+        <v>47.32</v>
+      </c>
+      <c r="Z348">
+        <v>50.27</v>
+      </c>
+      <c r="AA348">
+        <v>57.47</v>
+      </c>
+      <c r="AB348">
+        <v>80.54</v>
+      </c>
+    </row>
+    <row r="349" spans="1:28">
       <c r="A349">
-        <v>166538</v>
+        <v>76976</v>
+      </c>
+      <c r="B349">
+        <v>157339117285</v>
       </c>
       <c r="C349">
-        <v>5055175210223</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>5059482103599</v>
+      </c>
+      <c r="D349">
+        <v>26125</v>
       </c>
       <c r="E349" t="s">
-        <v>714</v>
+        <v>430</v>
       </c>
       <c r="F349">
-        <v>0.506</v>
+        <v>4.95</v>
       </c>
       <c r="G349">
-        <v>6.49</v>
+        <v>589.66</v>
       </c>
       <c r="H349">
-        <v>6.49</v>
+        <v>589.66</v>
       </c>
       <c r="I349">
         <v>1.0</v>
       </c>
       <c r="J349">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K349">
-        <v>14.91</v>
+        <v>882.72</v>
       </c>
       <c r="L349">
-        <v>15.26</v>
+        <v>903.48</v>
       </c>
       <c r="M349">
-        <v>15.62</v>
+        <v>924.39</v>
       </c>
       <c r="N349">
-        <v>16.15</v>
+        <v>934.91</v>
       </c>
       <c r="O349">
-        <v>17.98</v>
+        <v>956.06</v>
       </c>
       <c r="P349">
-        <v>19.87</v>
+        <v>1008.91</v>
       </c>
       <c r="Q349">
-        <v>14.46</v>
+        <v>1064.27</v>
       </c>
       <c r="R349">
-        <v>14.77</v>
+        <v>1176.31</v>
       </c>
       <c r="S349">
-        <v>15.09</v>
+        <v>1415.02</v>
       </c>
       <c r="T349">
-        <v>15.6</v>
+        <v>877.45</v>
       </c>
       <c r="U349">
-        <v>17.54</v>
+        <v>895.98</v>
       </c>
       <c r="V349">
-        <v>20.05</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:22">
+        <v>915.47</v>
+      </c>
+      <c r="W349">
+        <v>925.59</v>
+      </c>
+      <c r="X349">
+        <v>946.65</v>
+      </c>
+      <c r="Y349">
+        <v>1001.96</v>
+      </c>
+      <c r="Z349">
+        <v>1064.39</v>
+      </c>
+      <c r="AA349">
+        <v>1216.8</v>
+      </c>
+      <c r="AB349">
+        <v>1705.22</v>
+      </c>
+    </row>
+    <row r="350" spans="1:28">
       <c r="A350">
-        <v>166539</v>
+        <v>76977</v>
+      </c>
+      <c r="B350">
+        <v>157338203460</v>
       </c>
       <c r="C350">
-        <v>5011274045401</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>5059482020346</v>
+      </c>
+      <c r="D350">
+        <v>10614</v>
       </c>
       <c r="E350" t="s">
-        <v>716</v>
+        <v>431</v>
       </c>
       <c r="F350">
-        <v>0.51</v>
+        <v>0.896</v>
       </c>
       <c r="G350">
-        <v>5.05</v>
+        <v>46.93</v>
       </c>
       <c r="H350">
-        <v>5.05</v>
+        <v>46.93</v>
       </c>
       <c r="I350">
         <v>1.0</v>
       </c>
       <c r="J350">
         <v>3.95</v>
       </c>
       <c r="K350">
-        <v>12.78</v>
+        <v>74.77</v>
       </c>
       <c r="L350">
-        <v>13.08</v>
+        <v>76.53</v>
       </c>
       <c r="M350">
-        <v>13.38</v>
+        <v>78.3</v>
       </c>
       <c r="N350">
-        <v>13.84</v>
+        <v>79.19</v>
       </c>
       <c r="O350">
-        <v>15.41</v>
+        <v>80.99</v>
       </c>
       <c r="P350">
-        <v>17.03</v>
+        <v>85.46</v>
       </c>
       <c r="Q350">
-        <v>12.34</v>
+        <v>90.15</v>
       </c>
       <c r="R350">
-        <v>12.6</v>
+        <v>99.64</v>
       </c>
       <c r="S350">
-        <v>12.88</v>
+        <v>119.86</v>
       </c>
       <c r="T350">
-        <v>13.31</v>
+        <v>73.99</v>
       </c>
       <c r="U350">
-        <v>14.97</v>
+        <v>75.55</v>
       </c>
       <c r="V350">
-        <v>17.11</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:22">
+        <v>77.2</v>
+      </c>
+      <c r="W350">
+        <v>78.05</v>
+      </c>
+      <c r="X350">
+        <v>79.83</v>
+      </c>
+      <c r="Y350">
+        <v>84.49</v>
+      </c>
+      <c r="Z350">
+        <v>89.75</v>
+      </c>
+      <c r="AA350">
+        <v>102.6</v>
+      </c>
+      <c r="AB350">
+        <v>143.79</v>
+      </c>
+    </row>
+    <row r="351" spans="1:28">
       <c r="A351">
-        <v>166540</v>
+        <v>76986</v>
+      </c>
+      <c r="B351">
+        <v>157338758720</v>
       </c>
       <c r="C351">
-        <v>5011274042905</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>5010559198009</v>
+      </c>
+      <c r="D351">
+        <v>19800</v>
       </c>
       <c r="E351" t="s">
-        <v>718</v>
+        <v>432</v>
       </c>
       <c r="F351">
-        <v>0.524</v>
+        <v>0.566</v>
       </c>
       <c r="G351">
-        <v>1.68</v>
+        <v>34.85</v>
       </c>
       <c r="H351">
-        <v>1.68</v>
+        <v>34.85</v>
       </c>
       <c r="I351">
         <v>1.0</v>
       </c>
       <c r="J351">
         <v>3.95</v>
       </c>
       <c r="K351">
-        <v>7.79</v>
+        <v>56.89</v>
       </c>
       <c r="L351">
-        <v>7.97</v>
+        <v>58.23</v>
       </c>
       <c r="M351">
-        <v>8.16</v>
+        <v>59.58</v>
       </c>
       <c r="N351">
-        <v>8.44</v>
+        <v>60.26</v>
       </c>
       <c r="O351">
-        <v>9.39</v>
+        <v>61.62</v>
       </c>
       <c r="P351">
-        <v>10.38</v>
+        <v>65.02</v>
       </c>
       <c r="Q351">
-        <v>7.38</v>
+        <v>68.59</v>
       </c>
       <c r="R351">
-        <v>7.54</v>
+        <v>75.81</v>
       </c>
       <c r="S351">
-        <v>7.7</v>
+        <v>91.2</v>
       </c>
       <c r="T351">
-        <v>7.96</v>
+        <v>56.21</v>
       </c>
       <c r="U351">
-        <v>8.95</v>
+        <v>57.39</v>
       </c>
       <c r="V351">
-        <v>10.23</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:22">
+        <v>58.64</v>
+      </c>
+      <c r="W351">
+        <v>59.29</v>
+      </c>
+      <c r="X351">
+        <v>60.64</v>
+      </c>
+      <c r="Y351">
+        <v>64.18</v>
+      </c>
+      <c r="Z351">
+        <v>68.18</v>
+      </c>
+      <c r="AA351">
+        <v>77.95</v>
+      </c>
+      <c r="AB351">
+        <v>109.23</v>
+      </c>
+    </row>
+    <row r="352" spans="1:28">
       <c r="A352">
-        <v>166541</v>
+        <v>77000</v>
+      </c>
+      <c r="B352">
+        <v>157340031148</v>
       </c>
       <c r="C352">
-        <v>5011274044428</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>5010559542178</v>
+      </c>
+      <c r="D352">
+        <v>54217</v>
       </c>
       <c r="E352" t="s">
-        <v>720</v>
+        <v>433</v>
       </c>
       <c r="F352">
-        <v>0.508</v>
+        <v>1.04</v>
       </c>
       <c r="G352">
-        <v>8.51</v>
+        <v>18.3</v>
       </c>
       <c r="H352">
-        <v>8.51</v>
+        <v>18.3</v>
       </c>
       <c r="I352">
         <v>1.0</v>
       </c>
       <c r="J352">
         <v>3.95</v>
       </c>
       <c r="K352">
-        <v>17.9</v>
+        <v>32.39</v>
       </c>
       <c r="L352">
-        <v>18.32</v>
+        <v>33.15</v>
       </c>
       <c r="M352">
-        <v>18.75</v>
+        <v>33.92</v>
       </c>
       <c r="N352">
-        <v>19.39</v>
+        <v>34.31</v>
       </c>
       <c r="O352">
-        <v>21.58</v>
+        <v>35.08</v>
       </c>
       <c r="P352">
-        <v>23.86</v>
+        <v>37.02</v>
       </c>
       <c r="Q352">
-        <v>17.43</v>
+        <v>39.06</v>
       </c>
       <c r="R352">
-        <v>17.8</v>
+        <v>43.17</v>
       </c>
       <c r="S352">
-        <v>18.19</v>
+        <v>51.93</v>
       </c>
       <c r="T352">
-        <v>18.81</v>
+        <v>31.85</v>
       </c>
       <c r="U352">
-        <v>21.15</v>
+        <v>32.52</v>
       </c>
       <c r="V352">
-        <v>24.18</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:22">
+        <v>33.23</v>
+      </c>
+      <c r="W352">
+        <v>33.59</v>
+      </c>
+      <c r="X352">
+        <v>34.36</v>
+      </c>
+      <c r="Y352">
+        <v>36.36</v>
+      </c>
+      <c r="Z352">
+        <v>38.63</v>
+      </c>
+      <c r="AA352">
+        <v>44.16</v>
+      </c>
+      <c r="AB352">
+        <v>61.89</v>
+      </c>
+    </row>
+    <row r="353" spans="1:28">
       <c r="A353">
-        <v>166542</v>
+        <v>77001</v>
+      </c>
+      <c r="B353">
+        <v>157339801537</v>
       </c>
       <c r="C353">
-        <v>5011274033965</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>5010559432882</v>
+      </c>
+      <c r="D353">
+        <v>43288</v>
       </c>
       <c r="E353" t="s">
-        <v>722</v>
+        <v>434</v>
       </c>
       <c r="F353">
-        <v>0.508</v>
+        <v>1.286</v>
       </c>
       <c r="G353">
-        <v>0.38</v>
+        <v>74.86</v>
       </c>
       <c r="H353">
-        <v>0.38</v>
+        <v>74.86</v>
       </c>
       <c r="I353">
         <v>1.0</v>
       </c>
       <c r="J353">
         <v>3.95</v>
       </c>
       <c r="K353">
-        <v>5.87</v>
+        <v>116.12</v>
       </c>
       <c r="L353">
-        <v>6.0</v>
+        <v>118.85</v>
       </c>
       <c r="M353">
-        <v>6.14</v>
+        <v>121.6</v>
       </c>
       <c r="N353">
-        <v>6.35</v>
+        <v>122.98</v>
       </c>
       <c r="O353">
-        <v>7.07</v>
+        <v>125.76</v>
       </c>
       <c r="P353">
-        <v>7.82</v>
+        <v>132.72</v>
       </c>
       <c r="Q353">
-        <v>5.47</v>
+        <v>140.0</v>
       </c>
       <c r="R353">
-        <v>5.58</v>
+        <v>154.74</v>
       </c>
       <c r="S353">
-        <v>5.7</v>
+        <v>186.14</v>
       </c>
       <c r="T353">
-        <v>5.9</v>
+        <v>115.1</v>
       </c>
       <c r="U353">
-        <v>6.63</v>
+        <v>117.54</v>
       </c>
       <c r="V353">
-        <v>7.58</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:22">
+        <v>120.09</v>
+      </c>
+      <c r="W353">
+        <v>121.42</v>
+      </c>
+      <c r="X353">
+        <v>124.18</v>
+      </c>
+      <c r="Y353">
+        <v>131.44</v>
+      </c>
+      <c r="Z353">
+        <v>139.63</v>
+      </c>
+      <c r="AA353">
+        <v>159.62</v>
+      </c>
+      <c r="AB353">
+        <v>223.69</v>
+      </c>
+    </row>
+    <row r="354" spans="1:28">
       <c r="A354">
-        <v>166543</v>
+        <v>77022</v>
+      </c>
+      <c r="B354">
+        <v>157340592706</v>
       </c>
       <c r="C354">
-        <v>5011274034665</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>5010559767977</v>
+      </c>
+      <c r="D354">
+        <v>76797</v>
       </c>
       <c r="E354" t="s">
-        <v>724</v>
+        <v>435</v>
       </c>
       <c r="F354">
-        <v>0.508</v>
+        <v>1.24</v>
       </c>
       <c r="G354">
-        <v>0.24</v>
+        <v>63.55</v>
       </c>
       <c r="H354">
-        <v>0.24</v>
+        <v>63.55</v>
       </c>
       <c r="I354">
         <v>1.0</v>
       </c>
       <c r="J354">
         <v>3.95</v>
       </c>
       <c r="K354">
-        <v>5.66</v>
+        <v>99.38</v>
       </c>
       <c r="L354">
-        <v>5.79</v>
+        <v>101.71</v>
       </c>
       <c r="M354">
-        <v>5.93</v>
+        <v>104.07</v>
       </c>
       <c r="N354">
-        <v>6.13</v>
+        <v>105.25</v>
       </c>
       <c r="O354">
-        <v>6.82</v>
+        <v>107.63</v>
       </c>
       <c r="P354">
-        <v>7.54</v>
+        <v>113.58</v>
       </c>
       <c r="Q354">
-        <v>5.26</v>
+        <v>119.81</v>
       </c>
       <c r="R354">
-        <v>5.37</v>
+        <v>132.43</v>
       </c>
       <c r="S354">
-        <v>5.49</v>
+        <v>159.3</v>
       </c>
       <c r="T354">
-        <v>5.67</v>
+        <v>98.45</v>
       </c>
       <c r="U354">
-        <v>6.38</v>
+        <v>100.53</v>
       </c>
       <c r="V354">
-        <v>7.29</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:22">
+        <v>102.72</v>
+      </c>
+      <c r="W354">
+        <v>103.86</v>
+      </c>
+      <c r="X354">
+        <v>106.22</v>
+      </c>
+      <c r="Y354">
+        <v>112.43</v>
+      </c>
+      <c r="Z354">
+        <v>119.43</v>
+      </c>
+      <c r="AA354">
+        <v>136.53</v>
+      </c>
+      <c r="AB354">
+        <v>191.34</v>
+      </c>
+    </row>
+    <row r="355" spans="1:28">
       <c r="A355">
-        <v>166544</v>
+        <v>77091</v>
+      </c>
+      <c r="B355">
+        <v>157340188865</v>
       </c>
       <c r="C355">
-        <v>5011274039813</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>5010559597710</v>
+      </c>
+      <c r="D355">
+        <v>59771</v>
       </c>
       <c r="E355" t="s">
-        <v>726</v>
+        <v>436</v>
       </c>
       <c r="F355">
-        <v>0.5183</v>
+        <v>0.684</v>
       </c>
       <c r="G355">
-        <v>1.55</v>
+        <v>16.12</v>
       </c>
       <c r="H355">
-        <v>1.55</v>
+        <v>16.12</v>
       </c>
       <c r="I355">
         <v>1.0</v>
       </c>
       <c r="J355">
         <v>3.95</v>
       </c>
       <c r="K355">
-        <v>7.6</v>
+        <v>29.17</v>
       </c>
       <c r="L355">
-        <v>7.78</v>
+        <v>29.85</v>
       </c>
       <c r="M355">
-        <v>7.96</v>
+        <v>30.54</v>
       </c>
       <c r="N355">
-        <v>8.23</v>
+        <v>30.89</v>
       </c>
       <c r="O355">
-        <v>9.16</v>
+        <v>31.59</v>
       </c>
       <c r="P355">
-        <v>10.13</v>
+        <v>33.34</v>
       </c>
       <c r="Q355">
-        <v>7.19</v>
+        <v>35.16</v>
       </c>
       <c r="R355">
-        <v>7.34</v>
+        <v>38.87</v>
       </c>
       <c r="S355">
-        <v>7.5</v>
+        <v>46.75</v>
       </c>
       <c r="T355">
-        <v>7.76</v>
+        <v>28.64</v>
       </c>
       <c r="U355">
-        <v>8.72</v>
+        <v>29.24</v>
       </c>
       <c r="V355">
-        <v>9.97</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:22">
+        <v>29.88</v>
+      </c>
+      <c r="W355">
+        <v>30.21</v>
+      </c>
+      <c r="X355">
+        <v>30.89</v>
+      </c>
+      <c r="Y355">
+        <v>32.7</v>
+      </c>
+      <c r="Z355">
+        <v>34.74</v>
+      </c>
+      <c r="AA355">
+        <v>39.71</v>
+      </c>
+      <c r="AB355">
+        <v>55.65</v>
+      </c>
+    </row>
+    <row r="356" spans="1:28">
       <c r="A356">
-        <v>166545</v>
+        <v>77110</v>
       </c>
       <c r="C356">
-        <v>5011274348939</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>5010559810222</v>
+      </c>
+      <c r="D356">
+        <v>81022</v>
       </c>
       <c r="E356" t="s">
-        <v>728</v>
+        <v>437</v>
       </c>
       <c r="F356">
-        <v>0.526</v>
+        <v>0.595</v>
       </c>
       <c r="G356">
-        <v>6.31</v>
+        <v>14.15</v>
       </c>
       <c r="H356">
-        <v>6.31</v>
+        <v>14.15</v>
       </c>
       <c r="I356">
         <v>1.0</v>
       </c>
       <c r="J356">
         <v>3.95</v>
       </c>
       <c r="K356">
-        <v>14.64</v>
+        <v>26.25</v>
       </c>
       <c r="L356">
-        <v>14.99</v>
+        <v>26.87</v>
       </c>
       <c r="M356">
-        <v>15.34</v>
+        <v>27.49</v>
       </c>
       <c r="N356">
-        <v>15.86</v>
+        <v>27.8</v>
       </c>
       <c r="O356">
-        <v>17.66</v>
+        <v>28.43</v>
       </c>
       <c r="P356">
-        <v>19.52</v>
+        <v>30.0</v>
       </c>
       <c r="Q356">
-        <v>14.2</v>
+        <v>31.65</v>
       </c>
       <c r="R356">
-        <v>14.5</v>
+        <v>34.98</v>
       </c>
       <c r="S356">
-        <v>14.81</v>
+        <v>42.08</v>
       </c>
       <c r="T356">
-        <v>15.31</v>
+        <v>25.74</v>
       </c>
       <c r="U356">
-        <v>17.22</v>
+        <v>26.28</v>
       </c>
       <c r="V356">
-        <v>19.69</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:22">
+        <v>26.85</v>
+      </c>
+      <c r="W356">
+        <v>27.15</v>
+      </c>
+      <c r="X356">
+        <v>27.77</v>
+      </c>
+      <c r="Y356">
+        <v>29.39</v>
+      </c>
+      <c r="Z356">
+        <v>31.22</v>
+      </c>
+      <c r="AA356">
+        <v>35.69</v>
+      </c>
+      <c r="AB356">
+        <v>50.02</v>
+      </c>
+    </row>
+    <row r="357" spans="1:28">
       <c r="A357">
-        <v>166546</v>
+        <v>77138</v>
+      </c>
+      <c r="B357">
+        <v>157339183005</v>
       </c>
       <c r="C357">
-        <v>5011274348922</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>5010559277216</v>
+      </c>
+      <c r="D357">
+        <v>27721</v>
       </c>
       <c r="E357" t="s">
-        <v>730</v>
+        <v>438</v>
       </c>
       <c r="F357">
-        <v>0.528</v>
+        <v>0.568</v>
       </c>
       <c r="G357">
-        <v>6.31</v>
+        <v>32.08</v>
       </c>
       <c r="H357">
-        <v>6.31</v>
+        <v>32.08</v>
       </c>
       <c r="I357">
         <v>1.0</v>
       </c>
       <c r="J357">
         <v>3.95</v>
       </c>
       <c r="K357">
-        <v>14.64</v>
+        <v>52.79</v>
       </c>
       <c r="L357">
-        <v>14.99</v>
+        <v>54.03</v>
       </c>
       <c r="M357">
-        <v>15.34</v>
+        <v>55.28</v>
       </c>
       <c r="N357">
-        <v>15.86</v>
+        <v>55.91</v>
       </c>
       <c r="O357">
-        <v>17.66</v>
+        <v>57.18</v>
       </c>
       <c r="P357">
-        <v>19.52</v>
+        <v>60.34</v>
       </c>
       <c r="Q357">
-        <v>14.2</v>
+        <v>63.65</v>
       </c>
       <c r="R357">
-        <v>14.5</v>
+        <v>70.35</v>
       </c>
       <c r="S357">
-        <v>14.81</v>
+        <v>84.63</v>
       </c>
       <c r="T357">
-        <v>15.31</v>
+        <v>52.13</v>
       </c>
       <c r="U357">
-        <v>17.22</v>
+        <v>53.23</v>
       </c>
       <c r="V357">
-        <v>19.69</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:22">
+        <v>54.39</v>
+      </c>
+      <c r="W357">
+        <v>54.99</v>
+      </c>
+      <c r="X357">
+        <v>56.24</v>
+      </c>
+      <c r="Y357">
+        <v>59.53</v>
+      </c>
+      <c r="Z357">
+        <v>63.24</v>
+      </c>
+      <c r="AA357">
+        <v>72.29</v>
+      </c>
+      <c r="AB357">
+        <v>101.31</v>
+      </c>
+    </row>
+    <row r="358" spans="1:28">
       <c r="A358">
-        <v>166547</v>
+        <v>77157</v>
       </c>
       <c r="C358">
-        <v>5011274210038</v>
-[...2 lines deleted...]
-        <v>731</v>
+        <v>5010559810147</v>
+      </c>
+      <c r="D358">
+        <v>81014</v>
       </c>
       <c r="E358" t="s">
-        <v>732</v>
+        <v>439</v>
       </c>
       <c r="F358">
-        <v>0.75</v>
+        <v>0.994</v>
       </c>
       <c r="G358">
-        <v>25.65</v>
+        <v>25.52</v>
       </c>
       <c r="H358">
-        <v>25.65</v>
+        <v>25.52</v>
       </c>
       <c r="I358">
         <v>1.0</v>
       </c>
       <c r="J358">
         <v>3.95</v>
       </c>
       <c r="K358">
-        <v>43.27</v>
+        <v>43.08</v>
       </c>
       <c r="L358">
-        <v>44.29</v>
+        <v>44.09</v>
       </c>
       <c r="M358">
-        <v>45.32</v>
+        <v>45.11</v>
       </c>
       <c r="N358">
-        <v>46.87</v>
+        <v>45.63</v>
       </c>
       <c r="O358">
-        <v>52.17</v>
+        <v>46.66</v>
       </c>
       <c r="P358">
-        <v>57.67</v>
+        <v>49.24</v>
       </c>
       <c r="Q358">
-        <v>42.66</v>
+        <v>51.94</v>
       </c>
       <c r="R358">
-        <v>43.57</v>
+        <v>57.41</v>
       </c>
       <c r="S358">
-        <v>44.51</v>
+        <v>69.06</v>
       </c>
       <c r="T358">
-        <v>46.03</v>
+        <v>42.47</v>
       </c>
       <c r="U358">
-        <v>51.75</v>
+        <v>43.37</v>
       </c>
       <c r="V358">
-        <v>59.16</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:22">
+        <v>44.31</v>
+      </c>
+      <c r="W358">
+        <v>44.8</v>
+      </c>
+      <c r="X358">
+        <v>45.82</v>
+      </c>
+      <c r="Y358">
+        <v>48.5</v>
+      </c>
+      <c r="Z358">
+        <v>51.52</v>
+      </c>
+      <c r="AA358">
+        <v>58.9</v>
+      </c>
+      <c r="AB358">
+        <v>82.54</v>
+      </c>
+    </row>
+    <row r="359" spans="1:28">
       <c r="A359">
-        <v>166548</v>
+        <v>77163</v>
       </c>
       <c r="C359">
-        <v>5011274050825</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>5010559810062</v>
+      </c>
+      <c r="D359">
+        <v>81006</v>
       </c>
       <c r="E359" t="s">
-        <v>734</v>
+        <v>440</v>
       </c>
       <c r="F359">
-        <v>0.501</v>
+        <v>0.994</v>
       </c>
       <c r="G359">
-        <v>0.66</v>
+        <v>23.98</v>
       </c>
       <c r="H359">
-        <v>0.66</v>
+        <v>23.98</v>
       </c>
       <c r="I359">
         <v>1.0</v>
       </c>
       <c r="J359">
         <v>3.95</v>
       </c>
       <c r="K359">
-        <v>6.28</v>
+        <v>40.8</v>
       </c>
       <c r="L359">
-        <v>6.43</v>
+        <v>41.76</v>
       </c>
       <c r="M359">
-        <v>6.58</v>
+        <v>42.73</v>
       </c>
       <c r="N359">
-        <v>6.8</v>
+        <v>43.21</v>
       </c>
       <c r="O359">
-        <v>7.57</v>
+        <v>44.19</v>
       </c>
       <c r="P359">
-        <v>8.37</v>
+        <v>46.63</v>
       </c>
       <c r="Q359">
-        <v>5.88</v>
+        <v>49.19</v>
       </c>
       <c r="R359">
-        <v>6.0</v>
+        <v>54.37</v>
       </c>
       <c r="S359">
-        <v>6.13</v>
+        <v>65.4</v>
       </c>
       <c r="T359">
-        <v>6.34</v>
+        <v>40.21</v>
       </c>
       <c r="U359">
-        <v>7.13</v>
+        <v>41.06</v>
       </c>
       <c r="V359">
-        <v>8.15</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:22">
+        <v>41.95</v>
+      </c>
+      <c r="W359">
+        <v>42.41</v>
+      </c>
+      <c r="X359">
+        <v>43.38</v>
+      </c>
+      <c r="Y359">
+        <v>45.91</v>
+      </c>
+      <c r="Z359">
+        <v>48.77</v>
+      </c>
+      <c r="AA359">
+        <v>55.76</v>
+      </c>
+      <c r="AB359">
+        <v>78.14</v>
+      </c>
+    </row>
+    <row r="360" spans="1:28">
       <c r="A360">
-        <v>166549</v>
+        <v>77204</v>
+      </c>
+      <c r="B360">
+        <v>157339924315</v>
       </c>
       <c r="C360">
-        <v>5011274051860</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>5010559491728</v>
+      </c>
+      <c r="D360">
+        <v>49172</v>
       </c>
       <c r="E360" t="s">
-        <v>736</v>
+        <v>441</v>
       </c>
       <c r="F360">
-        <v>0.501</v>
+        <v>0.752</v>
       </c>
       <c r="G360">
-        <v>0.42</v>
+        <v>19.33</v>
       </c>
       <c r="H360">
-        <v>0.42</v>
+        <v>19.33</v>
       </c>
       <c r="I360">
         <v>1.0</v>
       </c>
       <c r="J360">
         <v>3.95</v>
       </c>
       <c r="K360">
-        <v>5.93</v>
+        <v>33.92</v>
       </c>
       <c r="L360">
-        <v>6.07</v>
+        <v>34.72</v>
       </c>
       <c r="M360">
-        <v>6.21</v>
+        <v>35.52</v>
       </c>
       <c r="N360">
-        <v>6.42</v>
+        <v>35.92</v>
       </c>
       <c r="O360">
-        <v>7.14</v>
+        <v>36.74</v>
       </c>
       <c r="P360">
-        <v>7.9</v>
+        <v>38.77</v>
       </c>
       <c r="Q360">
-        <v>5.53</v>
+        <v>40.89</v>
       </c>
       <c r="R360">
-        <v>5.64</v>
+        <v>45.2</v>
       </c>
       <c r="S360">
-        <v>5.76</v>
+        <v>54.37</v>
       </c>
       <c r="T360">
-        <v>5.96</v>
+        <v>33.36</v>
       </c>
       <c r="U360">
-        <v>6.7</v>
+        <v>34.07</v>
       </c>
       <c r="V360">
-        <v>7.66</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:22">
+        <v>34.81</v>
+      </c>
+      <c r="W360">
+        <v>35.19</v>
+      </c>
+      <c r="X360">
+        <v>35.99</v>
+      </c>
+      <c r="Y360">
+        <v>38.1</v>
+      </c>
+      <c r="Z360">
+        <v>40.47</v>
+      </c>
+      <c r="AA360">
+        <v>46.26</v>
+      </c>
+      <c r="AB360">
+        <v>64.83</v>
+      </c>
+    </row>
+    <row r="361" spans="1:28">
       <c r="A361">
-        <v>166550</v>
+        <v>77210</v>
+      </c>
+      <c r="B361">
+        <v>157340029602</v>
       </c>
       <c r="C361">
-        <v>5011274054861</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>5010559539611</v>
+      </c>
+      <c r="D361">
+        <v>53961</v>
       </c>
       <c r="E361" t="s">
-        <v>738</v>
+        <v>442</v>
       </c>
       <c r="F361">
-        <v>0.5003</v>
+        <v>0.968</v>
       </c>
       <c r="G361">
-        <v>0.75</v>
+        <v>18.5</v>
       </c>
       <c r="H361">
-        <v>0.75</v>
+        <v>18.5</v>
       </c>
       <c r="I361">
         <v>1.0</v>
       </c>
       <c r="J361">
         <v>3.95</v>
       </c>
       <c r="K361">
-        <v>6.41</v>
+        <v>32.69</v>
       </c>
       <c r="L361">
-        <v>6.57</v>
+        <v>33.46</v>
       </c>
       <c r="M361">
-        <v>6.72</v>
+        <v>34.23</v>
       </c>
       <c r="N361">
-        <v>6.95</v>
+        <v>34.62</v>
       </c>
       <c r="O361">
-        <v>7.73</v>
+        <v>35.41</v>
       </c>
       <c r="P361">
-        <v>8.55</v>
+        <v>37.36</v>
       </c>
       <c r="Q361">
-        <v>6.01</v>
+        <v>39.41</v>
       </c>
       <c r="R361">
-        <v>6.14</v>
+        <v>43.56</v>
       </c>
       <c r="S361">
-        <v>6.27</v>
+        <v>52.4</v>
       </c>
       <c r="T361">
-        <v>6.48</v>
+        <v>32.14</v>
       </c>
       <c r="U361">
-        <v>7.29</v>
+        <v>32.82</v>
       </c>
       <c r="V361">
-        <v>8.34</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:22">
+        <v>33.53</v>
+      </c>
+      <c r="W361">
+        <v>33.9</v>
+      </c>
+      <c r="X361">
+        <v>34.67</v>
+      </c>
+      <c r="Y361">
+        <v>36.7</v>
+      </c>
+      <c r="Z361">
+        <v>38.99</v>
+      </c>
+      <c r="AA361">
+        <v>44.57</v>
+      </c>
+      <c r="AB361">
+        <v>62.46</v>
+      </c>
+    </row>
+    <row r="362" spans="1:28">
       <c r="A362">
-        <v>166551</v>
+        <v>78286</v>
+      </c>
+      <c r="B362">
+        <v>157339100635</v>
       </c>
       <c r="C362">
-        <v>5011274050863</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>5010559259359</v>
+      </c>
+      <c r="D362">
+        <v>25935</v>
       </c>
       <c r="E362" t="s">
-        <v>740</v>
+        <v>443</v>
       </c>
       <c r="F362">
-        <v>0.5003</v>
+        <v>0.74</v>
       </c>
       <c r="G362">
-        <v>0.25</v>
+        <v>32.59</v>
       </c>
       <c r="H362">
-        <v>0.25</v>
+        <v>32.59</v>
       </c>
       <c r="I362">
         <v>1.0</v>
       </c>
       <c r="J362">
         <v>3.95</v>
       </c>
       <c r="K362">
-        <v>5.67</v>
+        <v>53.55</v>
       </c>
       <c r="L362">
-        <v>5.81</v>
+        <v>54.81</v>
       </c>
       <c r="M362">
-        <v>5.94</v>
+        <v>56.07</v>
       </c>
       <c r="N362">
-        <v>6.15</v>
+        <v>56.71</v>
       </c>
       <c r="O362">
-        <v>6.84</v>
+        <v>58.0</v>
       </c>
       <c r="P362">
-        <v>7.56</v>
+        <v>61.2</v>
       </c>
       <c r="Q362">
-        <v>5.27</v>
+        <v>64.56</v>
       </c>
       <c r="R362">
-        <v>5.39</v>
+        <v>71.35</v>
       </c>
       <c r="S362">
-        <v>5.5</v>
+        <v>85.84</v>
       </c>
       <c r="T362">
-        <v>5.69</v>
+        <v>52.88</v>
       </c>
       <c r="U362">
-        <v>6.4</v>
+        <v>54.0</v>
       </c>
       <c r="V362">
-        <v>7.31</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:22">
+        <v>55.17</v>
+      </c>
+      <c r="W362">
+        <v>55.78</v>
+      </c>
+      <c r="X362">
+        <v>57.05</v>
+      </c>
+      <c r="Y362">
+        <v>60.38</v>
+      </c>
+      <c r="Z362">
+        <v>64.15</v>
+      </c>
+      <c r="AA362">
+        <v>73.33</v>
+      </c>
+      <c r="AB362">
+        <v>102.77</v>
+      </c>
+    </row>
+    <row r="363" spans="1:28">
       <c r="A363">
-        <v>166552</v>
+        <v>78317</v>
+      </c>
+      <c r="B363">
+        <v>157339100620</v>
       </c>
       <c r="C363">
-        <v>5011274050764</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>5010559259328</v>
+      </c>
+      <c r="D363">
+        <v>25932</v>
       </c>
       <c r="E363" t="s">
-        <v>742</v>
+        <v>444</v>
       </c>
       <c r="F363">
-        <v>0.5011</v>
+        <v>2.06</v>
       </c>
       <c r="G363">
-        <v>0.38</v>
+        <v>117.98</v>
       </c>
       <c r="H363">
-        <v>0.38</v>
+        <v>117.98</v>
       </c>
       <c r="I363">
         <v>1.0</v>
       </c>
       <c r="J363">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K363">
-        <v>5.87</v>
+        <v>184.51</v>
       </c>
       <c r="L363">
-        <v>6.0</v>
+        <v>188.85</v>
       </c>
       <c r="M363">
-        <v>6.14</v>
+        <v>193.22</v>
       </c>
       <c r="N363">
-        <v>6.35</v>
+        <v>195.42</v>
       </c>
       <c r="O363">
-        <v>7.07</v>
+        <v>199.84</v>
       </c>
       <c r="P363">
-        <v>7.82</v>
+        <v>210.89</v>
       </c>
       <c r="Q363">
-        <v>5.47</v>
+        <v>222.46</v>
       </c>
       <c r="R363">
-        <v>5.58</v>
+        <v>245.88</v>
       </c>
       <c r="S363">
-        <v>5.7</v>
+        <v>295.77</v>
       </c>
       <c r="T363">
-        <v>5.9</v>
+        <v>183.12</v>
       </c>
       <c r="U363">
-        <v>6.63</v>
+        <v>186.99</v>
       </c>
       <c r="V363">
-        <v>7.58</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:22">
+        <v>191.05</v>
+      </c>
+      <c r="W363">
+        <v>193.16</v>
+      </c>
+      <c r="X363">
+        <v>197.56</v>
+      </c>
+      <c r="Y363">
+        <v>209.1</v>
+      </c>
+      <c r="Z363">
+        <v>222.13</v>
+      </c>
+      <c r="AA363">
+        <v>253.94</v>
+      </c>
+      <c r="AB363">
+        <v>355.87</v>
+      </c>
+    </row>
+    <row r="364" spans="1:28">
       <c r="A364">
-        <v>166553</v>
+        <v>78439</v>
+      </c>
+      <c r="B364">
+        <v>157340361206</v>
       </c>
       <c r="C364">
-        <v>5011274050566</v>
-[...2 lines deleted...]
-        <v>743</v>
+        <v>5010559662029</v>
+      </c>
+      <c r="D364">
+        <v>66202</v>
       </c>
       <c r="E364" t="s">
-        <v>744</v>
+        <v>445</v>
       </c>
       <c r="F364">
-        <v>0.5011</v>
+        <v>1.96</v>
       </c>
       <c r="G364">
-        <v>0.44</v>
+        <v>131.5</v>
       </c>
       <c r="H364">
-        <v>0.44</v>
+        <v>131.5</v>
       </c>
       <c r="I364">
         <v>1.0</v>
       </c>
       <c r="J364">
         <v>3.95</v>
       </c>
       <c r="K364">
-        <v>5.96</v>
+        <v>199.96</v>
       </c>
       <c r="L364">
-        <v>6.1</v>
+        <v>204.66</v>
       </c>
       <c r="M364">
-        <v>6.24</v>
+        <v>209.4</v>
       </c>
       <c r="N364">
-        <v>6.45</v>
+        <v>211.78</v>
       </c>
       <c r="O364">
-        <v>7.18</v>
+        <v>216.57</v>
       </c>
       <c r="P364">
-        <v>7.94</v>
+        <v>228.54</v>
       </c>
       <c r="Q364">
-        <v>5.55</v>
+        <v>241.09</v>
       </c>
       <c r="R364">
-        <v>5.67</v>
+        <v>266.46</v>
       </c>
       <c r="S364">
-        <v>5.8</v>
+        <v>320.54</v>
       </c>
       <c r="T364">
-        <v>5.99</v>
+        <v>198.48</v>
       </c>
       <c r="U364">
-        <v>6.74</v>
+        <v>202.67</v>
       </c>
       <c r="V364">
-        <v>7.7</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:22">
+        <v>207.08</v>
+      </c>
+      <c r="W364">
+        <v>209.37</v>
+      </c>
+      <c r="X364">
+        <v>214.13</v>
+      </c>
+      <c r="Y364">
+        <v>226.65</v>
+      </c>
+      <c r="Z364">
+        <v>240.77</v>
+      </c>
+      <c r="AA364">
+        <v>275.24</v>
+      </c>
+      <c r="AB364">
+        <v>385.72</v>
+      </c>
+    </row>
+    <row r="365" spans="1:28">
       <c r="A365">
-        <v>166554</v>
+        <v>79192</v>
+      </c>
+      <c r="B365">
+        <v>157337933633</v>
       </c>
       <c r="C365">
-        <v>5011274049409</v>
+        <v>5010559051229</v>
       </c>
       <c r="D365" t="s">
-        <v>745</v>
+        <v>446</v>
       </c>
       <c r="E365" t="s">
-        <v>746</v>
+        <v>447</v>
       </c>
       <c r="F365">
-        <v>0.5022</v>
+        <v>1.28</v>
       </c>
       <c r="G365">
-        <v>8.39</v>
+        <v>11.16</v>
       </c>
       <c r="H365">
-        <v>8.39</v>
+        <v>11.16</v>
       </c>
       <c r="I365">
         <v>1.0</v>
       </c>
       <c r="J365">
         <v>3.95</v>
       </c>
       <c r="K365">
-        <v>17.72</v>
+        <v>21.82</v>
       </c>
       <c r="L365">
-        <v>18.14</v>
+        <v>22.34</v>
       </c>
       <c r="M365">
-        <v>18.56</v>
+        <v>22.85</v>
       </c>
       <c r="N365">
-        <v>19.2</v>
+        <v>23.11</v>
       </c>
       <c r="O365">
-        <v>21.37</v>
+        <v>23.64</v>
       </c>
       <c r="P365">
-        <v>23.62</v>
+        <v>24.94</v>
       </c>
       <c r="Q365">
-        <v>17.26</v>
+        <v>26.31</v>
       </c>
       <c r="R365">
-        <v>17.62</v>
+        <v>29.08</v>
       </c>
       <c r="S365">
-        <v>18.01</v>
+        <v>34.98</v>
       </c>
       <c r="T365">
-        <v>18.62</v>
+        <v>21.33</v>
       </c>
       <c r="U365">
-        <v>20.93</v>
+        <v>21.79</v>
       </c>
       <c r="V365">
-        <v>23.93</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:22">
+        <v>22.26</v>
+      </c>
+      <c r="W365">
+        <v>22.51</v>
+      </c>
+      <c r="X365">
+        <v>23.02</v>
+      </c>
+      <c r="Y365">
+        <v>24.36</v>
+      </c>
+      <c r="Z365">
+        <v>25.88</v>
+      </c>
+      <c r="AA365">
+        <v>29.59</v>
+      </c>
+      <c r="AB365">
+        <v>41.46</v>
+      </c>
+    </row>
+    <row r="366" spans="1:28">
       <c r="A366">
-        <v>166555</v>
+        <v>79304</v>
+      </c>
+      <c r="B366">
+        <v>157338438008</v>
       </c>
       <c r="C366">
-        <v>5011274033460</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>5010559153152</v>
+      </c>
+      <c r="D366">
+        <v>15315</v>
       </c>
       <c r="E366" t="s">
-        <v>748</v>
+        <v>448</v>
       </c>
       <c r="F366">
-        <v>0.508</v>
+        <v>0.608</v>
       </c>
       <c r="G366">
-        <v>0.44</v>
+        <v>3.8</v>
       </c>
       <c r="H366">
-        <v>0.44</v>
+        <v>3.8</v>
       </c>
       <c r="I366">
         <v>1.0</v>
       </c>
       <c r="J366">
         <v>3.95</v>
       </c>
       <c r="K366">
-        <v>5.96</v>
+        <v>10.93</v>
       </c>
       <c r="L366">
-        <v>6.1</v>
+        <v>11.19</v>
       </c>
       <c r="M366">
-        <v>6.24</v>
+        <v>11.45</v>
       </c>
       <c r="N366">
-        <v>6.45</v>
+        <v>11.58</v>
       </c>
       <c r="O366">
-        <v>7.18</v>
+        <v>11.84</v>
       </c>
       <c r="P366">
-        <v>7.94</v>
+        <v>12.49</v>
       </c>
       <c r="Q366">
-        <v>5.55</v>
+        <v>13.18</v>
       </c>
       <c r="R366">
-        <v>5.67</v>
+        <v>14.56</v>
       </c>
       <c r="S366">
-        <v>5.8</v>
+        <v>17.52</v>
       </c>
       <c r="T366">
-        <v>5.99</v>
+        <v>10.5</v>
       </c>
       <c r="U366">
-        <v>6.74</v>
+        <v>10.72</v>
       </c>
       <c r="V366">
-        <v>7.7</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:22">
+        <v>10.96</v>
+      </c>
+      <c r="W366">
+        <v>11.08</v>
+      </c>
+      <c r="X366">
+        <v>11.33</v>
+      </c>
+      <c r="Y366">
+        <v>11.99</v>
+      </c>
+      <c r="Z366">
+        <v>12.74</v>
+      </c>
+      <c r="AA366">
+        <v>14.56</v>
+      </c>
+      <c r="AB366">
+        <v>20.41</v>
+      </c>
+    </row>
+    <row r="367" spans="1:28">
       <c r="A367">
-        <v>166556</v>
+        <v>79319</v>
+      </c>
+      <c r="B367">
+        <v>157338427434</v>
       </c>
       <c r="C367">
-        <v>5011274033101</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>5010559153114</v>
+      </c>
+      <c r="D367">
+        <v>15311</v>
       </c>
       <c r="E367" t="s">
-        <v>750</v>
+        <v>449</v>
       </c>
       <c r="F367">
-        <v>0.518</v>
+        <v>0.584</v>
       </c>
       <c r="G367">
-        <v>2.06</v>
+        <v>3.48</v>
       </c>
       <c r="H367">
-        <v>2.06</v>
+        <v>3.48</v>
       </c>
       <c r="I367">
         <v>1.0</v>
       </c>
       <c r="J367">
         <v>3.95</v>
       </c>
       <c r="K367">
-        <v>8.35</v>
+        <v>10.46</v>
       </c>
       <c r="L367">
-        <v>8.55</v>
+        <v>10.7</v>
       </c>
       <c r="M367">
-        <v>8.75</v>
+        <v>10.95</v>
       </c>
       <c r="N367">
-        <v>9.05</v>
+        <v>11.07</v>
       </c>
       <c r="O367">
-        <v>10.07</v>
+        <v>11.32</v>
       </c>
       <c r="P367">
-        <v>11.13</v>
+        <v>11.95</v>
       </c>
       <c r="Q367">
-        <v>7.94</v>
+        <v>12.61</v>
       </c>
       <c r="R367">
-        <v>8.11</v>
+        <v>13.93</v>
       </c>
       <c r="S367">
-        <v>8.28</v>
+        <v>16.76</v>
       </c>
       <c r="T367">
-        <v>8.57</v>
+        <v>10.03</v>
       </c>
       <c r="U367">
-        <v>9.63</v>
+        <v>10.24</v>
       </c>
       <c r="V367">
-        <v>11.01</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:22">
+        <v>10.46</v>
+      </c>
+      <c r="W367">
+        <v>10.58</v>
+      </c>
+      <c r="X367">
+        <v>10.82</v>
+      </c>
+      <c r="Y367">
+        <v>11.45</v>
+      </c>
+      <c r="Z367">
+        <v>12.17</v>
+      </c>
+      <c r="AA367">
+        <v>13.91</v>
+      </c>
+      <c r="AB367">
+        <v>19.49</v>
+      </c>
+    </row>
+    <row r="368" spans="1:28">
       <c r="A368">
-        <v>166557</v>
+        <v>79353</v>
+      </c>
+      <c r="B368">
+        <v>157338426652</v>
       </c>
       <c r="C368">
-        <v>5011274033361</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>5010559153039</v>
+      </c>
+      <c r="D368">
+        <v>15303</v>
       </c>
       <c r="E368" t="s">
-        <v>752</v>
+        <v>450</v>
       </c>
       <c r="F368">
-        <v>0.508</v>
+        <v>0.56</v>
       </c>
       <c r="G368">
-        <v>0.36</v>
+        <v>3.21</v>
       </c>
       <c r="H368">
-        <v>0.36</v>
+        <v>3.21</v>
       </c>
       <c r="I368">
         <v>1.0</v>
       </c>
       <c r="J368">
         <v>3.95</v>
       </c>
       <c r="K368">
-        <v>5.84</v>
+        <v>10.06</v>
       </c>
       <c r="L368">
-        <v>5.97</v>
+        <v>10.29</v>
       </c>
       <c r="M368">
-        <v>6.11</v>
+        <v>10.53</v>
       </c>
       <c r="N368">
-        <v>6.32</v>
+        <v>10.65</v>
       </c>
       <c r="O368">
-        <v>7.04</v>
+        <v>10.89</v>
       </c>
       <c r="P368">
-        <v>7.78</v>
+        <v>11.49</v>
       </c>
       <c r="Q368">
-        <v>5.44</v>
+        <v>12.12</v>
       </c>
       <c r="R368">
-        <v>5.55</v>
+        <v>13.4</v>
       </c>
       <c r="S368">
-        <v>5.67</v>
+        <v>16.12</v>
       </c>
       <c r="T368">
-        <v>5.87</v>
+        <v>9.63</v>
       </c>
       <c r="U368">
-        <v>6.6</v>
+        <v>9.84</v>
       </c>
       <c r="V368">
-        <v>7.54</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:22">
+        <v>10.05</v>
+      </c>
+      <c r="W368">
+        <v>10.16</v>
+      </c>
+      <c r="X368">
+        <v>10.39</v>
+      </c>
+      <c r="Y368">
+        <v>11.0</v>
+      </c>
+      <c r="Z368">
+        <v>11.68</v>
+      </c>
+      <c r="AA368">
+        <v>13.36</v>
+      </c>
+      <c r="AB368">
+        <v>18.72</v>
+      </c>
+    </row>
+    <row r="369" spans="1:28">
       <c r="A369">
-        <v>166558</v>
+        <v>79356</v>
+      </c>
+      <c r="B369">
+        <v>157338426624</v>
       </c>
       <c r="C369">
-        <v>5011274029869</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>5010559153022</v>
+      </c>
+      <c r="D369">
+        <v>15302</v>
       </c>
       <c r="E369" t="s">
-        <v>754</v>
+        <v>451</v>
       </c>
       <c r="F369">
-        <v>0.5012</v>
+        <v>0.558</v>
       </c>
       <c r="G369">
-        <v>0.32</v>
+        <v>3.21</v>
       </c>
       <c r="H369">
-        <v>0.32</v>
+        <v>3.21</v>
       </c>
       <c r="I369">
         <v>1.0</v>
       </c>
       <c r="J369">
         <v>3.95</v>
       </c>
       <c r="K369">
-        <v>5.78</v>
+        <v>10.06</v>
       </c>
       <c r="L369">
-        <v>5.91</v>
+        <v>10.29</v>
       </c>
       <c r="M369">
-        <v>6.05</v>
+        <v>10.53</v>
       </c>
       <c r="N369">
-        <v>6.26</v>
+        <v>10.65</v>
       </c>
       <c r="O369">
-        <v>6.97</v>
+        <v>10.89</v>
       </c>
       <c r="P369">
-        <v>7.7</v>
+        <v>11.49</v>
       </c>
       <c r="Q369">
-        <v>5.38</v>
+        <v>12.12</v>
       </c>
       <c r="R369">
-        <v>5.49</v>
+        <v>13.4</v>
       </c>
       <c r="S369">
-        <v>5.61</v>
+        <v>16.12</v>
       </c>
       <c r="T369">
-        <v>5.8</v>
+        <v>9.63</v>
       </c>
       <c r="U369">
-        <v>6.52</v>
+        <v>9.84</v>
       </c>
       <c r="V369">
-        <v>7.46</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:22">
+        <v>10.05</v>
+      </c>
+      <c r="W369">
+        <v>10.16</v>
+      </c>
+      <c r="X369">
+        <v>10.39</v>
+      </c>
+      <c r="Y369">
+        <v>11.0</v>
+      </c>
+      <c r="Z369">
+        <v>11.68</v>
+      </c>
+      <c r="AA369">
+        <v>13.36</v>
+      </c>
+      <c r="AB369">
+        <v>18.72</v>
+      </c>
+    </row>
+    <row r="370" spans="1:28">
       <c r="A370">
-        <v>166559</v>
+        <v>79611</v>
+      </c>
+      <c r="B370">
+        <v>157337951785</v>
       </c>
       <c r="C370">
-        <v>5011274033002</v>
+        <v>5010559052103</v>
       </c>
       <c r="D370" t="s">
-        <v>755</v>
+        <v>452</v>
       </c>
       <c r="E370" t="s">
-        <v>756</v>
+        <v>453</v>
       </c>
       <c r="F370">
-        <v>0.518</v>
+        <v>0.596</v>
       </c>
       <c r="G370">
-        <v>2.31</v>
+        <v>23.33</v>
       </c>
       <c r="H370">
-        <v>2.31</v>
+        <v>23.33</v>
       </c>
       <c r="I370">
         <v>1.0</v>
       </c>
       <c r="J370">
         <v>3.95</v>
       </c>
       <c r="K370">
-        <v>8.72</v>
+        <v>39.84</v>
       </c>
       <c r="L370">
-        <v>8.93</v>
+        <v>40.78</v>
       </c>
       <c r="M370">
-        <v>9.14</v>
+        <v>41.72</v>
       </c>
       <c r="N370">
-        <v>9.45</v>
+        <v>42.19</v>
       </c>
       <c r="O370">
-        <v>10.52</v>
+        <v>43.15</v>
       </c>
       <c r="P370">
-        <v>11.63</v>
+        <v>45.53</v>
       </c>
       <c r="Q370">
-        <v>8.31</v>
+        <v>48.03</v>
       </c>
       <c r="R370">
-        <v>8.48</v>
+        <v>53.09</v>
       </c>
       <c r="S370">
-        <v>8.67</v>
+        <v>63.86</v>
       </c>
       <c r="T370">
-        <v>8.96</v>
+        <v>39.25</v>
       </c>
       <c r="U370">
-        <v>10.08</v>
+        <v>40.08</v>
       </c>
       <c r="V370">
-        <v>11.52</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:22">
+        <v>40.95</v>
+      </c>
+      <c r="W370">
+        <v>41.4</v>
+      </c>
+      <c r="X370">
+        <v>42.35</v>
+      </c>
+      <c r="Y370">
+        <v>44.82</v>
+      </c>
+      <c r="Z370">
+        <v>47.61</v>
+      </c>
+      <c r="AA370">
+        <v>54.43</v>
+      </c>
+      <c r="AB370">
+        <v>76.28</v>
+      </c>
+    </row>
+    <row r="371" spans="1:28">
       <c r="A371">
-        <v>166560</v>
+        <v>79615</v>
+      </c>
+      <c r="B371">
+        <v>157337951754</v>
       </c>
       <c r="C371">
-        <v>5011274029661</v>
+        <v>5010559052028</v>
       </c>
       <c r="D371" t="s">
-        <v>757</v>
+        <v>454</v>
       </c>
       <c r="E371" t="s">
-        <v>758</v>
+        <v>455</v>
       </c>
       <c r="F371">
-        <v>0.502</v>
+        <v>0.586</v>
       </c>
       <c r="G371">
-        <v>0.64</v>
+        <v>25.46</v>
       </c>
       <c r="H371">
-        <v>0.64</v>
+        <v>25.46</v>
       </c>
       <c r="I371">
         <v>1.0</v>
       </c>
       <c r="J371">
         <v>3.95</v>
       </c>
       <c r="K371">
-        <v>6.25</v>
+        <v>42.99</v>
       </c>
       <c r="L371">
-        <v>6.4</v>
+        <v>44.0</v>
       </c>
       <c r="M371">
-        <v>6.55</v>
+        <v>45.02</v>
       </c>
       <c r="N371">
-        <v>6.77</v>
+        <v>45.53</v>
       </c>
       <c r="O371">
-        <v>7.54</v>
+        <v>46.56</v>
       </c>
       <c r="P371">
-        <v>8.33</v>
+        <v>49.14</v>
       </c>
       <c r="Q371">
-        <v>5.85</v>
+        <v>51.83</v>
       </c>
       <c r="R371">
-        <v>5.97</v>
+        <v>57.29</v>
       </c>
       <c r="S371">
-        <v>6.1</v>
+        <v>68.92</v>
       </c>
       <c r="T371">
-        <v>6.31</v>
+        <v>42.38</v>
       </c>
       <c r="U371">
-        <v>7.1</v>
+        <v>43.28</v>
       </c>
       <c r="V371">
-        <v>8.11</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:22">
+        <v>44.22</v>
+      </c>
+      <c r="W371">
+        <v>44.71</v>
+      </c>
+      <c r="X371">
+        <v>45.73</v>
+      </c>
+      <c r="Y371">
+        <v>48.4</v>
+      </c>
+      <c r="Z371">
+        <v>51.42</v>
+      </c>
+      <c r="AA371">
+        <v>58.78</v>
+      </c>
+      <c r="AB371">
+        <v>82.37</v>
+      </c>
+    </row>
+    <row r="372" spans="1:28">
       <c r="A372">
-        <v>166561</v>
+        <v>79687</v>
+      </c>
+      <c r="B372">
+        <v>157337727969</v>
       </c>
       <c r="C372">
-        <v>5011274029463</v>
+        <v>5010559020768</v>
       </c>
       <c r="D372" t="s">
-        <v>759</v>
+        <v>456</v>
       </c>
       <c r="E372" t="s">
-        <v>760</v>
+        <v>457</v>
       </c>
       <c r="F372">
-        <v>0.508</v>
+        <v>1.136</v>
       </c>
       <c r="G372">
-        <v>0.66</v>
+        <v>19.12</v>
       </c>
       <c r="H372">
-        <v>0.66</v>
+        <v>19.12</v>
       </c>
       <c r="I372">
         <v>1.0</v>
       </c>
       <c r="J372">
         <v>3.95</v>
       </c>
       <c r="K372">
-        <v>6.28</v>
+        <v>33.61</v>
       </c>
       <c r="L372">
-        <v>6.43</v>
+        <v>34.4</v>
       </c>
       <c r="M372">
-        <v>6.58</v>
+        <v>35.19</v>
       </c>
       <c r="N372">
-        <v>6.8</v>
+        <v>35.59</v>
       </c>
       <c r="O372">
-        <v>7.57</v>
+        <v>36.4</v>
       </c>
       <c r="P372">
-        <v>8.37</v>
+        <v>38.41</v>
       </c>
       <c r="Q372">
-        <v>5.88</v>
+        <v>40.52</v>
       </c>
       <c r="R372">
-        <v>6.0</v>
+        <v>44.78</v>
       </c>
       <c r="S372">
-        <v>6.13</v>
+        <v>53.87</v>
       </c>
       <c r="T372">
-        <v>6.34</v>
+        <v>33.05</v>
       </c>
       <c r="U372">
-        <v>7.13</v>
+        <v>33.75</v>
       </c>
       <c r="V372">
-        <v>8.15</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:22">
+        <v>34.48</v>
+      </c>
+      <c r="W372">
+        <v>34.87</v>
+      </c>
+      <c r="X372">
+        <v>35.66</v>
+      </c>
+      <c r="Y372">
+        <v>37.74</v>
+      </c>
+      <c r="Z372">
+        <v>40.09</v>
+      </c>
+      <c r="AA372">
+        <v>45.83</v>
+      </c>
+      <c r="AB372">
+        <v>64.23</v>
+      </c>
+    </row>
+    <row r="373" spans="1:28">
       <c r="A373">
-        <v>166562</v>
+        <v>79688</v>
+      </c>
+      <c r="B373">
+        <v>157337727927</v>
       </c>
       <c r="C373">
-        <v>5011274029562</v>
+        <v>5010559020683</v>
       </c>
       <c r="D373" t="s">
-        <v>761</v>
+        <v>458</v>
       </c>
       <c r="E373" t="s">
-        <v>762</v>
+        <v>459</v>
       </c>
       <c r="F373">
-        <v>0.506</v>
+        <v>0.974</v>
       </c>
       <c r="G373">
-        <v>0.62</v>
+        <v>13.57</v>
       </c>
       <c r="H373">
-        <v>0.62</v>
+        <v>13.57</v>
       </c>
       <c r="I373">
         <v>1.0</v>
       </c>
       <c r="J373">
         <v>3.95</v>
       </c>
       <c r="K373">
-        <v>6.22</v>
+        <v>25.39</v>
       </c>
       <c r="L373">
-        <v>6.37</v>
+        <v>25.99</v>
       </c>
       <c r="M373">
-        <v>6.52</v>
+        <v>26.59</v>
       </c>
       <c r="N373">
-        <v>6.74</v>
+        <v>26.89</v>
       </c>
       <c r="O373">
-        <v>7.5</v>
+        <v>27.5</v>
       </c>
       <c r="P373">
-        <v>8.29</v>
+        <v>29.02</v>
       </c>
       <c r="Q373">
-        <v>5.82</v>
+        <v>30.61</v>
       </c>
       <c r="R373">
-        <v>5.94</v>
+        <v>33.84</v>
       </c>
       <c r="S373">
-        <v>6.07</v>
+        <v>40.7</v>
       </c>
       <c r="T373">
-        <v>6.28</v>
+        <v>24.88</v>
       </c>
       <c r="U373">
-        <v>7.06</v>
+        <v>25.41</v>
       </c>
       <c r="V373">
-        <v>8.07</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:22">
+        <v>25.96</v>
+      </c>
+      <c r="W373">
+        <v>26.25</v>
+      </c>
+      <c r="X373">
+        <v>26.84</v>
+      </c>
+      <c r="Y373">
+        <v>28.41</v>
+      </c>
+      <c r="Z373">
+        <v>30.18</v>
+      </c>
+      <c r="AA373">
+        <v>34.51</v>
+      </c>
+      <c r="AB373">
+        <v>48.36</v>
+      </c>
+    </row>
+    <row r="374" spans="1:28">
       <c r="A374">
-        <v>166563</v>
+        <v>79711</v>
+      </c>
+      <c r="B374">
+        <v>157337688202</v>
       </c>
       <c r="C374">
-        <v>5011274029166</v>
+        <v>5010559015818</v>
       </c>
       <c r="D374" t="s">
-        <v>763</v>
+        <v>460</v>
       </c>
       <c r="E374" t="s">
-        <v>764</v>
+        <v>461</v>
       </c>
       <c r="F374">
-        <v>0.508</v>
+        <v>0.794</v>
       </c>
       <c r="G374">
-        <v>0.64</v>
+        <v>10.83</v>
       </c>
       <c r="H374">
-        <v>0.64</v>
+        <v>10.83</v>
       </c>
       <c r="I374">
         <v>1.0</v>
       </c>
       <c r="J374">
         <v>3.95</v>
       </c>
       <c r="K374">
-        <v>6.25</v>
+        <v>21.34</v>
       </c>
       <c r="L374">
-        <v>6.4</v>
+        <v>21.84</v>
       </c>
       <c r="M374">
-        <v>6.55</v>
+        <v>22.34</v>
       </c>
       <c r="N374">
-        <v>6.77</v>
+        <v>22.6</v>
       </c>
       <c r="O374">
-        <v>7.54</v>
+        <v>23.11</v>
       </c>
       <c r="P374">
-        <v>8.33</v>
+        <v>24.39</v>
       </c>
       <c r="Q374">
-        <v>5.85</v>
+        <v>25.72</v>
       </c>
       <c r="R374">
-        <v>5.97</v>
+        <v>28.43</v>
       </c>
       <c r="S374">
-        <v>6.1</v>
+        <v>34.2</v>
       </c>
       <c r="T374">
-        <v>6.31</v>
+        <v>20.85</v>
       </c>
       <c r="U374">
-        <v>7.1</v>
+        <v>21.29</v>
       </c>
       <c r="V374">
-        <v>8.11</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:22">
+        <v>21.75</v>
+      </c>
+      <c r="W374">
+        <v>21.99</v>
+      </c>
+      <c r="X374">
+        <v>22.49</v>
+      </c>
+      <c r="Y374">
+        <v>23.81</v>
+      </c>
+      <c r="Z374">
+        <v>25.29</v>
+      </c>
+      <c r="AA374">
+        <v>28.91</v>
+      </c>
+      <c r="AB374">
+        <v>40.52</v>
+      </c>
+    </row>
+    <row r="375" spans="1:28">
       <c r="A375">
-        <v>166564</v>
+        <v>79759</v>
+      </c>
+      <c r="B375">
+        <v>157337723483</v>
       </c>
       <c r="C375">
-        <v>5011274028961</v>
+        <v>5010559020003</v>
       </c>
       <c r="D375" t="s">
-        <v>765</v>
+        <v>462</v>
       </c>
       <c r="E375" t="s">
-        <v>766</v>
+        <v>463</v>
       </c>
       <c r="F375">
-        <v>0.5016</v>
+        <v>0.748</v>
       </c>
       <c r="G375">
-        <v>0.35</v>
+        <v>8.35</v>
       </c>
       <c r="H375">
-        <v>0.35</v>
+        <v>8.35</v>
       </c>
       <c r="I375">
         <v>1.0</v>
       </c>
       <c r="J375">
         <v>3.95</v>
       </c>
       <c r="K375">
-        <v>5.82</v>
+        <v>17.66</v>
       </c>
       <c r="L375">
-        <v>5.96</v>
+        <v>18.08</v>
       </c>
       <c r="M375">
-        <v>6.1</v>
+        <v>18.5</v>
       </c>
       <c r="N375">
-        <v>6.31</v>
+        <v>18.71</v>
       </c>
       <c r="O375">
-        <v>7.02</v>
+        <v>19.13</v>
       </c>
       <c r="P375">
-        <v>7.76</v>
+        <v>20.19</v>
       </c>
       <c r="Q375">
-        <v>5.42</v>
+        <v>21.3</v>
       </c>
       <c r="R375">
-        <v>5.54</v>
+        <v>23.54</v>
       </c>
       <c r="S375">
-        <v>5.66</v>
+        <v>28.32</v>
       </c>
       <c r="T375">
-        <v>5.85</v>
+        <v>17.2</v>
       </c>
       <c r="U375">
-        <v>6.58</v>
+        <v>17.56</v>
       </c>
       <c r="V375">
-        <v>7.52</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:22">
+        <v>17.94</v>
+      </c>
+      <c r="W375">
+        <v>18.14</v>
+      </c>
+      <c r="X375">
+        <v>18.55</v>
+      </c>
+      <c r="Y375">
+        <v>19.64</v>
+      </c>
+      <c r="Z375">
+        <v>20.86</v>
+      </c>
+      <c r="AA375">
+        <v>23.85</v>
+      </c>
+      <c r="AB375">
+        <v>33.42</v>
+      </c>
+    </row>
+    <row r="376" spans="1:28">
       <c r="A376">
-        <v>166565</v>
+        <v>79808</v>
+      </c>
+      <c r="B376">
+        <v>157337991033</v>
       </c>
       <c r="C376">
-        <v>5011274029067</v>
+        <v>5010559063253</v>
       </c>
       <c r="D376" t="s">
-        <v>767</v>
+        <v>464</v>
       </c>
       <c r="E376" t="s">
-        <v>768</v>
+        <v>465</v>
       </c>
       <c r="F376">
-        <v>0.508</v>
+        <v>1.336</v>
       </c>
       <c r="G376">
-        <v>0.64</v>
+        <v>22.86</v>
       </c>
       <c r="H376">
-        <v>0.64</v>
+        <v>22.86</v>
       </c>
       <c r="I376">
         <v>1.0</v>
       </c>
       <c r="J376">
         <v>3.95</v>
       </c>
       <c r="K376">
-        <v>6.25</v>
+        <v>39.14</v>
       </c>
       <c r="L376">
-        <v>6.4</v>
+        <v>40.06</v>
       </c>
       <c r="M376">
-        <v>6.55</v>
+        <v>40.99</v>
       </c>
       <c r="N376">
-        <v>6.77</v>
+        <v>41.46</v>
       </c>
       <c r="O376">
-        <v>7.54</v>
+        <v>42.4</v>
       </c>
       <c r="P376">
-        <v>8.33</v>
+        <v>44.74</v>
       </c>
       <c r="Q376">
-        <v>5.85</v>
+        <v>47.19</v>
       </c>
       <c r="R376">
-        <v>5.97</v>
+        <v>52.16</v>
       </c>
       <c r="S376">
-        <v>6.1</v>
+        <v>62.75</v>
       </c>
       <c r="T376">
-        <v>6.31</v>
+        <v>38.56</v>
       </c>
       <c r="U376">
-        <v>7.1</v>
+        <v>39.37</v>
       </c>
       <c r="V376">
-        <v>8.11</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:22">
+        <v>40.23</v>
+      </c>
+      <c r="W376">
+        <v>40.67</v>
+      </c>
+      <c r="X376">
+        <v>41.6</v>
+      </c>
+      <c r="Y376">
+        <v>44.03</v>
+      </c>
+      <c r="Z376">
+        <v>46.77</v>
+      </c>
+      <c r="AA376">
+        <v>53.47</v>
+      </c>
+      <c r="AB376">
+        <v>74.93</v>
+      </c>
+    </row>
+    <row r="377" spans="1:28">
       <c r="A377">
-        <v>166566</v>
+        <v>80280</v>
       </c>
       <c r="C377">
-        <v>5011274028367</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>5059482102684</v>
+      </c>
+      <c r="D377">
+        <v>25022</v>
       </c>
       <c r="E377" t="s">
-        <v>770</v>
+        <v>466</v>
       </c>
       <c r="F377">
-        <v>0.501</v>
+        <v>15.1</v>
       </c>
       <c r="G377">
-        <v>0.36</v>
+        <v>1066.46</v>
       </c>
       <c r="H377">
-        <v>0.36</v>
+        <v>1066.46</v>
       </c>
       <c r="I377">
         <v>1.0</v>
       </c>
       <c r="J377">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K377">
-        <v>5.84</v>
+        <v>1594.06</v>
       </c>
       <c r="L377">
-        <v>5.97</v>
+        <v>1631.54</v>
       </c>
       <c r="M377">
-        <v>6.11</v>
+        <v>1669.32</v>
       </c>
       <c r="N377">
-        <v>6.32</v>
+        <v>1688.31</v>
       </c>
       <c r="O377">
-        <v>7.04</v>
+        <v>1726.51</v>
       </c>
       <c r="P377">
-        <v>7.78</v>
+        <v>1821.95</v>
       </c>
       <c r="Q377">
-        <v>5.44</v>
+        <v>1921.92</v>
       </c>
       <c r="R377">
-        <v>5.55</v>
+        <v>2124.23</v>
       </c>
       <c r="S377">
-        <v>5.67</v>
+        <v>2555.31</v>
       </c>
       <c r="T377">
-        <v>5.87</v>
+        <v>1584.84</v>
       </c>
       <c r="U377">
-        <v>6.6</v>
+        <v>1618.32</v>
       </c>
       <c r="V377">
-        <v>7.54</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:22">
+        <v>1653.51</v>
+      </c>
+      <c r="W377">
+        <v>1671.8</v>
+      </c>
+      <c r="X377">
+        <v>1709.83</v>
+      </c>
+      <c r="Y377">
+        <v>1809.73</v>
+      </c>
+      <c r="Z377">
+        <v>1922.49</v>
+      </c>
+      <c r="AA377">
+        <v>2197.76</v>
+      </c>
+      <c r="AB377">
+        <v>3079.95</v>
+      </c>
+    </row>
+    <row r="378" spans="1:28">
       <c r="A378">
-        <v>166568</v>
+        <v>80356</v>
+      </c>
+      <c r="B378">
+        <v>157339111520</v>
       </c>
       <c r="C378">
-        <v>5011274027568</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>5059482103520</v>
+      </c>
+      <c r="D378">
+        <v>26100</v>
       </c>
       <c r="E378" t="s">
-        <v>772</v>
+        <v>467</v>
       </c>
       <c r="F378">
-        <v>0.502</v>
+        <v>0.822</v>
       </c>
       <c r="G378">
-        <v>0.68</v>
+        <v>104.79</v>
       </c>
       <c r="H378">
-        <v>0.68</v>
+        <v>104.79</v>
       </c>
       <c r="I378">
         <v>1.0</v>
       </c>
       <c r="J378">
         <v>3.95</v>
       </c>
       <c r="K378">
-        <v>6.31</v>
+        <v>160.42</v>
       </c>
       <c r="L378">
-        <v>6.46</v>
+        <v>164.19</v>
       </c>
       <c r="M378">
-        <v>6.61</v>
+        <v>167.99</v>
       </c>
       <c r="N378">
-        <v>6.84</v>
+        <v>169.91</v>
       </c>
       <c r="O378">
-        <v>7.61</v>
+        <v>173.75</v>
       </c>
       <c r="P378">
-        <v>8.41</v>
+        <v>183.35</v>
       </c>
       <c r="Q378">
-        <v>5.91</v>
+        <v>193.42</v>
       </c>
       <c r="R378">
-        <v>6.03</v>
+        <v>213.78</v>
       </c>
       <c r="S378">
-        <v>6.16</v>
+        <v>257.16</v>
       </c>
       <c r="T378">
-        <v>6.37</v>
+        <v>159.16</v>
       </c>
       <c r="U378">
-        <v>7.17</v>
+        <v>162.52</v>
       </c>
       <c r="V378">
-        <v>8.19</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:22">
+        <v>166.06</v>
+      </c>
+      <c r="W378">
+        <v>167.9</v>
+      </c>
+      <c r="X378">
+        <v>171.71</v>
+      </c>
+      <c r="Y378">
+        <v>181.75</v>
+      </c>
+      <c r="Z378">
+        <v>193.07</v>
+      </c>
+      <c r="AA378">
+        <v>220.72</v>
+      </c>
+      <c r="AB378">
+        <v>309.31</v>
+      </c>
+    </row>
+    <row r="379" spans="1:28">
       <c r="A379">
-        <v>166569</v>
+        <v>80357</v>
+      </c>
+      <c r="B379">
+        <v>157339111477</v>
       </c>
       <c r="C379">
-        <v>5011274027667</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>5059482103513</v>
+      </c>
+      <c r="D379">
+        <v>26099</v>
       </c>
       <c r="E379" t="s">
-        <v>774</v>
+        <v>468</v>
       </c>
       <c r="F379">
-        <v>0.504</v>
+        <v>0.704</v>
       </c>
       <c r="G379">
-        <v>0.68</v>
+        <v>134.73</v>
       </c>
       <c r="H379">
-        <v>0.68</v>
+        <v>134.73</v>
       </c>
       <c r="I379">
         <v>1.0</v>
       </c>
       <c r="J379">
         <v>3.95</v>
       </c>
       <c r="K379">
-        <v>6.31</v>
+        <v>204.74</v>
       </c>
       <c r="L379">
-        <v>6.46</v>
+        <v>209.55</v>
       </c>
       <c r="M379">
-        <v>6.61</v>
+        <v>214.41</v>
       </c>
       <c r="N379">
-        <v>6.84</v>
+        <v>216.85</v>
       </c>
       <c r="O379">
-        <v>7.61</v>
+        <v>221.75</v>
       </c>
       <c r="P379">
-        <v>8.41</v>
+        <v>234.01</v>
       </c>
       <c r="Q379">
-        <v>5.91</v>
+        <v>246.85</v>
       </c>
       <c r="R379">
-        <v>6.03</v>
+        <v>272.83</v>
       </c>
       <c r="S379">
-        <v>6.16</v>
+        <v>328.2</v>
       </c>
       <c r="T379">
-        <v>6.37</v>
+        <v>203.23</v>
       </c>
       <c r="U379">
-        <v>7.17</v>
+        <v>207.53</v>
       </c>
       <c r="V379">
-        <v>8.19</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:22">
+        <v>212.04</v>
+      </c>
+      <c r="W379">
+        <v>214.39</v>
+      </c>
+      <c r="X379">
+        <v>219.26</v>
+      </c>
+      <c r="Y379">
+        <v>232.07</v>
+      </c>
+      <c r="Z379">
+        <v>246.53</v>
+      </c>
+      <c r="AA379">
+        <v>281.83</v>
+      </c>
+      <c r="AB379">
+        <v>394.96</v>
+      </c>
+    </row>
+    <row r="380" spans="1:28">
       <c r="A380">
-        <v>166570</v>
+        <v>82290</v>
       </c>
       <c r="C380">
-        <v>5011274027469</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>5010559830794</v>
+      </c>
+      <c r="D380">
+        <v>83079</v>
       </c>
       <c r="E380" t="s">
-        <v>776</v>
+        <v>469</v>
       </c>
       <c r="F380">
-        <v>0.504</v>
+        <v>1.202</v>
       </c>
       <c r="G380">
-        <v>0.56</v>
+        <v>40.03</v>
       </c>
       <c r="H380">
-        <v>0.56</v>
+        <v>40.03</v>
       </c>
       <c r="I380">
         <v>1.0</v>
       </c>
       <c r="J380">
         <v>3.95</v>
       </c>
       <c r="K380">
-        <v>6.13</v>
+        <v>64.56</v>
       </c>
       <c r="L380">
-        <v>6.28</v>
+        <v>66.08</v>
       </c>
       <c r="M380">
-        <v>6.42</v>
+        <v>67.61</v>
       </c>
       <c r="N380">
-        <v>6.64</v>
+        <v>68.38</v>
       </c>
       <c r="O380">
-        <v>7.39</v>
+        <v>69.92</v>
       </c>
       <c r="P380">
-        <v>8.17</v>
+        <v>73.79</v>
       </c>
       <c r="Q380">
-        <v>5.73</v>
+        <v>77.84</v>
       </c>
       <c r="R380">
-        <v>5.85</v>
+        <v>86.03</v>
       </c>
       <c r="S380">
-        <v>5.98</v>
+        <v>103.49</v>
       </c>
       <c r="T380">
-        <v>6.18</v>
+        <v>63.83</v>
       </c>
       <c r="U380">
-        <v>6.95</v>
+        <v>65.18</v>
       </c>
       <c r="V380">
-        <v>7.95</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:22">
+        <v>66.6</v>
+      </c>
+      <c r="W380">
+        <v>67.34</v>
+      </c>
+      <c r="X380">
+        <v>68.87</v>
+      </c>
+      <c r="Y380">
+        <v>72.89</v>
+      </c>
+      <c r="Z380">
+        <v>77.43</v>
+      </c>
+      <c r="AA380">
+        <v>88.52</v>
+      </c>
+      <c r="AB380">
+        <v>124.05</v>
+      </c>
+    </row>
+    <row r="381" spans="1:28">
       <c r="A381">
-        <v>166571</v>
+        <v>82291</v>
       </c>
       <c r="C381">
-        <v>5011274024963</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>5010559830770</v>
+      </c>
+      <c r="D381">
+        <v>83077</v>
       </c>
       <c r="E381" t="s">
-        <v>778</v>
+        <v>470</v>
       </c>
       <c r="F381">
-        <v>0.5018</v>
+        <v>1.053</v>
       </c>
       <c r="G381">
-        <v>0.28</v>
+        <v>16.28</v>
       </c>
       <c r="H381">
-        <v>0.28</v>
+        <v>16.28</v>
       </c>
       <c r="I381">
         <v>1.0</v>
       </c>
       <c r="J381">
         <v>3.95</v>
       </c>
       <c r="K381">
-        <v>5.72</v>
+        <v>29.4</v>
       </c>
       <c r="L381">
-        <v>5.85</v>
+        <v>30.09</v>
       </c>
       <c r="M381">
-        <v>5.99</v>
+        <v>30.79</v>
       </c>
       <c r="N381">
-        <v>6.19</v>
+        <v>31.14</v>
       </c>
       <c r="O381">
-        <v>6.89</v>
+        <v>31.85</v>
       </c>
       <c r="P381">
-        <v>7.62</v>
+        <v>33.61</v>
       </c>
       <c r="Q381">
-        <v>5.32</v>
+        <v>35.45</v>
       </c>
       <c r="R381">
-        <v>5.43</v>
+        <v>39.18</v>
       </c>
       <c r="S381">
-        <v>5.55</v>
+        <v>47.13</v>
       </c>
       <c r="T381">
-        <v>5.74</v>
+        <v>28.87</v>
       </c>
       <c r="U381">
-        <v>6.45</v>
+        <v>29.48</v>
       </c>
       <c r="V381">
-        <v>7.38</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:22">
+        <v>30.12</v>
+      </c>
+      <c r="W381">
+        <v>30.46</v>
+      </c>
+      <c r="X381">
+        <v>31.15</v>
+      </c>
+      <c r="Y381">
+        <v>32.97</v>
+      </c>
+      <c r="Z381">
+        <v>35.02</v>
+      </c>
+      <c r="AA381">
+        <v>40.04</v>
+      </c>
+      <c r="AB381">
+        <v>56.11</v>
+      </c>
+    </row>
+    <row r="382" spans="1:28">
       <c r="A382">
-        <v>166572</v>
+        <v>82521</v>
+      </c>
+      <c r="B382">
+        <v>157338921792</v>
       </c>
       <c r="C382">
-        <v>5011274026066</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>5059482094545</v>
+      </c>
+      <c r="D382">
+        <v>23583</v>
       </c>
       <c r="E382" t="s">
-        <v>780</v>
+        <v>471</v>
       </c>
       <c r="F382">
-        <v>0.5022</v>
+        <v>1.1</v>
       </c>
       <c r="G382">
-        <v>0.43</v>
+        <v>29.4</v>
       </c>
       <c r="H382">
-        <v>0.43</v>
+        <v>29.4</v>
       </c>
       <c r="I382">
         <v>1.0</v>
       </c>
       <c r="J382">
         <v>3.95</v>
       </c>
       <c r="K382">
-        <v>5.94</v>
+        <v>48.82</v>
       </c>
       <c r="L382">
-        <v>6.08</v>
+        <v>49.97</v>
       </c>
       <c r="M382">
-        <v>6.22</v>
+        <v>51.13</v>
       </c>
       <c r="N382">
-        <v>6.43</v>
+        <v>51.71</v>
       </c>
       <c r="O382">
-        <v>7.16</v>
+        <v>52.88</v>
       </c>
       <c r="P382">
-        <v>7.92</v>
+        <v>55.8</v>
       </c>
       <c r="Q382">
-        <v>5.54</v>
+        <v>58.87</v>
       </c>
       <c r="R382">
-        <v>5.66</v>
+        <v>65.06</v>
       </c>
       <c r="S382">
-        <v>5.78</v>
+        <v>78.27</v>
       </c>
       <c r="T382">
-        <v>5.98</v>
+        <v>48.18</v>
       </c>
       <c r="U382">
-        <v>6.72</v>
+        <v>49.2</v>
       </c>
       <c r="V382">
-        <v>7.68</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:22">
+        <v>50.27</v>
+      </c>
+      <c r="W382">
+        <v>50.83</v>
+      </c>
+      <c r="X382">
+        <v>51.98</v>
+      </c>
+      <c r="Y382">
+        <v>55.02</v>
+      </c>
+      <c r="Z382">
+        <v>58.45</v>
+      </c>
+      <c r="AA382">
+        <v>66.82</v>
+      </c>
+      <c r="AB382">
+        <v>93.64</v>
+      </c>
+    </row>
+    <row r="383" spans="1:28">
       <c r="A383">
-        <v>166573</v>
+        <v>82816</v>
+      </c>
+      <c r="B383">
+        <v>157338678511</v>
       </c>
       <c r="C383">
-        <v>5011274024864</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>5010559180134</v>
+      </c>
+      <c r="D383">
+        <v>18013</v>
       </c>
       <c r="E383" t="s">
-        <v>782</v>
+        <v>472</v>
       </c>
       <c r="F383">
-        <v>0.506</v>
+        <v>0.988</v>
       </c>
       <c r="G383">
-        <v>0.43</v>
+        <v>4.15</v>
       </c>
       <c r="H383">
-        <v>0.43</v>
+        <v>4.15</v>
       </c>
       <c r="I383">
         <v>1.0</v>
       </c>
       <c r="J383">
         <v>3.95</v>
       </c>
       <c r="K383">
-        <v>5.94</v>
+        <v>11.45</v>
       </c>
       <c r="L383">
-        <v>6.08</v>
+        <v>11.72</v>
       </c>
       <c r="M383">
-        <v>6.22</v>
+        <v>11.99</v>
       </c>
       <c r="N383">
-        <v>6.43</v>
+        <v>12.12</v>
       </c>
       <c r="O383">
-        <v>7.16</v>
+        <v>12.4</v>
       </c>
       <c r="P383">
-        <v>7.92</v>
+        <v>13.08</v>
       </c>
       <c r="Q383">
-        <v>5.54</v>
+        <v>13.8</v>
       </c>
       <c r="R383">
-        <v>5.66</v>
+        <v>15.25</v>
       </c>
       <c r="S383">
-        <v>5.78</v>
+        <v>18.35</v>
       </c>
       <c r="T383">
-        <v>5.98</v>
+        <v>11.02</v>
       </c>
       <c r="U383">
-        <v>6.72</v>
+        <v>11.25</v>
       </c>
       <c r="V383">
-        <v>7.68</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:22">
+        <v>11.49</v>
+      </c>
+      <c r="W383">
+        <v>11.62</v>
+      </c>
+      <c r="X383">
+        <v>11.88</v>
+      </c>
+      <c r="Y383">
+        <v>12.58</v>
+      </c>
+      <c r="Z383">
+        <v>13.36</v>
+      </c>
+      <c r="AA383">
+        <v>15.28</v>
+      </c>
+      <c r="AB383">
+        <v>21.41</v>
+      </c>
+    </row>
+    <row r="384" spans="1:28">
       <c r="A384">
-        <v>166574</v>
+        <v>82820</v>
+      </c>
+      <c r="B384">
+        <v>157339790852</v>
       </c>
       <c r="C384">
-        <v>5011274024765</v>
-[...2 lines deleted...]
-        <v>783</v>
+        <v>5010559419166</v>
+      </c>
+      <c r="D384">
+        <v>41916</v>
       </c>
       <c r="E384" t="s">
-        <v>784</v>
+        <v>473</v>
       </c>
       <c r="F384">
-        <v>0.506</v>
+        <v>1.19</v>
       </c>
       <c r="G384">
-        <v>0.43</v>
+        <v>4.55</v>
       </c>
       <c r="H384">
-        <v>0.43</v>
+        <v>4.55</v>
       </c>
       <c r="I384">
         <v>1.0</v>
       </c>
       <c r="J384">
         <v>3.95</v>
       </c>
       <c r="K384">
-        <v>5.94</v>
+        <v>12.04</v>
       </c>
       <c r="L384">
-        <v>6.08</v>
+        <v>12.32</v>
       </c>
       <c r="M384">
-        <v>6.22</v>
+        <v>12.61</v>
       </c>
       <c r="N384">
-        <v>6.43</v>
+        <v>12.75</v>
       </c>
       <c r="O384">
-        <v>7.16</v>
+        <v>13.04</v>
       </c>
       <c r="P384">
-        <v>7.92</v>
+        <v>13.76</v>
       </c>
       <c r="Q384">
-        <v>5.54</v>
+        <v>14.52</v>
       </c>
       <c r="R384">
-        <v>5.66</v>
+        <v>16.04</v>
       </c>
       <c r="S384">
-        <v>5.78</v>
+        <v>19.3</v>
       </c>
       <c r="T384">
-        <v>5.98</v>
+        <v>11.6</v>
       </c>
       <c r="U384">
-        <v>6.72</v>
+        <v>11.85</v>
       </c>
       <c r="V384">
-        <v>7.68</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:22">
+        <v>12.11</v>
+      </c>
+      <c r="W384">
+        <v>12.24</v>
+      </c>
+      <c r="X384">
+        <v>12.52</v>
+      </c>
+      <c r="Y384">
+        <v>13.25</v>
+      </c>
+      <c r="Z384">
+        <v>14.08</v>
+      </c>
+      <c r="AA384">
+        <v>16.09</v>
+      </c>
+      <c r="AB384">
+        <v>22.55</v>
+      </c>
+    </row>
+    <row r="385" spans="1:28">
       <c r="A385">
-        <v>166575</v>
+        <v>82865</v>
+      </c>
+      <c r="B385">
+        <v>157338169915</v>
       </c>
       <c r="C385">
-        <v>5011274024666</v>
+        <v>5059482081439</v>
       </c>
       <c r="D385" t="s">
-        <v>785</v>
+        <v>474</v>
       </c>
       <c r="E385" t="s">
-        <v>786</v>
+        <v>475</v>
       </c>
       <c r="F385">
-        <v>0.506</v>
+        <v>1.765</v>
       </c>
       <c r="G385">
-        <v>0.28</v>
+        <v>8.5</v>
       </c>
       <c r="H385">
-        <v>0.28</v>
+        <v>8.5</v>
       </c>
       <c r="I385">
         <v>1.0</v>
       </c>
       <c r="J385">
         <v>3.95</v>
       </c>
       <c r="K385">
-        <v>5.72</v>
+        <v>17.89</v>
       </c>
       <c r="L385">
-        <v>5.85</v>
+        <v>18.31</v>
       </c>
       <c r="M385">
-        <v>5.99</v>
+        <v>18.73</v>
       </c>
       <c r="N385">
-        <v>6.19</v>
+        <v>18.94</v>
       </c>
       <c r="O385">
-        <v>6.89</v>
+        <v>19.37</v>
       </c>
       <c r="P385">
-        <v>7.62</v>
+        <v>20.44</v>
       </c>
       <c r="Q385">
-        <v>5.32</v>
+        <v>21.57</v>
       </c>
       <c r="R385">
-        <v>5.43</v>
+        <v>23.84</v>
       </c>
       <c r="S385">
-        <v>5.55</v>
+        <v>28.67</v>
       </c>
       <c r="T385">
-        <v>5.74</v>
+        <v>17.42</v>
       </c>
       <c r="U385">
-        <v>6.45</v>
+        <v>17.79</v>
       </c>
       <c r="V385">
-        <v>7.38</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:22">
+        <v>18.17</v>
+      </c>
+      <c r="W385">
+        <v>18.37</v>
+      </c>
+      <c r="X385">
+        <v>18.79</v>
+      </c>
+      <c r="Y385">
+        <v>19.89</v>
+      </c>
+      <c r="Z385">
+        <v>21.13</v>
+      </c>
+      <c r="AA385">
+        <v>24.16</v>
+      </c>
+      <c r="AB385">
+        <v>33.85</v>
+      </c>
+    </row>
+    <row r="386" spans="1:28">
       <c r="A386">
-        <v>166576</v>
+        <v>83114</v>
+      </c>
+      <c r="B386">
+        <v>157338851789</v>
       </c>
       <c r="C386">
-        <v>5055175212258</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>4895122319736</v>
+      </c>
+      <c r="D386">
+        <v>21593</v>
       </c>
       <c r="E386" t="s">
-        <v>788</v>
+        <v>476</v>
       </c>
       <c r="F386">
-        <v>0.674</v>
+        <v>0.504</v>
       </c>
       <c r="G386">
-        <v>8.38</v>
+        <v>0.89</v>
       </c>
       <c r="H386">
-        <v>8.38</v>
+        <v>0.89</v>
       </c>
       <c r="I386">
         <v>1.0</v>
       </c>
       <c r="J386">
         <v>3.95</v>
       </c>
       <c r="K386">
-        <v>17.71</v>
+        <v>6.62</v>
       </c>
       <c r="L386">
-        <v>18.13</v>
+        <v>6.78</v>
       </c>
       <c r="M386">
-        <v>18.54</v>
+        <v>6.93</v>
       </c>
       <c r="N386">
-        <v>19.18</v>
+        <v>7.01</v>
       </c>
       <c r="O386">
-        <v>21.35</v>
+        <v>7.17</v>
       </c>
       <c r="P386">
-        <v>23.6</v>
+        <v>7.57</v>
       </c>
       <c r="Q386">
-        <v>17.24</v>
+        <v>7.98</v>
       </c>
       <c r="R386">
-        <v>17.61</v>
+        <v>8.82</v>
       </c>
       <c r="S386">
-        <v>17.99</v>
+        <v>10.61</v>
       </c>
       <c r="T386">
-        <v>18.6</v>
+        <v>6.22</v>
       </c>
       <c r="U386">
-        <v>20.92</v>
+        <v>6.35</v>
       </c>
       <c r="V386">
-        <v>23.91</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:22">
+        <v>6.49</v>
+      </c>
+      <c r="W386">
+        <v>6.56</v>
+      </c>
+      <c r="X386">
+        <v>6.71</v>
+      </c>
+      <c r="Y386">
+        <v>7.1</v>
+      </c>
+      <c r="Z386">
+        <v>7.54</v>
+      </c>
+      <c r="AA386">
+        <v>8.62</v>
+      </c>
+      <c r="AB386">
+        <v>12.08</v>
+      </c>
+    </row>
+    <row r="387" spans="1:28">
       <c r="A387">
-        <v>166577</v>
+        <v>83115</v>
+      </c>
+      <c r="B387">
+        <v>157338851845</v>
       </c>
       <c r="C387">
-        <v>5055175212289</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>4895122319743</v>
+      </c>
+      <c r="D387">
+        <v>21594</v>
       </c>
       <c r="E387" t="s">
-        <v>790</v>
+        <v>477</v>
       </c>
       <c r="F387">
-        <v>0.71</v>
+        <v>0.508</v>
       </c>
       <c r="G387">
-        <v>9.85</v>
+        <v>1.08</v>
       </c>
       <c r="H387">
-        <v>9.85</v>
+        <v>1.08</v>
       </c>
       <c r="I387">
         <v>1.0</v>
       </c>
       <c r="J387">
         <v>3.95</v>
       </c>
       <c r="K387">
-        <v>19.88</v>
+        <v>6.9</v>
       </c>
       <c r="L387">
-        <v>20.35</v>
+        <v>7.07</v>
       </c>
       <c r="M387">
-        <v>20.82</v>
+        <v>7.23</v>
       </c>
       <c r="N387">
-        <v>21.54</v>
+        <v>7.31</v>
       </c>
       <c r="O387">
-        <v>23.97</v>
+        <v>7.48</v>
       </c>
       <c r="P387">
-        <v>26.5</v>
+        <v>7.89</v>
       </c>
       <c r="Q387">
-        <v>19.41</v>
+        <v>8.32</v>
       </c>
       <c r="R387">
-        <v>19.82</v>
+        <v>9.2</v>
       </c>
       <c r="S387">
-        <v>20.25</v>
+        <v>11.07</v>
       </c>
       <c r="T387">
-        <v>20.94</v>
+        <v>6.5</v>
       </c>
       <c r="U387">
-        <v>23.54</v>
+        <v>6.63</v>
       </c>
       <c r="V387">
-        <v>26.91</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:22">
+        <v>6.78</v>
+      </c>
+      <c r="W387">
+        <v>6.85</v>
+      </c>
+      <c r="X387">
+        <v>7.01</v>
+      </c>
+      <c r="Y387">
+        <v>7.42</v>
+      </c>
+      <c r="Z387">
+        <v>7.88</v>
+      </c>
+      <c r="AA387">
+        <v>9.01</v>
+      </c>
+      <c r="AB387">
+        <v>12.63</v>
+      </c>
+    </row>
+    <row r="388" spans="1:28">
       <c r="A388">
-        <v>166578</v>
+        <v>83116</v>
+      </c>
+      <c r="B388">
+        <v>157338851856</v>
       </c>
       <c r="C388">
-        <v>5055175200507</v>
-[...2 lines deleted...]
-        <v>791</v>
+        <v>4895122319750</v>
+      </c>
+      <c r="D388">
+        <v>21595</v>
       </c>
       <c r="E388" t="s">
-        <v>792</v>
+        <v>478</v>
       </c>
       <c r="F388">
-        <v>0.702</v>
+        <v>0.506</v>
       </c>
       <c r="G388">
-        <v>8.38</v>
+        <v>0.53</v>
       </c>
       <c r="H388">
-        <v>8.38</v>
+        <v>0.53</v>
       </c>
       <c r="I388">
         <v>1.0</v>
       </c>
       <c r="J388">
         <v>3.95</v>
       </c>
       <c r="K388">
-        <v>17.71</v>
+        <v>6.09</v>
       </c>
       <c r="L388">
-        <v>18.13</v>
+        <v>6.23</v>
       </c>
       <c r="M388">
-        <v>18.54</v>
+        <v>6.38</v>
       </c>
       <c r="N388">
-        <v>19.18</v>
+        <v>6.45</v>
       </c>
       <c r="O388">
-        <v>21.35</v>
+        <v>6.59</v>
       </c>
       <c r="P388">
-        <v>23.6</v>
+        <v>6.96</v>
       </c>
       <c r="Q388">
-        <v>17.24</v>
+        <v>7.34</v>
       </c>
       <c r="R388">
-        <v>17.61</v>
+        <v>8.11</v>
       </c>
       <c r="S388">
-        <v>17.99</v>
+        <v>9.76</v>
       </c>
       <c r="T388">
-        <v>18.6</v>
+        <v>5.69</v>
       </c>
       <c r="U388">
-        <v>20.92</v>
+        <v>5.81</v>
       </c>
       <c r="V388">
-        <v>23.91</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:22">
+        <v>5.93</v>
+      </c>
+      <c r="W388">
+        <v>6.0</v>
+      </c>
+      <c r="X388">
+        <v>6.14</v>
+      </c>
+      <c r="Y388">
+        <v>6.49</v>
+      </c>
+      <c r="Z388">
+        <v>6.9</v>
+      </c>
+      <c r="AA388">
+        <v>7.89</v>
+      </c>
+      <c r="AB388">
+        <v>11.05</v>
+      </c>
+    </row>
+    <row r="389" spans="1:28">
       <c r="A389">
-        <v>166579</v>
+        <v>83117</v>
+      </c>
+      <c r="B389">
+        <v>157338852498</v>
       </c>
       <c r="C389">
-        <v>5011274950910</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>4895122321449</v>
+      </c>
+      <c r="D389">
+        <v>21596</v>
       </c>
       <c r="E389" t="s">
-        <v>794</v>
+        <v>479</v>
       </c>
       <c r="F389">
-        <v>0.5009</v>
+        <v>0.51</v>
       </c>
       <c r="G389">
-        <v>0.66</v>
+        <v>1.34</v>
       </c>
       <c r="H389">
-        <v>0.66</v>
+        <v>1.34</v>
       </c>
       <c r="I389">
         <v>1.0</v>
       </c>
       <c r="J389">
         <v>3.95</v>
       </c>
       <c r="K389">
-        <v>6.28</v>
+        <v>7.29</v>
       </c>
       <c r="L389">
-        <v>6.43</v>
+        <v>7.46</v>
       </c>
       <c r="M389">
-        <v>6.58</v>
+        <v>7.63</v>
       </c>
       <c r="N389">
-        <v>6.8</v>
+        <v>7.72</v>
       </c>
       <c r="O389">
-        <v>7.57</v>
+        <v>7.89</v>
       </c>
       <c r="P389">
-        <v>8.37</v>
+        <v>8.33</v>
       </c>
       <c r="Q389">
-        <v>5.88</v>
+        <v>8.79</v>
       </c>
       <c r="R389">
-        <v>6.0</v>
+        <v>9.71</v>
       </c>
       <c r="S389">
-        <v>6.13</v>
+        <v>11.68</v>
       </c>
       <c r="T389">
-        <v>6.34</v>
+        <v>6.88</v>
       </c>
       <c r="U389">
-        <v>7.13</v>
+        <v>7.02</v>
       </c>
       <c r="V389">
-        <v>8.15</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:22">
+        <v>7.18</v>
+      </c>
+      <c r="W389">
+        <v>7.26</v>
+      </c>
+      <c r="X389">
+        <v>7.42</v>
+      </c>
+      <c r="Y389">
+        <v>7.86</v>
+      </c>
+      <c r="Z389">
+        <v>8.34</v>
+      </c>
+      <c r="AA389">
+        <v>9.54</v>
+      </c>
+      <c r="AB389">
+        <v>13.37</v>
+      </c>
+    </row>
+    <row r="390" spans="1:28">
       <c r="A390">
-        <v>166580</v>
+        <v>83118</v>
+      </c>
+      <c r="B390">
+        <v>157338852515</v>
       </c>
       <c r="C390">
-        <v>5055175200484</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>4895122316414</v>
+      </c>
+      <c r="D390">
+        <v>21598</v>
       </c>
       <c r="E390" t="s">
-        <v>796</v>
+        <v>480</v>
       </c>
       <c r="F390">
-        <v>0.662</v>
+        <v>0.518</v>
       </c>
       <c r="G390">
-        <v>6.07</v>
+        <v>2.2</v>
       </c>
       <c r="H390">
-        <v>6.07</v>
+        <v>2.2</v>
       </c>
       <c r="I390">
         <v>1.0</v>
       </c>
       <c r="J390">
         <v>3.95</v>
       </c>
       <c r="K390">
-        <v>14.29</v>
+        <v>8.56</v>
       </c>
       <c r="L390">
-        <v>14.63</v>
+        <v>8.76</v>
       </c>
       <c r="M390">
-        <v>14.96</v>
+        <v>8.97</v>
       </c>
       <c r="N390">
-        <v>15.48</v>
+        <v>9.07</v>
       </c>
       <c r="O390">
-        <v>17.23</v>
+        <v>9.27</v>
       </c>
       <c r="P390">
-        <v>19.04</v>
+        <v>9.78</v>
       </c>
       <c r="Q390">
-        <v>13.84</v>
+        <v>10.32</v>
       </c>
       <c r="R390">
-        <v>14.13</v>
+        <v>11.41</v>
       </c>
       <c r="S390">
-        <v>14.44</v>
+        <v>13.72</v>
       </c>
       <c r="T390">
-        <v>14.93</v>
+        <v>8.15</v>
       </c>
       <c r="U390">
-        <v>16.79</v>
+        <v>8.32</v>
       </c>
       <c r="V390">
-        <v>19.2</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:22">
+        <v>8.5</v>
+      </c>
+      <c r="W390">
+        <v>8.59</v>
+      </c>
+      <c r="X390">
+        <v>8.79</v>
+      </c>
+      <c r="Y390">
+        <v>9.3</v>
+      </c>
+      <c r="Z390">
+        <v>9.88</v>
+      </c>
+      <c r="AA390">
+        <v>11.3</v>
+      </c>
+      <c r="AB390">
+        <v>15.83</v>
+      </c>
+    </row>
+    <row r="391" spans="1:28">
       <c r="A391">
-        <v>166581</v>
+        <v>83119</v>
+      </c>
+      <c r="B391">
+        <v>157338852529</v>
       </c>
       <c r="C391">
-        <v>5011274959890</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>4895122316575</v>
+      </c>
+      <c r="D391">
+        <v>21599</v>
       </c>
       <c r="E391" t="s">
-        <v>798</v>
+        <v>481</v>
       </c>
       <c r="F391">
-        <v>0.5002</v>
+        <v>0.52</v>
       </c>
       <c r="G391">
-        <v>0.5</v>
+        <v>2.2</v>
       </c>
       <c r="H391">
-        <v>0.5</v>
+        <v>2.2</v>
       </c>
       <c r="I391">
         <v>1.0</v>
       </c>
       <c r="J391">
         <v>3.95</v>
       </c>
       <c r="K391">
-        <v>6.04</v>
+        <v>8.56</v>
       </c>
       <c r="L391">
-        <v>6.19</v>
+        <v>8.76</v>
       </c>
       <c r="M391">
-        <v>6.33</v>
+        <v>8.97</v>
       </c>
       <c r="N391">
-        <v>6.55</v>
+        <v>9.07</v>
       </c>
       <c r="O391">
-        <v>7.29</v>
+        <v>9.27</v>
       </c>
       <c r="P391">
-        <v>8.05</v>
+        <v>9.78</v>
       </c>
       <c r="Q391">
-        <v>5.64</v>
+        <v>10.32</v>
       </c>
       <c r="R391">
-        <v>5.76</v>
+        <v>11.41</v>
       </c>
       <c r="S391">
-        <v>5.89</v>
+        <v>13.72</v>
       </c>
       <c r="T391">
-        <v>6.09</v>
+        <v>8.15</v>
       </c>
       <c r="U391">
-        <v>6.85</v>
+        <v>8.32</v>
       </c>
       <c r="V391">
-        <v>7.83</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:22">
+        <v>8.5</v>
+      </c>
+      <c r="W391">
+        <v>8.59</v>
+      </c>
+      <c r="X391">
+        <v>8.79</v>
+      </c>
+      <c r="Y391">
+        <v>9.3</v>
+      </c>
+      <c r="Z391">
+        <v>9.88</v>
+      </c>
+      <c r="AA391">
+        <v>11.3</v>
+      </c>
+      <c r="AB391">
+        <v>15.83</v>
+      </c>
+    </row>
+    <row r="392" spans="1:28">
       <c r="A392">
-        <v>166582</v>
+        <v>83120</v>
+      </c>
+      <c r="B392">
+        <v>157338852540</v>
       </c>
       <c r="C392">
-        <v>5011274959968</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>4895122316421</v>
+      </c>
+      <c r="D392">
+        <v>21600</v>
       </c>
       <c r="E392" t="s">
-        <v>800</v>
+        <v>482</v>
       </c>
       <c r="F392">
-        <v>0.5005</v>
+        <v>0.524</v>
       </c>
       <c r="G392">
-        <v>0.64</v>
+        <v>2.2</v>
       </c>
       <c r="H392">
-        <v>0.64</v>
+        <v>2.2</v>
       </c>
       <c r="I392">
         <v>1.0</v>
       </c>
       <c r="J392">
         <v>3.95</v>
       </c>
       <c r="K392">
-        <v>6.25</v>
+        <v>8.56</v>
       </c>
       <c r="L392">
-        <v>6.4</v>
+        <v>8.76</v>
       </c>
       <c r="M392">
-        <v>6.55</v>
+        <v>8.97</v>
       </c>
       <c r="N392">
-        <v>6.77</v>
+        <v>9.07</v>
       </c>
       <c r="O392">
-        <v>7.54</v>
+        <v>9.27</v>
       </c>
       <c r="P392">
-        <v>8.33</v>
+        <v>9.78</v>
       </c>
       <c r="Q392">
-        <v>5.85</v>
+        <v>10.32</v>
       </c>
       <c r="R392">
-        <v>5.97</v>
+        <v>11.41</v>
       </c>
       <c r="S392">
-        <v>6.1</v>
+        <v>13.72</v>
       </c>
       <c r="T392">
-        <v>6.31</v>
+        <v>8.15</v>
       </c>
       <c r="U392">
-        <v>7.1</v>
+        <v>8.32</v>
       </c>
       <c r="V392">
-        <v>8.11</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:22">
+        <v>8.5</v>
+      </c>
+      <c r="W392">
+        <v>8.59</v>
+      </c>
+      <c r="X392">
+        <v>8.79</v>
+      </c>
+      <c r="Y392">
+        <v>9.3</v>
+      </c>
+      <c r="Z392">
+        <v>9.88</v>
+      </c>
+      <c r="AA392">
+        <v>11.3</v>
+      </c>
+      <c r="AB392">
+        <v>15.83</v>
+      </c>
+    </row>
+    <row r="393" spans="1:28">
       <c r="A393">
-        <v>166583</v>
+        <v>83122</v>
+      </c>
+      <c r="B393">
+        <v>157338853085</v>
       </c>
       <c r="C393">
-        <v>5011274950972</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>4895122321890</v>
+      </c>
+      <c r="D393">
+        <v>21605</v>
       </c>
       <c r="E393" t="s">
-        <v>802</v>
+        <v>483</v>
       </c>
       <c r="F393">
-        <v>0.5002</v>
+        <v>0.948</v>
       </c>
       <c r="G393">
-        <v>0.5</v>
+        <v>7.5</v>
       </c>
       <c r="H393">
-        <v>0.5</v>
+        <v>7.5</v>
       </c>
       <c r="I393">
         <v>1.0</v>
       </c>
       <c r="J393">
         <v>3.95</v>
       </c>
       <c r="K393">
-        <v>6.04</v>
+        <v>16.41</v>
       </c>
       <c r="L393">
-        <v>6.19</v>
+        <v>16.79</v>
       </c>
       <c r="M393">
-        <v>6.33</v>
+        <v>17.18</v>
       </c>
       <c r="N393">
-        <v>6.55</v>
+        <v>17.38</v>
       </c>
       <c r="O393">
-        <v>7.29</v>
+        <v>17.77</v>
       </c>
       <c r="P393">
-        <v>8.05</v>
+        <v>18.75</v>
       </c>
       <c r="Q393">
-        <v>5.64</v>
+        <v>19.78</v>
       </c>
       <c r="R393">
-        <v>5.76</v>
+        <v>21.86</v>
       </c>
       <c r="S393">
-        <v>5.89</v>
+        <v>26.3</v>
       </c>
       <c r="T393">
-        <v>6.09</v>
+        <v>15.95</v>
       </c>
       <c r="U393">
-        <v>6.85</v>
+        <v>16.28</v>
       </c>
       <c r="V393">
-        <v>7.83</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:22">
+        <v>16.64</v>
+      </c>
+      <c r="W393">
+        <v>16.82</v>
+      </c>
+      <c r="X393">
+        <v>17.2</v>
+      </c>
+      <c r="Y393">
+        <v>18.21</v>
+      </c>
+      <c r="Z393">
+        <v>19.34</v>
+      </c>
+      <c r="AA393">
+        <v>22.11</v>
+      </c>
+      <c r="AB393">
+        <v>30.99</v>
+      </c>
+    </row>
+    <row r="394" spans="1:28">
       <c r="A394">
-        <v>166584</v>
+        <v>83125</v>
+      </c>
+      <c r="B394">
+        <v>157338853150</v>
       </c>
       <c r="C394">
-        <v>5011274950958</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>4895122321838</v>
+      </c>
+      <c r="D394">
+        <v>21609</v>
       </c>
       <c r="E394" t="s">
-        <v>804</v>
+        <v>484</v>
       </c>
       <c r="F394">
-        <v>0.5003</v>
+        <v>1.44</v>
       </c>
       <c r="G394">
-        <v>0.5</v>
+        <v>7.5</v>
       </c>
       <c r="H394">
-        <v>0.5</v>
+        <v>7.5</v>
       </c>
       <c r="I394">
         <v>1.0</v>
       </c>
       <c r="J394">
         <v>3.95</v>
       </c>
       <c r="K394">
-        <v>6.04</v>
+        <v>16.41</v>
       </c>
       <c r="L394">
-        <v>6.19</v>
+        <v>16.79</v>
       </c>
       <c r="M394">
-        <v>6.33</v>
+        <v>17.18</v>
       </c>
       <c r="N394">
-        <v>6.55</v>
+        <v>17.38</v>
       </c>
       <c r="O394">
-        <v>7.29</v>
+        <v>17.77</v>
       </c>
       <c r="P394">
-        <v>8.05</v>
+        <v>18.75</v>
       </c>
       <c r="Q394">
-        <v>5.64</v>
+        <v>19.78</v>
       </c>
       <c r="R394">
-        <v>5.76</v>
+        <v>21.86</v>
       </c>
       <c r="S394">
-        <v>5.89</v>
+        <v>26.3</v>
       </c>
       <c r="T394">
-        <v>6.09</v>
+        <v>15.95</v>
       </c>
       <c r="U394">
-        <v>6.85</v>
+        <v>16.28</v>
       </c>
       <c r="V394">
-        <v>7.83</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:22">
+        <v>16.64</v>
+      </c>
+      <c r="W394">
+        <v>16.82</v>
+      </c>
+      <c r="X394">
+        <v>17.2</v>
+      </c>
+      <c r="Y394">
+        <v>18.21</v>
+      </c>
+      <c r="Z394">
+        <v>19.34</v>
+      </c>
+      <c r="AA394">
+        <v>22.11</v>
+      </c>
+      <c r="AB394">
+        <v>30.99</v>
+      </c>
+    </row>
+    <row r="395" spans="1:28">
       <c r="A395">
-        <v>166585</v>
+        <v>83126</v>
+      </c>
+      <c r="B395">
+        <v>157338853177</v>
       </c>
       <c r="C395">
-        <v>5011274950965</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>4895122321784</v>
+      </c>
+      <c r="D395">
+        <v>21610</v>
       </c>
       <c r="E395" t="s">
-        <v>806</v>
+        <v>485</v>
       </c>
       <c r="F395">
-        <v>0.5002</v>
+        <v>0.596</v>
       </c>
       <c r="G395">
-        <v>0.5</v>
+        <v>2.0</v>
       </c>
       <c r="H395">
-        <v>0.5</v>
+        <v>2.0</v>
       </c>
       <c r="I395">
         <v>1.0</v>
       </c>
       <c r="J395">
         <v>3.95</v>
       </c>
       <c r="K395">
-        <v>6.04</v>
+        <v>8.26</v>
       </c>
       <c r="L395">
-        <v>6.19</v>
+        <v>8.46</v>
       </c>
       <c r="M395">
-        <v>6.33</v>
+        <v>8.65</v>
       </c>
       <c r="N395">
-        <v>6.55</v>
+        <v>8.75</v>
       </c>
       <c r="O395">
-        <v>7.29</v>
+        <v>8.95</v>
       </c>
       <c r="P395">
-        <v>8.05</v>
+        <v>9.45</v>
       </c>
       <c r="Q395">
-        <v>5.64</v>
+        <v>9.96</v>
       </c>
       <c r="R395">
-        <v>5.76</v>
+        <v>11.01</v>
       </c>
       <c r="S395">
-        <v>5.89</v>
+        <v>13.25</v>
       </c>
       <c r="T395">
-        <v>6.09</v>
+        <v>7.85</v>
       </c>
       <c r="U395">
-        <v>6.85</v>
+        <v>8.02</v>
       </c>
       <c r="V395">
-        <v>7.83</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:22">
+        <v>8.19</v>
+      </c>
+      <c r="W395">
+        <v>8.28</v>
+      </c>
+      <c r="X395">
+        <v>8.47</v>
+      </c>
+      <c r="Y395">
+        <v>8.96</v>
+      </c>
+      <c r="Z395">
+        <v>9.52</v>
+      </c>
+      <c r="AA395">
+        <v>10.89</v>
+      </c>
+      <c r="AB395">
+        <v>15.26</v>
+      </c>
+    </row>
+    <row r="396" spans="1:28">
       <c r="A396">
-        <v>166586</v>
+        <v>83129</v>
+      </c>
+      <c r="B396">
+        <v>157338854057</v>
       </c>
       <c r="C396">
-        <v>5011274050849</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>4895122321807</v>
+      </c>
+      <c r="D396">
+        <v>21619</v>
       </c>
       <c r="E396" t="s">
-        <v>808</v>
+        <v>486</v>
       </c>
       <c r="F396">
-        <v>0.501</v>
+        <v>0.736</v>
       </c>
       <c r="G396">
-        <v>0.66</v>
+        <v>2.79</v>
       </c>
       <c r="H396">
-        <v>0.66</v>
+        <v>2.79</v>
       </c>
       <c r="I396">
         <v>1.0</v>
       </c>
       <c r="J396">
         <v>3.95</v>
       </c>
       <c r="K396">
-        <v>6.28</v>
+        <v>9.43</v>
       </c>
       <c r="L396">
-        <v>6.43</v>
+        <v>9.66</v>
       </c>
       <c r="M396">
-        <v>6.58</v>
+        <v>9.88</v>
       </c>
       <c r="N396">
-        <v>6.8</v>
+        <v>9.99</v>
       </c>
       <c r="O396">
-        <v>7.57</v>
+        <v>10.22</v>
       </c>
       <c r="P396">
-        <v>8.37</v>
+        <v>10.78</v>
       </c>
       <c r="Q396">
-        <v>5.88</v>
+        <v>11.37</v>
       </c>
       <c r="R396">
-        <v>6.0</v>
+        <v>12.57</v>
       </c>
       <c r="S396">
-        <v>6.13</v>
+        <v>15.12</v>
       </c>
       <c r="T396">
-        <v>6.34</v>
+        <v>9.01</v>
       </c>
       <c r="U396">
-        <v>7.13</v>
+        <v>9.2</v>
       </c>
       <c r="V396">
-        <v>8.15</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:22">
+        <v>9.4</v>
+      </c>
+      <c r="W396">
+        <v>9.51</v>
+      </c>
+      <c r="X396">
+        <v>9.72</v>
+      </c>
+      <c r="Y396">
+        <v>10.29</v>
+      </c>
+      <c r="Z396">
+        <v>10.93</v>
+      </c>
+      <c r="AA396">
+        <v>12.5</v>
+      </c>
+      <c r="AB396">
+        <v>17.52</v>
+      </c>
+    </row>
+    <row r="397" spans="1:28">
       <c r="A397">
-        <v>166587</v>
+        <v>83130</v>
+      </c>
+      <c r="B397">
+        <v>157338855866</v>
       </c>
       <c r="C397">
-        <v>5011274905088</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>4895122321869</v>
+      </c>
+      <c r="D397">
+        <v>21695</v>
       </c>
       <c r="E397" t="s">
-        <v>810</v>
+        <v>487</v>
       </c>
       <c r="F397">
-        <v>0.5003</v>
+        <v>0.616</v>
       </c>
       <c r="G397">
-        <v>0.5</v>
+        <v>2.79</v>
       </c>
       <c r="H397">
-        <v>0.5</v>
+        <v>2.79</v>
       </c>
       <c r="I397">
         <v>1.0</v>
       </c>
       <c r="J397">
         <v>3.95</v>
       </c>
       <c r="K397">
-        <v>6.04</v>
+        <v>9.43</v>
       </c>
       <c r="L397">
-        <v>6.19</v>
+        <v>9.66</v>
       </c>
       <c r="M397">
-        <v>6.33</v>
+        <v>9.88</v>
       </c>
       <c r="N397">
-        <v>6.55</v>
+        <v>9.99</v>
       </c>
       <c r="O397">
-        <v>7.29</v>
+        <v>10.22</v>
       </c>
       <c r="P397">
-        <v>8.05</v>
+        <v>10.78</v>
       </c>
       <c r="Q397">
-        <v>5.64</v>
+        <v>11.37</v>
       </c>
       <c r="R397">
-        <v>5.76</v>
+        <v>12.57</v>
       </c>
       <c r="S397">
-        <v>5.89</v>
+        <v>15.12</v>
       </c>
       <c r="T397">
-        <v>6.09</v>
+        <v>9.01</v>
       </c>
       <c r="U397">
-        <v>6.85</v>
+        <v>9.2</v>
       </c>
       <c r="V397">
-        <v>7.83</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:22">
+        <v>9.4</v>
+      </c>
+      <c r="W397">
+        <v>9.51</v>
+      </c>
+      <c r="X397">
+        <v>9.72</v>
+      </c>
+      <c r="Y397">
+        <v>10.29</v>
+      </c>
+      <c r="Z397">
+        <v>10.93</v>
+      </c>
+      <c r="AA397">
+        <v>12.5</v>
+      </c>
+      <c r="AB397">
+        <v>17.52</v>
+      </c>
+    </row>
+    <row r="398" spans="1:28">
       <c r="A398">
-        <v>166588</v>
+        <v>83133</v>
+      </c>
+      <c r="B398">
+        <v>157338856572</v>
       </c>
       <c r="C398">
-        <v>5011274095093</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>4895122320459</v>
+      </c>
+      <c r="D398">
+        <v>21699</v>
       </c>
       <c r="E398" t="s">
-        <v>812</v>
+        <v>488</v>
       </c>
       <c r="F398">
-        <v>0.502</v>
+        <v>0.512</v>
       </c>
       <c r="G398">
-        <v>0.58</v>
+        <v>2.0</v>
       </c>
       <c r="H398">
-        <v>0.58</v>
+        <v>2.0</v>
       </c>
       <c r="I398">
         <v>1.0</v>
       </c>
       <c r="J398">
         <v>3.95</v>
       </c>
       <c r="K398">
-        <v>6.16</v>
+        <v>8.26</v>
       </c>
       <c r="L398">
-        <v>6.31</v>
+        <v>8.46</v>
       </c>
       <c r="M398">
-        <v>6.45</v>
+        <v>8.65</v>
       </c>
       <c r="N398">
-        <v>6.67</v>
+        <v>8.75</v>
       </c>
       <c r="O398">
-        <v>7.43</v>
+        <v>8.95</v>
       </c>
       <c r="P398">
-        <v>8.21</v>
+        <v>9.45</v>
       </c>
       <c r="Q398">
-        <v>5.76</v>
+        <v>9.96</v>
       </c>
       <c r="R398">
-        <v>5.88</v>
+        <v>11.01</v>
       </c>
       <c r="S398">
-        <v>6.01</v>
+        <v>13.25</v>
       </c>
       <c r="T398">
-        <v>6.21</v>
+        <v>7.85</v>
       </c>
       <c r="U398">
-        <v>6.99</v>
+        <v>8.02</v>
       </c>
       <c r="V398">
-        <v>7.99</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:22">
+        <v>8.19</v>
+      </c>
+      <c r="W398">
+        <v>8.28</v>
+      </c>
+      <c r="X398">
+        <v>8.47</v>
+      </c>
+      <c r="Y398">
+        <v>8.96</v>
+      </c>
+      <c r="Z398">
+        <v>9.52</v>
+      </c>
+      <c r="AA398">
+        <v>10.89</v>
+      </c>
+      <c r="AB398">
+        <v>15.26</v>
+      </c>
+    </row>
+    <row r="399" spans="1:28">
       <c r="A399">
-        <v>166589</v>
+        <v>83134</v>
+      </c>
+      <c r="B399">
+        <v>157339131083</v>
       </c>
       <c r="C399">
-        <v>5011274050962</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>4895122316360</v>
+      </c>
+      <c r="D399">
+        <v>26163</v>
       </c>
       <c r="E399" t="s">
-        <v>814</v>
+        <v>489</v>
       </c>
       <c r="F399">
-        <v>0.502</v>
+        <v>0.514</v>
       </c>
       <c r="G399">
-        <v>0.51</v>
+        <v>2.25</v>
       </c>
       <c r="H399">
-        <v>0.51</v>
+        <v>2.25</v>
       </c>
       <c r="I399">
         <v>1.0</v>
       </c>
       <c r="J399">
         <v>3.95</v>
       </c>
       <c r="K399">
-        <v>6.06</v>
+        <v>8.63</v>
       </c>
       <c r="L399">
-        <v>6.2</v>
+        <v>8.84</v>
       </c>
       <c r="M399">
-        <v>6.35</v>
+        <v>9.04</v>
       </c>
       <c r="N399">
-        <v>6.56</v>
+        <v>9.15</v>
       </c>
       <c r="O399">
-        <v>7.31</v>
+        <v>9.35</v>
       </c>
       <c r="P399">
-        <v>8.07</v>
+        <v>9.87</v>
       </c>
       <c r="Q399">
-        <v>5.66</v>
+        <v>10.41</v>
       </c>
       <c r="R399">
-        <v>5.78</v>
+        <v>11.51</v>
       </c>
       <c r="S399">
-        <v>5.9</v>
+        <v>13.84</v>
       </c>
       <c r="T399">
-        <v>6.1</v>
+        <v>8.22</v>
       </c>
       <c r="U399">
-        <v>6.86</v>
+        <v>8.39</v>
       </c>
       <c r="V399">
-        <v>7.85</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:22">
+        <v>8.58</v>
+      </c>
+      <c r="W399">
+        <v>8.67</v>
+      </c>
+      <c r="X399">
+        <v>8.87</v>
+      </c>
+      <c r="Y399">
+        <v>9.39</v>
+      </c>
+      <c r="Z399">
+        <v>9.97</v>
+      </c>
+      <c r="AA399">
+        <v>11.4</v>
+      </c>
+      <c r="AB399">
+        <v>15.97</v>
+      </c>
+    </row>
+    <row r="400" spans="1:28">
       <c r="A400">
-        <v>166590</v>
+        <v>83149</v>
+      </c>
+      <c r="B400">
+        <v>157338169622</v>
       </c>
       <c r="C400">
-        <v>5011274050856</v>
+        <v>5059482081378</v>
       </c>
       <c r="D400" t="s">
-        <v>815</v>
+        <v>490</v>
       </c>
       <c r="E400" t="s">
-        <v>816</v>
+        <v>491</v>
       </c>
       <c r="F400">
-        <v>0.501</v>
+        <v>1.136</v>
       </c>
       <c r="G400">
-        <v>0.58</v>
+        <v>6.3</v>
       </c>
       <c r="H400">
-        <v>0.58</v>
+        <v>6.3</v>
       </c>
       <c r="I400">
         <v>1.0</v>
       </c>
       <c r="J400">
         <v>3.95</v>
       </c>
       <c r="K400">
-        <v>6.16</v>
+        <v>14.63</v>
       </c>
       <c r="L400">
-        <v>6.31</v>
+        <v>14.97</v>
       </c>
       <c r="M400">
-        <v>6.45</v>
+        <v>15.32</v>
       </c>
       <c r="N400">
-        <v>6.67</v>
+        <v>15.49</v>
       </c>
       <c r="O400">
-        <v>7.43</v>
+        <v>15.85</v>
       </c>
       <c r="P400">
-        <v>8.21</v>
+        <v>16.72</v>
       </c>
       <c r="Q400">
-        <v>5.76</v>
+        <v>17.64</v>
       </c>
       <c r="R400">
-        <v>5.88</v>
+        <v>19.5</v>
       </c>
       <c r="S400">
-        <v>6.01</v>
+        <v>23.45</v>
       </c>
       <c r="T400">
-        <v>6.21</v>
+        <v>14.18</v>
       </c>
       <c r="U400">
-        <v>6.99</v>
+        <v>14.48</v>
       </c>
       <c r="V400">
-        <v>7.99</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:22">
+        <v>14.8</v>
+      </c>
+      <c r="W400">
+        <v>14.96</v>
+      </c>
+      <c r="X400">
+        <v>15.3</v>
+      </c>
+      <c r="Y400">
+        <v>16.19</v>
+      </c>
+      <c r="Z400">
+        <v>17.2</v>
+      </c>
+      <c r="AA400">
+        <v>19.66</v>
+      </c>
+      <c r="AB400">
+        <v>27.56</v>
+      </c>
+    </row>
+    <row r="401" spans="1:28">
       <c r="A401">
-        <v>166591</v>
+        <v>83150</v>
+      </c>
+      <c r="B401">
+        <v>157338169633</v>
       </c>
       <c r="C401">
-        <v>5011274050955</v>
+        <v>5059482081385</v>
       </c>
       <c r="D401" t="s">
-        <v>817</v>
+        <v>492</v>
       </c>
       <c r="E401" t="s">
-        <v>818</v>
+        <v>493</v>
       </c>
       <c r="F401">
-        <v>0.501</v>
+        <v>0.96</v>
       </c>
       <c r="G401">
-        <v>0.58</v>
+        <v>6.89</v>
       </c>
       <c r="H401">
-        <v>0.58</v>
+        <v>6.89</v>
       </c>
       <c r="I401">
         <v>1.0</v>
       </c>
       <c r="J401">
         <v>3.95</v>
       </c>
       <c r="K401">
-        <v>6.16</v>
+        <v>15.5</v>
       </c>
       <c r="L401">
-        <v>6.31</v>
+        <v>15.87</v>
       </c>
       <c r="M401">
-        <v>6.45</v>
+        <v>16.24</v>
       </c>
       <c r="N401">
-        <v>6.67</v>
+        <v>16.42</v>
       </c>
       <c r="O401">
-        <v>7.43</v>
+        <v>16.79</v>
       </c>
       <c r="P401">
-        <v>8.21</v>
+        <v>17.72</v>
       </c>
       <c r="Q401">
-        <v>5.76</v>
+        <v>18.69</v>
       </c>
       <c r="R401">
-        <v>5.88</v>
+        <v>20.66</v>
       </c>
       <c r="S401">
-        <v>6.01</v>
+        <v>24.85</v>
       </c>
       <c r="T401">
-        <v>6.21</v>
+        <v>15.05</v>
       </c>
       <c r="U401">
-        <v>6.99</v>
+        <v>15.37</v>
       </c>
       <c r="V401">
-        <v>7.99</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:22">
+        <v>15.7</v>
+      </c>
+      <c r="W401">
+        <v>15.87</v>
+      </c>
+      <c r="X401">
+        <v>16.24</v>
+      </c>
+      <c r="Y401">
+        <v>17.18</v>
+      </c>
+      <c r="Z401">
+        <v>18.26</v>
+      </c>
+      <c r="AA401">
+        <v>20.87</v>
+      </c>
+      <c r="AB401">
+        <v>29.25</v>
+      </c>
+    </row>
+    <row r="402" spans="1:28">
       <c r="A402">
-        <v>166592</v>
+        <v>83151</v>
+      </c>
+      <c r="B402">
+        <v>157338162250</v>
       </c>
       <c r="C402">
-        <v>5011274050467</v>
+        <v>5059482081361</v>
       </c>
       <c r="D402" t="s">
-        <v>819</v>
+        <v>494</v>
       </c>
       <c r="E402" t="s">
-        <v>820</v>
+        <v>495</v>
       </c>
       <c r="F402">
-        <v>0.5011</v>
+        <v>0.876</v>
       </c>
       <c r="G402">
-        <v>0.3</v>
+        <v>5.27</v>
       </c>
       <c r="H402">
-        <v>0.3</v>
+        <v>5.27</v>
       </c>
       <c r="I402">
         <v>1.0</v>
       </c>
       <c r="J402">
         <v>3.95</v>
       </c>
       <c r="K402">
-        <v>5.75</v>
+        <v>13.11</v>
       </c>
       <c r="L402">
-        <v>5.88</v>
+        <v>13.41</v>
       </c>
       <c r="M402">
-        <v>6.02</v>
+        <v>13.72</v>
       </c>
       <c r="N402">
-        <v>6.23</v>
+        <v>13.88</v>
       </c>
       <c r="O402">
-        <v>6.93</v>
+        <v>14.19</v>
       </c>
       <c r="P402">
-        <v>7.66</v>
+        <v>14.98</v>
       </c>
       <c r="Q402">
-        <v>5.35</v>
+        <v>15.8</v>
       </c>
       <c r="R402">
-        <v>5.46</v>
+        <v>17.46</v>
       </c>
       <c r="S402">
-        <v>5.58</v>
+        <v>21.01</v>
       </c>
       <c r="T402">
-        <v>5.77</v>
+        <v>12.66</v>
       </c>
       <c r="U402">
-        <v>6.49</v>
+        <v>12.93</v>
       </c>
       <c r="V402">
-        <v>7.42</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:22">
+        <v>13.21</v>
+      </c>
+      <c r="W402">
+        <v>13.36</v>
+      </c>
+      <c r="X402">
+        <v>13.66</v>
+      </c>
+      <c r="Y402">
+        <v>14.46</v>
+      </c>
+      <c r="Z402">
+        <v>15.36</v>
+      </c>
+      <c r="AA402">
+        <v>17.56</v>
+      </c>
+      <c r="AB402">
+        <v>24.61</v>
+      </c>
+    </row>
+    <row r="403" spans="1:28">
       <c r="A403">
-        <v>166593</v>
+        <v>83431</v>
+      </c>
+      <c r="B403">
+        <v>157339036654</v>
       </c>
       <c r="C403">
-        <v>5011274050665</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>5059482102813</v>
+      </c>
+      <c r="D403">
+        <v>25053</v>
       </c>
       <c r="E403" t="s">
-        <v>822</v>
+        <v>496</v>
       </c>
       <c r="F403">
-        <v>0.501</v>
+        <v>0.624</v>
       </c>
       <c r="G403">
-        <v>0.73</v>
+        <v>31.27</v>
       </c>
       <c r="H403">
-        <v>0.73</v>
+        <v>31.27</v>
       </c>
       <c r="I403">
         <v>1.0</v>
       </c>
       <c r="J403">
         <v>3.95</v>
       </c>
       <c r="K403">
-        <v>6.38</v>
+        <v>51.59</v>
       </c>
       <c r="L403">
-        <v>6.54</v>
+        <v>52.81</v>
       </c>
       <c r="M403">
-        <v>6.69</v>
+        <v>54.03</v>
       </c>
       <c r="N403">
-        <v>6.92</v>
+        <v>54.64</v>
       </c>
       <c r="O403">
-        <v>7.7</v>
+        <v>55.88</v>
       </c>
       <c r="P403">
-        <v>8.51</v>
+        <v>58.97</v>
       </c>
       <c r="Q403">
-        <v>5.98</v>
+        <v>62.2</v>
       </c>
       <c r="R403">
-        <v>6.11</v>
+        <v>68.75</v>
       </c>
       <c r="S403">
-        <v>6.24</v>
+        <v>82.7</v>
       </c>
       <c r="T403">
-        <v>6.45</v>
+        <v>50.94</v>
       </c>
       <c r="U403">
-        <v>7.26</v>
+        <v>52.01</v>
       </c>
       <c r="V403">
-        <v>8.29</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:22">
+        <v>53.14</v>
+      </c>
+      <c r="W403">
+        <v>53.73</v>
+      </c>
+      <c r="X403">
+        <v>54.95</v>
+      </c>
+      <c r="Y403">
+        <v>58.17</v>
+      </c>
+      <c r="Z403">
+        <v>61.79</v>
+      </c>
+      <c r="AA403">
+        <v>70.64</v>
+      </c>
+      <c r="AB403">
+        <v>98.99</v>
+      </c>
+    </row>
+    <row r="404" spans="1:28">
       <c r="A404">
-        <v>166594</v>
+        <v>83432</v>
+      </c>
+      <c r="B404">
+        <v>157339036546</v>
       </c>
       <c r="C404">
-        <v>5011274047900</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>5059482102783</v>
+      </c>
+      <c r="D404">
+        <v>25035</v>
       </c>
       <c r="E404" t="s">
-        <v>824</v>
+        <v>497</v>
       </c>
       <c r="F404">
-        <v>0.504</v>
+        <v>0.606</v>
       </c>
       <c r="G404">
-        <v>4.28</v>
+        <v>21.51</v>
       </c>
       <c r="H404">
-        <v>4.28</v>
+        <v>21.51</v>
       </c>
       <c r="I404">
         <v>1.0</v>
       </c>
       <c r="J404">
         <v>3.95</v>
       </c>
       <c r="K404">
-        <v>11.64</v>
+        <v>37.14</v>
       </c>
       <c r="L404">
-        <v>11.91</v>
+        <v>38.02</v>
       </c>
       <c r="M404">
-        <v>12.19</v>
+        <v>38.9</v>
       </c>
       <c r="N404">
-        <v>12.61</v>
+        <v>39.34</v>
       </c>
       <c r="O404">
-        <v>14.03</v>
+        <v>40.23</v>
       </c>
       <c r="P404">
-        <v>15.51</v>
+        <v>42.45</v>
       </c>
       <c r="Q404">
-        <v>11.21</v>
+        <v>44.78</v>
       </c>
       <c r="R404">
-        <v>11.44</v>
+        <v>49.5</v>
       </c>
       <c r="S404">
-        <v>11.69</v>
+        <v>59.54</v>
       </c>
       <c r="T404">
-        <v>12.09</v>
+        <v>36.57</v>
       </c>
       <c r="U404">
-        <v>13.59</v>
+        <v>37.34</v>
       </c>
       <c r="V404">
-        <v>15.54</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:22">
+        <v>38.16</v>
+      </c>
+      <c r="W404">
+        <v>38.58</v>
+      </c>
+      <c r="X404">
+        <v>39.45</v>
+      </c>
+      <c r="Y404">
+        <v>41.76</v>
+      </c>
+      <c r="Z404">
+        <v>44.36</v>
+      </c>
+      <c r="AA404">
+        <v>50.71</v>
+      </c>
+      <c r="AB404">
+        <v>71.07</v>
+      </c>
+    </row>
+    <row r="405" spans="1:28">
       <c r="A405">
-        <v>166595</v>
+        <v>83433</v>
+      </c>
+      <c r="B405">
+        <v>157339036601</v>
       </c>
       <c r="C405">
-        <v>5011274050160</v>
-[...2 lines deleted...]
-        <v>825</v>
+        <v>5059482102790</v>
+      </c>
+      <c r="D405">
+        <v>25047</v>
       </c>
       <c r="E405" t="s">
-        <v>826</v>
+        <v>498</v>
       </c>
       <c r="F405">
-        <v>0.501</v>
+        <v>0.704</v>
       </c>
       <c r="G405">
-        <v>0.16</v>
+        <v>46.29</v>
       </c>
       <c r="H405">
-        <v>0.16</v>
+        <v>46.29</v>
       </c>
       <c r="I405">
         <v>1.0</v>
       </c>
       <c r="J405">
         <v>3.95</v>
       </c>
       <c r="K405">
-        <v>5.54</v>
+        <v>73.83</v>
       </c>
       <c r="L405">
-        <v>5.67</v>
+        <v>75.56</v>
       </c>
       <c r="M405">
-        <v>5.8</v>
+        <v>77.31</v>
       </c>
       <c r="N405">
-        <v>6.0</v>
+        <v>78.19</v>
       </c>
       <c r="O405">
-        <v>6.68</v>
+        <v>79.96</v>
       </c>
       <c r="P405">
-        <v>7.38</v>
+        <v>84.38</v>
       </c>
       <c r="Q405">
-        <v>5.14</v>
+        <v>89.01</v>
       </c>
       <c r="R405">
-        <v>5.25</v>
+        <v>98.38</v>
       </c>
       <c r="S405">
-        <v>5.37</v>
+        <v>118.34</v>
       </c>
       <c r="T405">
-        <v>5.55</v>
+        <v>73.05</v>
       </c>
       <c r="U405">
-        <v>6.24</v>
+        <v>74.59</v>
       </c>
       <c r="V405">
-        <v>7.13</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:22">
+        <v>76.21</v>
+      </c>
+      <c r="W405">
+        <v>77.06</v>
+      </c>
+      <c r="X405">
+        <v>78.81</v>
+      </c>
+      <c r="Y405">
+        <v>83.41</v>
+      </c>
+      <c r="Z405">
+        <v>88.61</v>
+      </c>
+      <c r="AA405">
+        <v>101.3</v>
+      </c>
+      <c r="AB405">
+        <v>141.96</v>
+      </c>
+    </row>
+    <row r="406" spans="1:28">
       <c r="A406">
-        <v>166596</v>
+        <v>83435</v>
+      </c>
+      <c r="B406">
+        <v>157339035697</v>
       </c>
       <c r="C406">
-        <v>5011274005108</v>
-[...2 lines deleted...]
-        <v>827</v>
+        <v>5059482102769</v>
+      </c>
+      <c r="D406">
+        <v>25033</v>
       </c>
       <c r="E406" t="s">
-        <v>828</v>
+        <v>499</v>
       </c>
       <c r="F406">
-        <v>0.5012</v>
+        <v>0.62</v>
       </c>
       <c r="G406">
-        <v>0.7</v>
+        <v>14.15</v>
       </c>
       <c r="H406">
-        <v>0.7</v>
+        <v>14.15</v>
       </c>
       <c r="I406">
         <v>1.0</v>
       </c>
       <c r="J406">
         <v>3.95</v>
       </c>
       <c r="K406">
-        <v>6.34</v>
+        <v>26.25</v>
       </c>
       <c r="L406">
-        <v>6.49</v>
+        <v>26.87</v>
       </c>
       <c r="M406">
-        <v>6.64</v>
+        <v>27.49</v>
       </c>
       <c r="N406">
-        <v>6.87</v>
+        <v>27.8</v>
       </c>
       <c r="O406">
-        <v>7.64</v>
+        <v>28.43</v>
       </c>
       <c r="P406">
-        <v>8.45</v>
+        <v>30.0</v>
       </c>
       <c r="Q406">
-        <v>5.94</v>
+        <v>31.65</v>
       </c>
       <c r="R406">
-        <v>6.06</v>
+        <v>34.98</v>
       </c>
       <c r="S406">
-        <v>6.19</v>
+        <v>42.08</v>
       </c>
       <c r="T406">
-        <v>6.41</v>
+        <v>25.74</v>
       </c>
       <c r="U406">
-        <v>7.2</v>
+        <v>26.28</v>
       </c>
       <c r="V406">
-        <v>8.23</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:22">
+        <v>26.85</v>
+      </c>
+      <c r="W406">
+        <v>27.15</v>
+      </c>
+      <c r="X406">
+        <v>27.77</v>
+      </c>
+      <c r="Y406">
+        <v>29.39</v>
+      </c>
+      <c r="Z406">
+        <v>31.22</v>
+      </c>
+      <c r="AA406">
+        <v>35.69</v>
+      </c>
+      <c r="AB406">
+        <v>50.02</v>
+      </c>
+    </row>
+    <row r="407" spans="1:28">
       <c r="A407">
-        <v>166597</v>
+        <v>83436</v>
+      </c>
+      <c r="B407">
+        <v>157339035749</v>
       </c>
       <c r="C407">
-        <v>5011274047207</v>
-[...2 lines deleted...]
-        <v>829</v>
+        <v>5059482102776</v>
+      </c>
+      <c r="D407">
+        <v>25034</v>
       </c>
       <c r="E407" t="s">
-        <v>830</v>
+        <v>500</v>
       </c>
       <c r="F407">
-        <v>0.522</v>
+        <v>0.574</v>
       </c>
       <c r="G407">
-        <v>1.21</v>
+        <v>15.85</v>
       </c>
       <c r="H407">
-        <v>1.21</v>
+        <v>15.85</v>
       </c>
       <c r="I407">
         <v>1.0</v>
       </c>
       <c r="J407">
         <v>3.95</v>
       </c>
       <c r="K407">
-        <v>7.1</v>
+        <v>28.77</v>
       </c>
       <c r="L407">
-        <v>7.26</v>
+        <v>29.44</v>
       </c>
       <c r="M407">
-        <v>7.43</v>
+        <v>30.12</v>
       </c>
       <c r="N407">
-        <v>7.68</v>
+        <v>30.47</v>
       </c>
       <c r="O407">
-        <v>8.55</v>
+        <v>31.16</v>
       </c>
       <c r="P407">
-        <v>9.46</v>
+        <v>32.88</v>
       </c>
       <c r="Q407">
-        <v>6.69</v>
+        <v>34.68</v>
       </c>
       <c r="R407">
-        <v>6.83</v>
+        <v>38.33</v>
       </c>
       <c r="S407">
-        <v>6.98</v>
+        <v>46.11</v>
       </c>
       <c r="T407">
-        <v>7.22</v>
+        <v>28.24</v>
       </c>
       <c r="U407">
-        <v>8.11</v>
+        <v>28.84</v>
       </c>
       <c r="V407">
-        <v>9.27</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:22">
+        <v>29.46</v>
+      </c>
+      <c r="W407">
+        <v>29.79</v>
+      </c>
+      <c r="X407">
+        <v>30.47</v>
+      </c>
+      <c r="Y407">
+        <v>32.25</v>
+      </c>
+      <c r="Z407">
+        <v>34.25</v>
+      </c>
+      <c r="AA407">
+        <v>39.16</v>
+      </c>
+      <c r="AB407">
+        <v>54.88</v>
+      </c>
+    </row>
+    <row r="408" spans="1:28">
       <c r="A408">
-        <v>166598</v>
+        <v>83647</v>
+      </c>
+      <c r="B408">
+        <v>157337862520</v>
       </c>
       <c r="C408">
-        <v>5011274047702</v>
+        <v>5059482051388</v>
       </c>
       <c r="D408" t="s">
-        <v>831</v>
+        <v>501</v>
       </c>
       <c r="E408" t="s">
-        <v>832</v>
+        <v>502</v>
       </c>
       <c r="F408">
-        <v>0.51</v>
+        <v>0.724</v>
       </c>
       <c r="G408">
-        <v>1.6</v>
+        <v>16.79</v>
       </c>
       <c r="H408">
-        <v>1.6</v>
+        <v>16.79</v>
       </c>
       <c r="I408">
         <v>1.0</v>
       </c>
       <c r="J408">
         <v>3.95</v>
       </c>
       <c r="K408">
-        <v>7.67</v>
+        <v>30.16</v>
       </c>
       <c r="L408">
-        <v>7.85</v>
+        <v>30.87</v>
       </c>
       <c r="M408">
-        <v>8.03</v>
+        <v>31.58</v>
       </c>
       <c r="N408">
-        <v>8.31</v>
+        <v>31.94</v>
       </c>
       <c r="O408">
-        <v>9.25</v>
+        <v>32.66</v>
       </c>
       <c r="P408">
-        <v>10.22</v>
+        <v>34.47</v>
       </c>
       <c r="Q408">
-        <v>7.26</v>
+        <v>36.36</v>
       </c>
       <c r="R408">
-        <v>7.42</v>
+        <v>40.19</v>
       </c>
       <c r="S408">
-        <v>7.58</v>
+        <v>48.34</v>
       </c>
       <c r="T408">
-        <v>7.83</v>
+        <v>29.62</v>
       </c>
       <c r="U408">
-        <v>8.81</v>
+        <v>30.25</v>
       </c>
       <c r="V408">
-        <v>10.07</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:22">
+        <v>30.91</v>
+      </c>
+      <c r="W408">
+        <v>31.25</v>
+      </c>
+      <c r="X408">
+        <v>31.96</v>
+      </c>
+      <c r="Y408">
+        <v>33.83</v>
+      </c>
+      <c r="Z408">
+        <v>35.93</v>
+      </c>
+      <c r="AA408">
+        <v>41.08</v>
+      </c>
+      <c r="AB408">
+        <v>57.57</v>
+      </c>
+    </row>
+    <row r="409" spans="1:28">
       <c r="A409">
-        <v>166599</v>
+        <v>83661</v>
+      </c>
+      <c r="B409">
+        <v>157338729686</v>
       </c>
       <c r="C409">
-        <v>5011274046903</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>5010559188918</v>
+      </c>
+      <c r="D409">
+        <v>18891</v>
       </c>
       <c r="E409" t="s">
-        <v>834</v>
+        <v>503</v>
       </c>
       <c r="F409">
-        <v>0.502</v>
+        <v>5.365</v>
       </c>
       <c r="G409">
-        <v>3.59</v>
+        <v>540.49</v>
       </c>
       <c r="H409">
-        <v>3.59</v>
+        <v>540.49</v>
       </c>
       <c r="I409">
         <v>1.0</v>
       </c>
       <c r="J409">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K409">
-        <v>10.62</v>
+        <v>809.94</v>
       </c>
       <c r="L409">
-        <v>10.87</v>
+        <v>828.98</v>
       </c>
       <c r="M409">
-        <v>11.12</v>
+        <v>848.17</v>
       </c>
       <c r="N409">
-        <v>11.5</v>
+        <v>857.82</v>
       </c>
       <c r="O409">
-        <v>12.8</v>
+        <v>877.23</v>
       </c>
       <c r="P409">
-        <v>14.15</v>
+        <v>925.72</v>
       </c>
       <c r="Q409">
-        <v>10.19</v>
+        <v>976.52</v>
       </c>
       <c r="R409">
-        <v>10.41</v>
+        <v>1079.31</v>
       </c>
       <c r="S409">
-        <v>10.63</v>
+        <v>1298.34</v>
       </c>
       <c r="T409">
-        <v>11.0</v>
+        <v>805.07</v>
       </c>
       <c r="U409">
-        <v>12.36</v>
+        <v>822.08</v>
       </c>
       <c r="V409">
-        <v>14.13</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:22">
+        <v>839.95</v>
+      </c>
+      <c r="W409">
+        <v>849.24</v>
+      </c>
+      <c r="X409">
+        <v>868.56</v>
+      </c>
+      <c r="Y409">
+        <v>919.31</v>
+      </c>
+      <c r="Z409">
+        <v>976.59</v>
+      </c>
+      <c r="AA409">
+        <v>1116.42</v>
+      </c>
+      <c r="AB409">
+        <v>1564.56</v>
+      </c>
+    </row>
+    <row r="410" spans="1:28">
       <c r="A410">
-        <v>166600</v>
+        <v>83669</v>
+      </c>
+      <c r="B410">
+        <v>157339034729</v>
       </c>
       <c r="C410">
-        <v>5011274047009</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>5059482102721</v>
+      </c>
+      <c r="D410">
+        <v>25029</v>
       </c>
       <c r="E410" t="s">
-        <v>836</v>
+        <v>504</v>
       </c>
       <c r="F410">
-        <v>0.512</v>
+        <v>10.29</v>
       </c>
       <c r="G410">
-        <v>3.59</v>
+        <v>440.58</v>
       </c>
       <c r="H410">
-        <v>3.59</v>
+        <v>440.58</v>
       </c>
       <c r="I410">
         <v>1.0</v>
       </c>
       <c r="J410">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K410">
-        <v>10.62</v>
+        <v>667.6</v>
       </c>
       <c r="L410">
-        <v>10.87</v>
+        <v>683.29</v>
       </c>
       <c r="M410">
-        <v>11.12</v>
+        <v>699.11</v>
       </c>
       <c r="N410">
-        <v>11.5</v>
+        <v>707.07</v>
       </c>
       <c r="O410">
-        <v>12.8</v>
+        <v>723.06</v>
       </c>
       <c r="P410">
-        <v>14.15</v>
+        <v>763.03</v>
       </c>
       <c r="Q410">
-        <v>10.19</v>
+        <v>804.9</v>
       </c>
       <c r="R410">
-        <v>10.41</v>
+        <v>889.63</v>
       </c>
       <c r="S410">
-        <v>10.63</v>
+        <v>1070.17</v>
       </c>
       <c r="T410">
-        <v>11.0</v>
+        <v>663.52</v>
       </c>
       <c r="U410">
-        <v>12.36</v>
+        <v>677.53</v>
       </c>
       <c r="V410">
-        <v>14.13</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:22">
+        <v>692.27</v>
+      </c>
+      <c r="W410">
+        <v>699.92</v>
+      </c>
+      <c r="X410">
+        <v>715.85</v>
+      </c>
+      <c r="Y410">
+        <v>757.67</v>
+      </c>
+      <c r="Z410">
+        <v>804.88</v>
+      </c>
+      <c r="AA410">
+        <v>920.13</v>
+      </c>
+      <c r="AB410">
+        <v>1289.47</v>
+      </c>
+    </row>
+    <row r="411" spans="1:28">
       <c r="A411">
-        <v>166601</v>
+        <v>83671</v>
+      </c>
+      <c r="B411">
+        <v>157338018556</v>
       </c>
       <c r="C411">
-        <v>5055175217345</v>
+        <v>5059482079870</v>
       </c>
       <c r="D411" t="s">
-        <v>837</v>
+        <v>505</v>
       </c>
       <c r="E411" t="s">
-        <v>838</v>
+        <v>506</v>
       </c>
       <c r="F411">
-        <v>0.508</v>
+        <v>2.12</v>
       </c>
       <c r="G411">
-        <v>2.54</v>
+        <v>81.81</v>
       </c>
       <c r="H411">
-        <v>2.54</v>
+        <v>81.81</v>
       </c>
       <c r="I411">
         <v>1.0</v>
       </c>
       <c r="J411">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K411">
-        <v>9.06</v>
+        <v>130.97</v>
       </c>
       <c r="L411">
-        <v>9.28</v>
+        <v>134.05</v>
       </c>
       <c r="M411">
-        <v>9.49</v>
+        <v>137.15</v>
       </c>
       <c r="N411">
-        <v>9.82</v>
+        <v>138.71</v>
       </c>
       <c r="O411">
-        <v>10.93</v>
+        <v>141.85</v>
       </c>
       <c r="P411">
-        <v>12.08</v>
+        <v>149.69</v>
       </c>
       <c r="Q411">
-        <v>8.65</v>
+        <v>157.91</v>
       </c>
       <c r="R411">
-        <v>8.83</v>
+        <v>174.53</v>
       </c>
       <c r="S411">
-        <v>9.02</v>
+        <v>209.95</v>
       </c>
       <c r="T411">
-        <v>9.33</v>
+        <v>129.87</v>
       </c>
       <c r="U411">
-        <v>10.49</v>
+        <v>132.62</v>
       </c>
       <c r="V411">
-        <v>11.99</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:22">
+        <v>135.5</v>
+      </c>
+      <c r="W411">
+        <v>137.0</v>
+      </c>
+      <c r="X411">
+        <v>140.12</v>
+      </c>
+      <c r="Y411">
+        <v>148.3</v>
+      </c>
+      <c r="Z411">
+        <v>157.54</v>
+      </c>
+      <c r="AA411">
+        <v>180.1</v>
+      </c>
+      <c r="AB411">
+        <v>252.39</v>
+      </c>
+    </row>
+    <row r="412" spans="1:28">
       <c r="A412">
-        <v>166602</v>
+        <v>83675</v>
+      </c>
+      <c r="B412">
+        <v>157340672935</v>
       </c>
       <c r="C412">
-        <v>5055175235806</v>
-[...2 lines deleted...]
-        <v>839</v>
+        <v>5010559817382</v>
+      </c>
+      <c r="D412">
+        <v>81738</v>
       </c>
       <c r="E412" t="s">
-        <v>840</v>
+        <v>507</v>
       </c>
       <c r="F412">
-        <v>0.502</v>
+        <v>3.25</v>
       </c>
       <c r="G412">
-        <v>0.73</v>
+        <v>85.86</v>
       </c>
       <c r="H412">
-        <v>0.73</v>
+        <v>85.86</v>
       </c>
       <c r="I412">
         <v>1.0</v>
       </c>
       <c r="J412">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K412">
-        <v>6.38</v>
+        <v>136.96</v>
       </c>
       <c r="L412">
-        <v>6.54</v>
+        <v>140.18</v>
       </c>
       <c r="M412">
-        <v>6.69</v>
+        <v>143.43</v>
       </c>
       <c r="N412">
-        <v>6.92</v>
+        <v>145.06</v>
       </c>
       <c r="O412">
-        <v>7.7</v>
+        <v>148.34</v>
       </c>
       <c r="P412">
-        <v>8.51</v>
+        <v>156.54</v>
       </c>
       <c r="Q412">
-        <v>5.98</v>
+        <v>165.13</v>
       </c>
       <c r="R412">
-        <v>6.11</v>
+        <v>182.52</v>
       </c>
       <c r="S412">
-        <v>6.24</v>
+        <v>219.56</v>
       </c>
       <c r="T412">
-        <v>6.45</v>
+        <v>135.83</v>
       </c>
       <c r="U412">
-        <v>7.26</v>
+        <v>138.7</v>
       </c>
       <c r="V412">
-        <v>8.29</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:22">
+        <v>141.72</v>
+      </c>
+      <c r="W412">
+        <v>143.29</v>
+      </c>
+      <c r="X412">
+        <v>146.55</v>
+      </c>
+      <c r="Y412">
+        <v>155.11</v>
+      </c>
+      <c r="Z412">
+        <v>164.77</v>
+      </c>
+      <c r="AA412">
+        <v>188.37</v>
+      </c>
+      <c r="AB412">
+        <v>263.98</v>
+      </c>
+    </row>
+    <row r="413" spans="1:28">
       <c r="A413">
-        <v>166603</v>
+        <v>83677</v>
+      </c>
+      <c r="B413">
+        <v>157339033882</v>
       </c>
       <c r="C413">
-        <v>5011274092344</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>5059482102677</v>
+      </c>
+      <c r="D413">
+        <v>25021</v>
       </c>
       <c r="E413" t="s">
-        <v>842</v>
+        <v>508</v>
       </c>
       <c r="F413">
-        <v>0.5018</v>
+        <v>7.45</v>
       </c>
       <c r="G413">
-        <v>0.66</v>
+        <v>239.96</v>
       </c>
       <c r="H413">
-        <v>0.66</v>
+        <v>239.96</v>
       </c>
       <c r="I413">
         <v>1.0</v>
       </c>
       <c r="J413">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K413">
-        <v>6.28</v>
+        <v>365.07</v>
       </c>
       <c r="L413">
-        <v>6.43</v>
+        <v>373.66</v>
       </c>
       <c r="M413">
-        <v>6.58</v>
+        <v>382.31</v>
       </c>
       <c r="N413">
-        <v>6.8</v>
+        <v>386.66</v>
       </c>
       <c r="O413">
-        <v>7.57</v>
+        <v>395.41</v>
       </c>
       <c r="P413">
-        <v>8.37</v>
+        <v>417.26</v>
       </c>
       <c r="Q413">
-        <v>5.88</v>
+        <v>440.16</v>
       </c>
       <c r="R413">
-        <v>6.0</v>
+        <v>486.49</v>
       </c>
       <c r="S413">
-        <v>6.13</v>
+        <v>585.22</v>
       </c>
       <c r="T413">
-        <v>6.34</v>
+        <v>362.68</v>
       </c>
       <c r="U413">
-        <v>7.13</v>
+        <v>370.34</v>
       </c>
       <c r="V413">
-        <v>8.15</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:22">
+        <v>378.39</v>
+      </c>
+      <c r="W413">
+        <v>382.58</v>
+      </c>
+      <c r="X413">
+        <v>391.28</v>
+      </c>
+      <c r="Y413">
+        <v>414.14</v>
+      </c>
+      <c r="Z413">
+        <v>439.94</v>
+      </c>
+      <c r="AA413">
+        <v>502.94</v>
+      </c>
+      <c r="AB413">
+        <v>704.82</v>
+      </c>
+    </row>
+    <row r="414" spans="1:28">
       <c r="A414">
-        <v>166604</v>
+        <v>83679</v>
+      </c>
+      <c r="B414">
+        <v>157339034636</v>
       </c>
       <c r="C414">
-        <v>5055175202686</v>
-[...2 lines deleted...]
-        <v>843</v>
+        <v>5059482102714</v>
+      </c>
+      <c r="D414">
+        <v>25027</v>
       </c>
       <c r="E414" t="s">
-        <v>844</v>
+        <v>509</v>
       </c>
       <c r="F414">
-        <v>0.502</v>
+        <v>7.35</v>
       </c>
       <c r="G414">
-        <v>0.27</v>
+        <v>310.57</v>
       </c>
       <c r="H414">
-        <v>0.27</v>
+        <v>310.57</v>
       </c>
       <c r="I414">
         <v>1.0</v>
       </c>
       <c r="J414">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K414">
-        <v>5.7</v>
+        <v>469.59</v>
       </c>
       <c r="L414">
-        <v>5.84</v>
+        <v>480.64</v>
       </c>
       <c r="M414">
-        <v>5.97</v>
+        <v>491.76</v>
       </c>
       <c r="N414">
-        <v>6.18</v>
+        <v>497.36</v>
       </c>
       <c r="O414">
-        <v>6.88</v>
+        <v>508.61</v>
       </c>
       <c r="P414">
-        <v>7.6</v>
+        <v>536.73</v>
       </c>
       <c r="Q414">
-        <v>5.3</v>
+        <v>566.18</v>
       </c>
       <c r="R414">
-        <v>5.42</v>
+        <v>625.78</v>
       </c>
       <c r="S414">
-        <v>5.53</v>
+        <v>752.77</v>
       </c>
       <c r="T414">
-        <v>5.72</v>
+        <v>466.62</v>
       </c>
       <c r="U414">
-        <v>6.43</v>
+        <v>476.47</v>
       </c>
       <c r="V414">
-        <v>7.36</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:22">
+        <v>486.84</v>
+      </c>
+      <c r="W414">
+        <v>492.22</v>
+      </c>
+      <c r="X414">
+        <v>503.42</v>
+      </c>
+      <c r="Y414">
+        <v>532.83</v>
+      </c>
+      <c r="Z414">
+        <v>566.03</v>
+      </c>
+      <c r="AA414">
+        <v>647.08</v>
+      </c>
+      <c r="AB414">
+        <v>906.82</v>
+      </c>
+    </row>
+    <row r="415" spans="1:28">
       <c r="A415">
-        <v>166605</v>
+        <v>83680</v>
+      </c>
+      <c r="B415">
+        <v>157338928132</v>
       </c>
       <c r="C415">
-        <v>5011274124069</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>5010559236169</v>
+      </c>
+      <c r="D415">
+        <v>23616</v>
       </c>
       <c r="E415" t="s">
-        <v>846</v>
+        <v>510</v>
       </c>
       <c r="F415">
-        <v>0.506</v>
+        <v>9.15</v>
       </c>
       <c r="G415">
-        <v>0.38</v>
+        <v>318.89</v>
       </c>
       <c r="H415">
-        <v>0.38</v>
+        <v>318.89</v>
       </c>
       <c r="I415">
         <v>1.0</v>
       </c>
       <c r="J415">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K415">
-        <v>5.87</v>
+        <v>481.91</v>
       </c>
       <c r="L415">
-        <v>6.0</v>
+        <v>493.24</v>
       </c>
       <c r="M415">
-        <v>6.14</v>
+        <v>504.66</v>
       </c>
       <c r="N415">
-        <v>6.35</v>
+        <v>510.4</v>
       </c>
       <c r="O415">
-        <v>7.07</v>
+        <v>521.95</v>
       </c>
       <c r="P415">
-        <v>7.82</v>
+        <v>550.8</v>
       </c>
       <c r="Q415">
-        <v>5.47</v>
+        <v>581.03</v>
       </c>
       <c r="R415">
-        <v>5.58</v>
+        <v>642.19</v>
       </c>
       <c r="S415">
-        <v>5.7</v>
+        <v>772.51</v>
       </c>
       <c r="T415">
-        <v>5.9</v>
+        <v>478.86</v>
       </c>
       <c r="U415">
-        <v>6.63</v>
+        <v>488.98</v>
       </c>
       <c r="V415">
-        <v>7.58</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:22">
+        <v>499.62</v>
+      </c>
+      <c r="W415">
+        <v>505.14</v>
+      </c>
+      <c r="X415">
+        <v>516.63</v>
+      </c>
+      <c r="Y415">
+        <v>546.82</v>
+      </c>
+      <c r="Z415">
+        <v>580.89</v>
+      </c>
+      <c r="AA415">
+        <v>664.06</v>
+      </c>
+      <c r="AB415">
+        <v>930.62</v>
+      </c>
+    </row>
+    <row r="416" spans="1:28">
       <c r="A416">
-        <v>166606</v>
+        <v>83681</v>
+      </c>
+      <c r="B416">
+        <v>157338902678</v>
       </c>
       <c r="C416">
-        <v>5011274024567</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>5059482094019</v>
+      </c>
+      <c r="D416">
+        <v>23516</v>
       </c>
       <c r="E416" t="s">
-        <v>848</v>
+        <v>511</v>
       </c>
       <c r="F416">
-        <v>0.504</v>
+        <v>0.594</v>
       </c>
       <c r="G416">
-        <v>0.3</v>
+        <v>6.41</v>
       </c>
       <c r="H416">
-        <v>0.3</v>
+        <v>6.41</v>
       </c>
       <c r="I416">
         <v>1.0</v>
       </c>
       <c r="J416">
         <v>3.95</v>
       </c>
       <c r="K416">
-        <v>5.75</v>
+        <v>14.79</v>
       </c>
       <c r="L416">
-        <v>5.88</v>
+        <v>15.14</v>
       </c>
       <c r="M416">
-        <v>6.02</v>
+        <v>15.49</v>
       </c>
       <c r="N416">
-        <v>6.23</v>
+        <v>15.67</v>
       </c>
       <c r="O416">
-        <v>6.93</v>
+        <v>16.02</v>
       </c>
       <c r="P416">
-        <v>7.66</v>
+        <v>16.91</v>
       </c>
       <c r="Q416">
-        <v>5.35</v>
+        <v>17.84</v>
       </c>
       <c r="R416">
-        <v>5.46</v>
+        <v>19.71</v>
       </c>
       <c r="S416">
-        <v>5.58</v>
+        <v>23.71</v>
       </c>
       <c r="T416">
-        <v>5.77</v>
+        <v>14.34</v>
       </c>
       <c r="U416">
-        <v>6.49</v>
+        <v>14.65</v>
       </c>
       <c r="V416">
-        <v>7.42</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:22">
+        <v>14.96</v>
+      </c>
+      <c r="W416">
+        <v>15.13</v>
+      </c>
+      <c r="X416">
+        <v>15.47</v>
+      </c>
+      <c r="Y416">
+        <v>16.38</v>
+      </c>
+      <c r="Z416">
+        <v>17.4</v>
+      </c>
+      <c r="AA416">
+        <v>19.89</v>
+      </c>
+      <c r="AB416">
+        <v>27.87</v>
+      </c>
+    </row>
+    <row r="417" spans="1:28">
       <c r="A417">
-        <v>166607</v>
+        <v>83682</v>
+      </c>
+      <c r="B417">
+        <v>157338174586</v>
       </c>
       <c r="C417">
-        <v>5011274025465</v>
+        <v>5059482081651</v>
       </c>
       <c r="D417" t="s">
-        <v>849</v>
+        <v>512</v>
       </c>
       <c r="E417" t="s">
-        <v>850</v>
+        <v>513</v>
       </c>
       <c r="F417">
-        <v>0.502</v>
+        <v>1.316</v>
       </c>
       <c r="G417">
-        <v>0.39</v>
+        <v>19.99</v>
       </c>
       <c r="H417">
-        <v>0.39</v>
+        <v>19.99</v>
       </c>
       <c r="I417">
         <v>1.0</v>
       </c>
       <c r="J417">
         <v>3.95</v>
       </c>
       <c r="K417">
-        <v>5.88</v>
+        <v>34.89</v>
       </c>
       <c r="L417">
-        <v>6.02</v>
+        <v>35.72</v>
       </c>
       <c r="M417">
-        <v>6.16</v>
+        <v>36.54</v>
       </c>
       <c r="N417">
-        <v>6.37</v>
+        <v>36.96</v>
       </c>
       <c r="O417">
-        <v>7.09</v>
+        <v>37.79</v>
       </c>
       <c r="P417">
-        <v>7.84</v>
+        <v>39.88</v>
       </c>
       <c r="Q417">
-        <v>5.48</v>
+        <v>42.07</v>
       </c>
       <c r="R417">
-        <v>5.6</v>
+        <v>46.5</v>
       </c>
       <c r="S417">
-        <v>5.72</v>
+        <v>55.94</v>
       </c>
       <c r="T417">
-        <v>5.91</v>
+        <v>34.33</v>
       </c>
       <c r="U417">
-        <v>6.65</v>
+        <v>35.06</v>
       </c>
       <c r="V417">
-        <v>7.6</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:22">
+        <v>35.82</v>
+      </c>
+      <c r="W417">
+        <v>36.22</v>
+      </c>
+      <c r="X417">
+        <v>37.04</v>
+      </c>
+      <c r="Y417">
+        <v>39.2</v>
+      </c>
+      <c r="Z417">
+        <v>41.65</v>
+      </c>
+      <c r="AA417">
+        <v>47.61</v>
+      </c>
+      <c r="AB417">
+        <v>66.72</v>
+      </c>
+    </row>
+    <row r="418" spans="1:28">
       <c r="A418">
-        <v>166608</v>
+        <v>83685</v>
+      </c>
+      <c r="B418">
+        <v>157338858444</v>
       </c>
       <c r="C418">
-        <v>5055175217338</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>5059482084393</v>
+      </c>
+      <c r="D418">
+        <v>21907</v>
       </c>
       <c r="E418" t="s">
-        <v>852</v>
+        <v>514</v>
       </c>
       <c r="F418">
-        <v>0.51</v>
+        <v>2.51</v>
       </c>
       <c r="G418">
-        <v>3.12</v>
+        <v>35.99</v>
       </c>
       <c r="H418">
-        <v>3.12</v>
+        <v>35.99</v>
       </c>
       <c r="I418">
         <v>1.0</v>
       </c>
       <c r="J418">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K418">
-        <v>9.92</v>
+        <v>63.14</v>
       </c>
       <c r="L418">
-        <v>10.16</v>
+        <v>64.63</v>
       </c>
       <c r="M418">
-        <v>10.39</v>
+        <v>66.12</v>
       </c>
       <c r="N418">
-        <v>10.75</v>
+        <v>66.88</v>
       </c>
       <c r="O418">
-        <v>11.96</v>
+        <v>68.39</v>
       </c>
       <c r="P418">
-        <v>13.22</v>
+        <v>72.17</v>
       </c>
       <c r="Q418">
-        <v>9.5</v>
+        <v>76.13</v>
       </c>
       <c r="R418">
-        <v>9.7</v>
+        <v>84.14</v>
       </c>
       <c r="S418">
-        <v>9.91</v>
+        <v>101.22</v>
       </c>
       <c r="T418">
-        <v>10.25</v>
+        <v>62.42</v>
       </c>
       <c r="U418">
-        <v>11.52</v>
+        <v>63.74</v>
       </c>
       <c r="V418">
-        <v>13.17</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:22">
+        <v>65.13</v>
+      </c>
+      <c r="W418">
+        <v>65.85</v>
+      </c>
+      <c r="X418">
+        <v>67.35</v>
+      </c>
+      <c r="Y418">
+        <v>71.28</v>
+      </c>
+      <c r="Z418">
+        <v>75.72</v>
+      </c>
+      <c r="AA418">
+        <v>86.57</v>
+      </c>
+      <c r="AB418">
+        <v>121.31</v>
+      </c>
+    </row>
+    <row r="419" spans="1:28">
       <c r="A419">
-        <v>166609</v>
+        <v>83693</v>
+      </c>
+      <c r="B419">
+        <v>157338400493</v>
       </c>
       <c r="C419">
-        <v>5011274021061</v>
-[...2 lines deleted...]
-        <v>853</v>
+        <v>5059482064722</v>
+      </c>
+      <c r="D419">
+        <v>14359</v>
       </c>
       <c r="E419" t="s">
-        <v>854</v>
+        <v>515</v>
       </c>
       <c r="F419">
-        <v>0.506</v>
+        <v>3.49</v>
       </c>
       <c r="G419">
-        <v>0.39</v>
+        <v>200.19</v>
       </c>
       <c r="H419">
-        <v>0.39</v>
+        <v>200.19</v>
       </c>
       <c r="I419">
         <v>1.0</v>
       </c>
       <c r="J419">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K419">
-        <v>5.88</v>
+        <v>306.2</v>
       </c>
       <c r="L419">
-        <v>6.02</v>
+        <v>313.4</v>
       </c>
       <c r="M419">
-        <v>6.16</v>
+        <v>320.66</v>
       </c>
       <c r="N419">
-        <v>6.37</v>
+        <v>324.31</v>
       </c>
       <c r="O419">
-        <v>7.09</v>
+        <v>331.64</v>
       </c>
       <c r="P419">
-        <v>7.84</v>
+        <v>349.98</v>
       </c>
       <c r="Q419">
-        <v>5.48</v>
+        <v>369.18</v>
       </c>
       <c r="R419">
-        <v>5.6</v>
+        <v>408.04</v>
       </c>
       <c r="S419">
-        <v>5.72</v>
+        <v>490.85</v>
       </c>
       <c r="T419">
-        <v>5.91</v>
+        <v>304.13</v>
       </c>
       <c r="U419">
-        <v>6.65</v>
+        <v>310.56</v>
       </c>
       <c r="V419">
-        <v>7.6</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:22">
+        <v>317.31</v>
+      </c>
+      <c r="W419">
+        <v>320.82</v>
+      </c>
+      <c r="X419">
+        <v>328.12</v>
+      </c>
+      <c r="Y419">
+        <v>347.29</v>
+      </c>
+      <c r="Z419">
+        <v>368.93</v>
+      </c>
+      <c r="AA419">
+        <v>421.75</v>
+      </c>
+      <c r="AB419">
+        <v>591.05</v>
+      </c>
+    </row>
+    <row r="420" spans="1:28">
       <c r="A420">
-        <v>166610</v>
+        <v>83694</v>
+      </c>
+      <c r="B420">
+        <v>157338295443</v>
       </c>
       <c r="C420">
-        <v>5011274023362</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>5059482061912</v>
+      </c>
+      <c r="D420">
+        <v>13175</v>
       </c>
       <c r="E420" t="s">
-        <v>856</v>
+        <v>516</v>
       </c>
       <c r="F420">
-        <v>0.502</v>
+        <v>7.1</v>
       </c>
       <c r="G420">
-        <v>0.16</v>
+        <v>789.98</v>
       </c>
       <c r="H420">
-        <v>0.16</v>
+        <v>789.98</v>
       </c>
       <c r="I420">
         <v>1.0</v>
       </c>
       <c r="J420">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K420">
-        <v>5.54</v>
+        <v>1179.25</v>
       </c>
       <c r="L420">
-        <v>5.67</v>
+        <v>1206.98</v>
       </c>
       <c r="M420">
-        <v>5.8</v>
+        <v>1234.92</v>
       </c>
       <c r="N420">
-        <v>6.0</v>
+        <v>1248.97</v>
       </c>
       <c r="O420">
-        <v>6.68</v>
+        <v>1277.23</v>
       </c>
       <c r="P420">
-        <v>7.38</v>
+        <v>1347.83</v>
       </c>
       <c r="Q420">
-        <v>5.14</v>
+        <v>1421.79</v>
       </c>
       <c r="R420">
-        <v>5.25</v>
+        <v>1571.45</v>
       </c>
       <c r="S420">
-        <v>5.37</v>
+        <v>1890.36</v>
       </c>
       <c r="T420">
-        <v>5.55</v>
+        <v>1172.33</v>
       </c>
       <c r="U420">
-        <v>6.24</v>
+        <v>1197.09</v>
       </c>
       <c r="V420">
-        <v>7.13</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:22">
+        <v>1223.13</v>
+      </c>
+      <c r="W420">
+        <v>1236.65</v>
+      </c>
+      <c r="X420">
+        <v>1264.79</v>
+      </c>
+      <c r="Y420">
+        <v>1338.69</v>
+      </c>
+      <c r="Z420">
+        <v>1422.09</v>
+      </c>
+      <c r="AA420">
+        <v>1625.72</v>
+      </c>
+      <c r="AB420">
+        <v>2278.29</v>
+      </c>
+    </row>
+    <row r="421" spans="1:28">
       <c r="A421">
-        <v>166611</v>
+        <v>83695</v>
+      </c>
+      <c r="B421">
+        <v>157338290757</v>
       </c>
       <c r="C421">
-        <v>5011274023768</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>5059482061899</v>
+      </c>
+      <c r="D421">
+        <v>13172</v>
       </c>
       <c r="E421" t="s">
-        <v>858</v>
+        <v>517</v>
       </c>
       <c r="F421">
-        <v>0.502</v>
+        <v>11.7</v>
       </c>
       <c r="G421">
-        <v>0.67</v>
+        <v>901.03</v>
       </c>
       <c r="H421">
-        <v>0.67</v>
+        <v>901.03</v>
       </c>
       <c r="I421">
         <v>1.0</v>
       </c>
       <c r="J421">
-        <v>3.95</v>
+        <v>12.15</v>
       </c>
       <c r="K421">
-        <v>6.3</v>
+        <v>1349.18</v>
       </c>
       <c r="L421">
-        <v>6.44</v>
+        <v>1380.91</v>
       </c>
       <c r="M421">
-        <v>6.59</v>
+        <v>1412.88</v>
       </c>
       <c r="N421">
-        <v>6.82</v>
+        <v>1428.95</v>
       </c>
       <c r="O421">
-        <v>7.59</v>
+        <v>1461.28</v>
       </c>
       <c r="P421">
-        <v>8.39</v>
+        <v>1542.06</v>
       </c>
       <c r="Q421">
-        <v>5.89</v>
+        <v>1626.67</v>
       </c>
       <c r="R421">
-        <v>6.02</v>
+        <v>1797.91</v>
       </c>
       <c r="S421">
-        <v>6.15</v>
+        <v>2162.76</v>
       </c>
       <c r="T421">
-        <v>6.36</v>
+        <v>1341.32</v>
       </c>
       <c r="U421">
-        <v>7.15</v>
+        <v>1369.65</v>
       </c>
       <c r="V421">
-        <v>8.17</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:22">
+        <v>1399.44</v>
+      </c>
+      <c r="W421">
+        <v>1414.92</v>
+      </c>
+      <c r="X421">
+        <v>1447.1</v>
+      </c>
+      <c r="Y421">
+        <v>1531.66</v>
+      </c>
+      <c r="Z421">
+        <v>1627.09</v>
+      </c>
+      <c r="AA421">
+        <v>1860.06</v>
+      </c>
+      <c r="AB421">
+        <v>2606.7</v>
+      </c>
+    </row>
+    <row r="422" spans="1:28">
       <c r="A422">
-        <v>166612</v>
+        <v>83696</v>
+      </c>
+      <c r="B422">
+        <v>157338285218</v>
       </c>
       <c r="C422">
-        <v>5011274023966</v>
-[...2 lines deleted...]
-        <v>859</v>
+        <v>5059482061851</v>
+      </c>
+      <c r="D422">
+        <v>13168</v>
       </c>
       <c r="E422" t="s">
-        <v>860</v>
+        <v>518</v>
       </c>
       <c r="F422">
-        <v>0.502</v>
+        <v>2.51</v>
       </c>
       <c r="G422">
-        <v>0.24</v>
+        <v>436.83</v>
       </c>
       <c r="H422">
-        <v>0.24</v>
+        <v>436.83</v>
       </c>
       <c r="I422">
         <v>1.0</v>
       </c>
       <c r="J422">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K422">
-        <v>5.66</v>
+        <v>656.49</v>
       </c>
       <c r="L422">
-        <v>5.79</v>
+        <v>671.93</v>
       </c>
       <c r="M422">
-        <v>5.93</v>
+        <v>687.49</v>
       </c>
       <c r="N422">
-        <v>6.13</v>
+        <v>695.31</v>
       </c>
       <c r="O422">
-        <v>6.82</v>
+        <v>711.04</v>
       </c>
       <c r="P422">
-        <v>7.54</v>
+        <v>750.34</v>
       </c>
       <c r="Q422">
-        <v>5.26</v>
+        <v>791.52</v>
       </c>
       <c r="R422">
-        <v>5.37</v>
+        <v>874.83</v>
       </c>
       <c r="S422">
-        <v>5.49</v>
+        <v>1052.37</v>
       </c>
       <c r="T422">
-        <v>5.67</v>
+        <v>652.48</v>
       </c>
       <c r="U422">
-        <v>6.38</v>
+        <v>666.26</v>
       </c>
       <c r="V422">
-        <v>7.29</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:22">
+        <v>680.75</v>
+      </c>
+      <c r="W422">
+        <v>688.28</v>
+      </c>
+      <c r="X422">
+        <v>703.94</v>
+      </c>
+      <c r="Y422">
+        <v>745.07</v>
+      </c>
+      <c r="Z422">
+        <v>791.49</v>
+      </c>
+      <c r="AA422">
+        <v>904.82</v>
+      </c>
+      <c r="AB422">
+        <v>1268.02</v>
+      </c>
+    </row>
+    <row r="423" spans="1:28">
       <c r="A423">
-        <v>166613</v>
+        <v>83697</v>
+      </c>
+      <c r="B423">
+        <v>157338289738</v>
       </c>
       <c r="C423">
-        <v>5011274020767</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>5059482061868</v>
+      </c>
+      <c r="D423">
+        <v>13169</v>
       </c>
       <c r="E423" t="s">
-        <v>862</v>
+        <v>519</v>
       </c>
       <c r="F423">
-        <v>0.505</v>
+        <v>2.51</v>
       </c>
       <c r="G423">
-        <v>0.16</v>
+        <v>436.83</v>
       </c>
       <c r="H423">
-        <v>0.16</v>
+        <v>436.83</v>
       </c>
       <c r="I423">
         <v>1.0</v>
       </c>
       <c r="J423">
-        <v>3.95</v>
+        <v>7.65</v>
       </c>
       <c r="K423">
-        <v>5.54</v>
+        <v>656.49</v>
       </c>
       <c r="L423">
-        <v>5.67</v>
+        <v>671.93</v>
       </c>
       <c r="M423">
-        <v>5.8</v>
+        <v>687.49</v>
       </c>
       <c r="N423">
-        <v>6.0</v>
+        <v>695.31</v>
       </c>
       <c r="O423">
-        <v>6.68</v>
+        <v>711.04</v>
       </c>
       <c r="P423">
-        <v>7.38</v>
+        <v>750.34</v>
       </c>
       <c r="Q423">
-        <v>5.14</v>
+        <v>791.52</v>
       </c>
       <c r="R423">
-        <v>5.25</v>
+        <v>874.83</v>
       </c>
       <c r="S423">
-        <v>5.37</v>
+        <v>1052.37</v>
       </c>
       <c r="T423">
-        <v>5.55</v>
+        <v>652.48</v>
       </c>
       <c r="U423">
-        <v>6.24</v>
+        <v>666.26</v>
       </c>
       <c r="V423">
-        <v>7.13</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:22">
+        <v>680.75</v>
+      </c>
+      <c r="W423">
+        <v>688.28</v>
+      </c>
+      <c r="X423">
+        <v>703.94</v>
+      </c>
+      <c r="Y423">
+        <v>745.07</v>
+      </c>
+      <c r="Z423">
+        <v>791.49</v>
+      </c>
+      <c r="AA423">
+        <v>904.82</v>
+      </c>
+      <c r="AB423">
+        <v>1268.02</v>
+      </c>
+    </row>
+    <row r="424" spans="1:28">
       <c r="A424">
-        <v>166614</v>
+        <v>75562</v>
+      </c>
+      <c r="B424">
+        <v>157340234429</v>
       </c>
       <c r="C424">
-        <v>5011274020965</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>5010559614783</v>
+      </c>
+      <c r="D424">
+        <v>61478</v>
       </c>
       <c r="E424" t="s">
-        <v>864</v>
+        <v>520</v>
       </c>
       <c r="F424">
-        <v>0.506</v>
+        <v>1.167</v>
       </c>
       <c r="G424">
-        <v>0.24</v>
+        <v>22.05</v>
       </c>
       <c r="H424">
-        <v>0.24</v>
+        <v>22.05</v>
       </c>
       <c r="I424">
         <v>1.0</v>
       </c>
       <c r="J424">
         <v>3.95</v>
       </c>
       <c r="K424">
-        <v>5.66</v>
+        <v>37.94</v>
       </c>
       <c r="L424">
-        <v>5.79</v>
+        <v>38.84</v>
       </c>
       <c r="M424">
-        <v>5.93</v>
+        <v>39.74</v>
       </c>
       <c r="N424">
-        <v>6.13</v>
+        <v>40.19</v>
       </c>
       <c r="O424">
-        <v>6.82</v>
+        <v>41.1</v>
       </c>
       <c r="P424">
-        <v>7.54</v>
+        <v>43.37</v>
       </c>
       <c r="Q424">
-        <v>5.26</v>
+        <v>45.75</v>
       </c>
       <c r="R424">
-        <v>5.37</v>
+        <v>50.56</v>
       </c>
       <c r="S424">
-        <v>5.49</v>
+        <v>60.83</v>
       </c>
       <c r="T424">
-        <v>5.67</v>
+        <v>37.37</v>
       </c>
       <c r="U424">
-        <v>6.38</v>
+        <v>38.15</v>
       </c>
       <c r="V424">
-        <v>7.29</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:22">
+        <v>38.98</v>
+      </c>
+      <c r="W424">
+        <v>39.42</v>
+      </c>
+      <c r="X424">
+        <v>40.31</v>
+      </c>
+      <c r="Y424">
+        <v>42.67</v>
+      </c>
+      <c r="Z424">
+        <v>45.33</v>
+      </c>
+      <c r="AA424">
+        <v>51.82</v>
+      </c>
+      <c r="AB424">
+        <v>72.62</v>
+      </c>
+    </row>
+    <row r="425" spans="1:28">
       <c r="A425">
-        <v>166615</v>
+        <v>78394</v>
+      </c>
+      <c r="B425">
+        <v>157338461066</v>
       </c>
       <c r="C425">
-        <v>5011274018269</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>5010559162857</v>
+      </c>
+      <c r="D425">
+        <v>16285</v>
       </c>
       <c r="E425" t="s">
-        <v>866</v>
+        <v>521</v>
       </c>
       <c r="F425">
-        <v>0.506</v>
+        <v>0.9</v>
       </c>
       <c r="G425">
-        <v>1.19</v>
+        <v>6.05</v>
       </c>
       <c r="H425">
-        <v>1.19</v>
+        <v>6.05</v>
       </c>
       <c r="I425">
         <v>1.0</v>
       </c>
       <c r="J425">
         <v>3.95</v>
       </c>
       <c r="K425">
-        <v>7.07</v>
+        <v>14.26</v>
       </c>
       <c r="L425">
-        <v>7.23</v>
+        <v>14.6</v>
       </c>
       <c r="M425">
-        <v>7.4</v>
+        <v>14.93</v>
       </c>
       <c r="N425">
-        <v>7.65</v>
+        <v>15.1</v>
       </c>
       <c r="O425">
-        <v>8.52</v>
+        <v>15.44</v>
       </c>
       <c r="P425">
-        <v>9.42</v>
+        <v>16.3</v>
       </c>
       <c r="Q425">
-        <v>6.66</v>
+        <v>17.19</v>
       </c>
       <c r="R425">
-        <v>6.8</v>
+        <v>19.0</v>
       </c>
       <c r="S425">
-        <v>6.95</v>
+        <v>22.86</v>
       </c>
       <c r="T425">
-        <v>7.18</v>
+        <v>13.81</v>
       </c>
       <c r="U425">
-        <v>8.08</v>
+        <v>14.1</v>
       </c>
       <c r="V425">
-        <v>9.23</v>
-[...4376 lines deleted...]
-      <c r="Q493">
+        <v>14.41</v>
+      </c>
+      <c r="W425">
+        <v>14.57</v>
+      </c>
+      <c r="X425">
+        <v>14.9</v>
+      </c>
+      <c r="Y425">
         <v>15.77</v>
       </c>
-      <c r="R493">
-[...16926 lines deleted...]
-        <v>17.68</v>
+      <c r="Z425">
+        <v>16.76</v>
+      </c>
+      <c r="AA425">
+        <v>19.15</v>
+      </c>
+      <c r="AB425">
+        <v>26.84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">